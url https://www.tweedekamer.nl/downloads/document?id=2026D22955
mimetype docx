--- v0 (2026-05-19)
+++ v1 (2026-07-12)
@@ -1,15661 +1,8454 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D42BCF" w:rsidP="005C6B02" w14:paraId="6917AB17" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="00A97911" w14:paraId="0D21BE04" w14:textId="7EF2E296">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk229427416" w:id="0"/>
-    </w:p>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000732E0" w:rsidP="005C6B02" w14:paraId="6D782AB2" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Evaluaties </w:t>
+    <w:p w:rsidRPr="00A97911" w:rsidR="00A97911" w:rsidP="00A97911" w:rsidRDefault="008B5BCD" w14:paraId="3E993018" w14:textId="6C2C40FD">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30985</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87F25" w:rsidR="005C6B02">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00A97911" w:rsidR="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Beleidsdoorlichting Binnenlandse Zaken en Koninkrijksrelaties </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000732E0" w:rsidP="005C6B02" w14:paraId="59E56A24" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t>Naast dit lerende aspect geven evaluaties ook inzicht in de besteding van publieke middelen. D</w:t>
+    <w:p w:rsidRPr="00A97911" w:rsidR="00A97911" w:rsidP="00A97911" w:rsidRDefault="00A97911" w14:paraId="64A2B7F7" w14:textId="1673CAF5">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">oor </w:t>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>69</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB359F">
-        <w:t>uw Kamer te betrekken bij de opvolging van evaluatieaanbevelingen</w:t>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w:rsidRPr="00A97911" w:rsidR="00A97911" w:rsidP="008B5BCD" w:rsidRDefault="00A97911" w14:paraId="5B296707" w14:textId="5CFEE4EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB359F">
-        <w:t xml:space="preserve">blijven </w:t>
+    </w:p>
+    <w:p w:rsidRPr="00A97911" w:rsidR="00A97911" w:rsidP="008B5BCD" w:rsidRDefault="00A97911" w14:paraId="67A0D2AC" w14:textId="580018DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 19 mei 2026</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">deze </w:t>
+    </w:p>
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="65C075BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="62836369" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze brief informeer ik u, mede namens de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties, over de opvolging van aanbevelingen uit afgeronde Periodieke rapportages voor het Ministerie van Binnenlandse Zaken en Koninkrijksrelaties (hierna BZK) vanaf 2024. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB359F">
-        <w:t>onder de aandacht en kan de voortgang worden meegenomen in toekomstige beleidsdiscussies en</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="6D3F5FAF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluaties vormen een belangrijke basis voor een lerende overheid. Niet voor niets neem ik jaarlijks in mijn begroting een Strategische Evaluatie Agenda (SEA) op die zichtbaar maakt hoe ik systematisch werk aan het verkrijgen van inzicht in bereikte resultaten en effecten van de beleidsinzet van BZK. Beleid kan verbeteren als we goed weten wat de achterliggende problemen zijn, in welke richting de oplossing ligt en hoe we daar met passende inzet op kunnen handelen. Evaluaties bevorderen onze kennis hierover en dragen bij aan continu verbeteren. </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="3AE1DA2F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast dit lerende aspect geven evaluaties ook inzicht in de besteding van publieke middelen. Door uw Kamer te betrekken bij de opvolging van evaluatieaanbevelingen blijven deze onder de aandacht en kan de voortgang worden meegenomen in toekomstige beleidsdiscussies en besluitvorming</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB359F">
-        <w:t>besluitvorming</w:t>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="0182A379" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief geef ik voor de tweede keer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>departementsbreed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inzicht in de opvolging van aanbevelingen uit evaluaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00EB359F">
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hierbij richt ik mij specifiek op de zogenoemde Periodieke rapportages. Deze synthese-evaluatieonderzoeken voer ik elke 4-7 jaar uit over alle SEA-thema’s op mijn begroting. De komende jaren zal ik uw Kamer jaarlijks informeren over Periodieke rapportages die sinds 2024 zijn uitgevoerd. Er is dus sprake van een </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingroeipad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat uiteindelijk leidt tot een brief die jaarlijks ingaat op aanbevelingen over alle beleidsterreinen van BZK. In de bijlage van deze brief is ook aandacht voor de besparingsvarianten die worden uitgewerkt in Periodieke rapportages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C6B02" w:rsidP="005C6B02" w14:paraId="2FB1B131" w14:textId="77777777"/>
-    <w:p w:rsidR="000732E0" w:rsidP="005C6B02" w14:paraId="4EE77546" w14:textId="77777777">
+    <w:p w:rsidR="00A97911" w:rsidRDefault="00A97911" w14:paraId="58B68DA5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Met deze brief geef ik voor de tweede keer departementsbreed inzicht in de opvolging van aanbevelingen uit evaluaties</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000732E0" w:rsidP="005C6B02" w14:paraId="208ADB6B" w14:textId="77777777"/>
-[...20 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="472E37A1" w14:textId="67F2626B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ik hoop dat deze brief een waardevolle bijdrage levert aan het gesprek over hoe we samen de maatschappelijke meerwaarde van beleid kunnen vergroten. De bereidheid én de noodzaak om te leren van het overheidsbeleid uit het verleden is aanwezig. Het is een gedeelde verantwoordelijkheid van ons allen – kabinet en Tweede Kamer – om die lessen te benutten en om te zetten in betere besluitvorming voor de toekomst.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C6B02" w:rsidP="005C6B02" w14:paraId="308BAB75" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="5318E6FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00A97911" w:rsidRDefault="008B5BCD" w14:paraId="7D61F1EA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De minister van Binnenlandse Zaken en Koninkrijksrelaties,                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000732E0" w:rsidP="005C6B02" w14:paraId="4835F787" w14:textId="77777777"/>
-[...4 lines deleted...]
-        <w:t>Pieter Heerma</w:t>
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00A97911" w:rsidRDefault="00A97911" w14:paraId="752FB564" w14:textId="505103C5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P.E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97911" w:rsidR="008B5BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Heerma</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="000732E0" w14:paraId="195E0388" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="424EAEB2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C6B02" w:rsidP="005C6B02" w14:paraId="46BA49B4" w14:textId="77777777"/>
-[...4838 lines deleted...]
-    <w:p w:rsidR="003D59D6" w:rsidP="003D59D6" w14:paraId="09B47B6A" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="5F90B5C2" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal0"/>
         <w:tblW w:w="6498" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2372"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3549"/>
+        <w:gridCol w:w="2251"/>
+        <w:gridCol w:w="1712"/>
+        <w:gridCol w:w="1133"/>
+        <w:gridCol w:w="701"/>
+        <w:gridCol w:w="435"/>
+        <w:gridCol w:w="3540"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="6B72062E" w14:textId="77777777">
-[...11 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="0D83AEDB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="891"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="4D99BE2D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="251" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Hlk226641351" w:id="1"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Begrotingshoofdstuk IV: Koninkrijksrelaties</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="1E219100" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="251" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0066A2"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="08C47FE0" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0066A2"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0066A2"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEA- Thema: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0066A2"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bevorderen sociaaleconomische structuur </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="1"/>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="756A63CD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="230" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="53687E71" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1591"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="0FD7B2F2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Overkoepelende toelichting SEA-thema:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="60F8A7E8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>De doelstelling van het thema is het bewerkstelligen van een merkbare, positieve verandering in het leven van de burgers in het Caribisch deel van het Koninkrijk door de bestuurlijke en de financieel- en sociaaleconomische weerbaarheid en zelfredzaamheid van Aruba, Curaçao, Sint Maarten, Bonaire, Sint Eustatius en Saba te versterken. Het ministerie van Binnenlandse Zaken en Koninkrijksrelaties (BZK) draagt daaraan bij middels het versterken van de uitvoeringskracht, het inzetten van kennis en expertise en het coördineren van de inzet van het Rijk.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="3E4E5FC0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="5FBC14E0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kerngegevens onderzoek: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="4D79C432" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="2A962FA6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="638"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="6AC78B71" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Kamerstuk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="043D5874" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Type</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>onderzoek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="40770AEB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="261" w:lineRule="auto"/>
+              <w:ind w:left="57" w:right="64"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jaar </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>afronding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="31EABCBA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Begrotings-artikel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>(en)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="1556FFDE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="261" w:lineRule="auto"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Budgettaire</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>grondslag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="45A2A863" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="205" w:lineRule="exact"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>laatste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="0C22B569" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2" w:line="181" w:lineRule="exact"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>evaluatiejaar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="00D29FA9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="972"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="5EAEB71D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId10">
+              <w:r w:rsidRPr="00A97911">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:t>Kamerstuk 33189, nr. 22</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="6FB3BC22" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Periodieke rapportage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="5D455411" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>2025 (scope: 2016-2023)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="47B709C9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artikel 4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1816" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="53FF364A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ 44 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>. (in 2023)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="490B74BA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="652"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="2B43C3A7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Conclusies onderzoek:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="61B5AC6B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Als eerste stellen de onderzoekers dat in de periode 2016-2023 de jaarlijkse uitgaven op het onderzochte beleidsartikel sterk hebben gefluctueerd, vooral door incidentele uitgaven voor acute crises zoals de coronapandemie. Slechts een klein deel van het budget is structureel en kon op basis van eigen beleid van BZK worden besteed. Daarnaast stellen de onderzoekers dat er een beperkte samenhang en beleidslogica is van het artikel 4-beleid en dat een overkoepelende beleidslogica ontbreekt. Artikel 4 functioneert in de praktijk vooral als restartikel: het stelt BZK in staat snel en flexibel te reageren op urgente situaties en bij te springen waar nodig. De onderzoekers concluderen verder dat het aantal evaluaties wat de onderzoekers konden gebruiken beperkt was. Hierdoor moesten de onderzoekers aanvullend onderzoek doen in deze Periodieke Rapportage. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="11A4668B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="6AFEA03C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Voor wat betreft doeltreffendheid constateren de onderzoekers dat het gevoerde beleid wisselend is geweest. In een meerderheid van de onderzochte projecten werden de beoogde resultaten door de inzet van het beleid gerealiseerd, maar de beoogde maatschappelijke effecten op de langere termijn werden niet altijd behaald of konden nog niet worden vastgesteld. Dat kwam vooral doordat veel projecten nog in uitvoering waren, en vanwege vertragingen door beperkte uitvoeringscapaciteit van lokale overheden en als gevolg van lokale politieke besluitvorming en bestuurswisselingen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="45561169" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="11E6CD7A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>De doelmatigheid kon in veel gevallen niet worden beoordeeld, o.a. omdat de beoogde effecten nog niet gerealiseerd waren. In die gevallen kon geen duidelijke relatie gelegd worden tussen de bestede middelen en de behaalde resultaten. Waar dit wel mogelijk was, werd doelmatigheid vaak positief beoordeeld omdat er voor het gestelde doel geen ander middel beschikbaar was dan het ingezette beleid. Daarnaast verliep de uitvoering van projecten vaak relatief efficiënt, met nog ruimte voor verbetering in de afstemming met lokale partners en de inzet van de juiste expertise. Ook werd opgemerkt dat sommige projecten vanuit het ministerie van BZK werden geleid, terwijl het thema qua inhoud onder de verantwoordelijkheid van andere ministeries viel.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="5E657D1D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="767D996C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ten aanzien van de coördineerde rol stelt de Periodieke rapportage dat deze moeilijk uitvoerbaar is vanwege een aantal systemische beperkingen. Hierbij zien de onderzoekers het als een fundamenteel probleem dat een gezamenlijke rijksbrede toekomstvisie op de relatie met Bonaire, Sint Eustatius en Saba ontbreekt, waardoor het moeilijk is om prioriteiten te stellen en andere departementen te verbinden aan integrale opgaven. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="4B73C6E9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="33A2AA18" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voor het financieel bekostigen van taken van de openbare lichamen Bonaire, Sint Eustatius en Saba blijven de Bijzondere Uitkeringen hun meerwaarde houden. Wel wijzen de onderzoekers op het knelpunt dat bijzondere uitkeringen vaak voor tijdelijke financiering van structurele kosten worden ingezet. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="02641F35" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="560DE87A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Tenslotte concluderen de onderzoekers dat de huidige doelstelling en benaming van artikel 4 niet passend zijn, omdat deze suggereren dat het ministerie van BZK een structurele, inhoudelijke verantwoordelijkheid heeft voor het bevorderen van de sociaaleconomische structuur in de Caribische delen van het Koninkrijk. Veel van de uitgaven onder artikel 4 betreffen volgens de onderzoekers projecten die inhoudelijk thuishoren bij andere departementen, of betreffen incidentele of historische verplichtingen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="6E9C8150" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="0519C79D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="0FE801BE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="364"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="5789E13B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Aanbevelingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="5F927038" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Toelichting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>status</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="10"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>opvolging</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="1BA2383E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="346"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="529790FE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="210" w:lineRule="atLeast"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doeltreffendheid/doelmatigheid/beleidsdoelstellingen in perspectief </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="59926339" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="636"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="39545F71" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Probeer bij de (co)financiering, wanneer de te realiseren voorziening lokale beheerkosten met zich meebrengt, altijd de begunstigde te committeren aan deze beheerkosten.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="74DE3F60" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="210" w:lineRule="atLeast"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Eind 2026 ontvangt uw Kamer de reactie op de aanbevelingen uit de Periodieke rapportage.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="0D32311A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="210" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="107251EA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="636"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="5FF5650F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Maak samenhangende thema’s het uitgangspunt voor de SAE en niet de begrotingsartikelen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="6432EB1B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="210" w:lineRule="atLeast"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="129FB6BC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="636"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="0CBD2F17" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Maak een helder onderscheid tussen thema’s die qua inhoud wel en niet thuishoren bij het departement en stel alleen een Periodieke rapportage op voor de laatste categorie.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="50C437DB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="210" w:lineRule="atLeast"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="2A5977CC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="636"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="14320C89" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Stel naast thematische Periodieke rapportages ook een Periodieke rapportage op die zich richt op de doeltreffendheid en doelmatigheid van de faciliterende rol van het departement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="5F17AD1F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="210" w:lineRule="atLeast"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="3F46C9E1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="636"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="4555986A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Herformuleer de benaming en doelstelling van artikel 4, zodat deze beter aansluit bij de inhoud.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="7FC4E309" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="210" w:lineRule="atLeast"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="3133AE03" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="636"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="19BB8F16" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Hevel alle beleidsarme en beleidsvrije verplichtingen over naar één van de niet-beleidsartikelen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="4B6D0A5F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="210" w:lineRule="atLeast"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="1740E961" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="324"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="26A77837" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Alloceer de evaluaties van de geadopteerde projecten.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="01BBA8A1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="210" w:lineRule="atLeast"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="05ABBE3E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="318"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="3045ED42" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="210" w:lineRule="atLeast"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Coördinerende</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>rol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BZK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="4198D54C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="646"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="28AE0C05" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="19" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Definieer de rol van het ministerie van BZK in faciliterende termen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="380FD7D6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="210" w:lineRule="atLeast"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Eind 2026 ontvangt uw Kamer de reactie op de aanbevelingen uit de Periodieke rapportage.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="52D7F32D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="210" w:lineRule="atLeast"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="0DBDBCC7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="538"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="1F3B972F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="19" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Formuleer een eigen KR-visie.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="4C239FFE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="210" w:lineRule="atLeast"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="0654BF8C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="745"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="42FFC82E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="19" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Zet escalatie in als strategisch instrument om meer gedaan te krijgen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="69AF54CA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19" w:line="252" w:lineRule="auto"/>
+              <w:ind w:left="101" w:right="824"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="28026070" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="7C45227E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="19" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Stationeer een deel van de beleidscapaciteit lokaal in de regio.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="0349244D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="0AB4CBB3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="7E3A6095" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="19" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Werk een communicatiestrategie uit voor de afstemming met andere departementen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="2098384E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="0611D1A7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="54F750D1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="19" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Herijk de interdepartementale overlegstructuur.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="2EE44402" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="50518074" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="557"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="74A4ADBC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="19" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Overweeg een meer dwingende consultatieplicht voor andere departementen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="6CA9FCBB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="2CFA6308" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="61B9B8FB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Bijzondere uitkeringen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="6BFADC1E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="1CB5E853" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="19" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Zie toe op systematische nalevingsplicht tot inwinnen van advies TBU.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="099E7765" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Eind 2026 ontvangt uw Kamer de reactie op de aanbevelingen uit de Periodieke rapportage.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="1F571CDC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="0B37BD3E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="11DB4D95" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="19" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Voeg twee nieuwe vragen toe aan het Toetsingsformulier Bijzondere Uitkeringen BES 2022.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="253C0926" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="070F1276" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="74639D1B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="19" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Stel vast in welke gevallen een BU aangewezen is als financieringsinstrument en in welke gevallen een alternatieve vorm van financiering is aangewezen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="2C8F0DBF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="001FB0C4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="6843E393" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="19" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Stel in de bestedingsvoorwaarden van een BU het ‘wat’ centraal.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="0F7E6CC6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="2AE1DCCF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="5ACCF198" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="19" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Verstrek voor structurele kosten alleen structurele financiering.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="035D3C60" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="798BC85A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="35E0B1F0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="19" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Breng de frequentie van voortgangsrapportages terug naar twee keer per jaar.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="08171BA2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="02920EDF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal0"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3434"/>
+        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="1533"/>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="1779"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="2BB6033F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="38514353" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Begrotingshoofdstuk IV: Koninkrijksrelaties</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="2090977B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="6610095F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>SEA- Thema: Schuldsanering/lopende inschrijving/leningen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="10446A7D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="251" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="38536279" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1245"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="00A74675" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="105"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Overkoepelende</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="105"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>toelichting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>SEA-thema:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="105"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="2C469D51" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Artikel 5 begroting IV Koninkrijksrelaties betreft het ondersteunen van de houdbaarheid van de overheidsfinanciën van Curaçao en Sint Maarten door ten eerste de kwijtschelding van een deel van de schulden van Curaçao en Sint Maarten (in 2010) en ten tweede door het aanbieden van de mogelijkheid van een lopende inschrijving door Nederland op door Curaçao en Sint Maarten uitgegeven schuld tegen het actuele rendement op Nederlandse staatsleningen van de desbetreffende looptijd. Ook het uitoefenen van toezicht zoals vastgelegd in de Rijkswet financieel toezicht (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Rft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>) voor Curaçao en Sint Maarten, de protocollen Aruba-Nederland, de liquiditeitssteun in het kader van covidpandemie aan Curaçao, Sint Maarten en Aruba, een aantal incidentele leningen en de garantie voor het riolerings- en waterzuiveringsprogramma van Bonaire vallen hieronder.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="2C0E09B7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="319775EE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Kerngegevens onderzoek:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="1A93EF63" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="00EE3F7B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="861"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3625" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="71F5924F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Kamerstuk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="74FADAD4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Type</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>onderzoek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1577" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="56A9FA37" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="261" w:lineRule="auto"/>
+              <w:ind w:left="57" w:right="64"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jaar </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>afronding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1288" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="51F0EBEB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Begrotings-artikel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>(en)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="22976B58" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="261" w:lineRule="auto"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Budgettaire</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>grondslag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="25FDC1B2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="205" w:lineRule="exact"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>laatste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="12FCA262" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2" w:line="181" w:lineRule="exact"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>evaluatiejaar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="34FDCD79" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="988"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3625" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="4F05F5CC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId11">
+              <w:r w:rsidRPr="00A97911">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:t>Kamerstuk 33 189, nr. 20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="32B38215" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="2B921EF2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId12">
+              <w:r w:rsidRPr="00A97911">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:t>Kamerstuk 33189, nr. 21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="1FB9F00D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="261" w:lineRule="auto"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beleidsdoorlichting </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="3B3AD6CC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="205" w:lineRule="exact"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1577" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="5B4F332A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>2024 (scope: 2016-2022)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="086AB10C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>H4,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-6"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Artikel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-6"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="0016C439" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>224</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="12"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="04726E4A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>(2022)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="3AD915DD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="748"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="07C0721F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="57" w:right="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Conclusies onderzoek:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="7CE6C462" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="57" w:right="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Uit de beleidsdoorlichting van artikel 5 komt een gemixt beeld als wordt gekeken naar de doeltreffendheid en doelmatigheid van de instrumenten die zijn ingezet. Als wordt gekeken naar de beleidsinzet dan is deze overwegend doeltreffend geweest. De inzet (Rijkswet financieel toezicht (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Rft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), protocollen Aruba–Nederland, schuldsanering en leningen) heeft geleid tot transparantie over en inzicht in de financiën van de landen, de verlening van financiële steun om de gevolgen van financiële en niet-financiële schokken op te vangen en financiële stabiliteit en vertrouwen van de financiële markten. Deze inzet is beperkt doeltreffend geweest op het gebied van het realiseren van de financiële normen opgenomen in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Rft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en de protocollen Aruba– Nederland, houdbare overheidsfinanciën en structureel economische ontwikkeling. De inzet op de verbetering van het financieel beheer is volgens SEO niet doeltreffend geweest. Dit vertaalt zich in de scores voor de doelmatigheid. De inzet van de liquiditeitsleningen en incidentele leningen zijn doelmatig geweest. Voor de schuldsanering, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Rft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en protocollen Aruba–Nederland komt SEO tot het oordeel dat deze beperkt doelmatig is geweest. Het uitblijven van verbeteringen op het vlak van financieel beheer van de landen is volgens SEO een belangrijke factor die aan deze conclusie bijdraagt. Dit terwijl dit al in gang was gezet rond de schuldsanering en een direct beleidsresultaat vormt van de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Rft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en de protocollen Aruba–Nederland. De doeltreffendheid en doelmatigheid is daarnaast beperkt door het niet realiseren van structurele economische hervormingen en institutionele versterkingen. SEO geeft aan dat de beleidsdoelstellingen van artikel 5 nog steeds actueel zijn.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="3C08DB7D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="0840C9EC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="364"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="352895C1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Aanbevelingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>bevindingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="7105D81D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Toelichting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>status</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="10"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>opvolging</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="5E2B74D7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2237"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="388F201A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="207"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Heb in de beleidsagenda structureel aandacht</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>de verbetering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>het financieel beheer van de landen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="65CF5637" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19" w:line="252" w:lineRule="auto"/>
+              <w:ind w:left="57" w:right="130"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onderhanden: De landen werken, naar aanleiding van de aanbevelingen uit de meest recente evaluatie van de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Rft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>, in samenwerking met het College financieel toezicht (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Cft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) aan een toetsingskader met betrekking tot artikel 15,lid 2 van de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Rft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>. Dit artikel ziet op de volledigheid, ordelijkheid en controleerbaarheid van de begroting. Ook wordt aan de hand van dit artikel getoetst of de opgenomen ontvangsten en uitgaven toereikend zijn toegelicht. Daarnaast wordt via de landspakketten (welke onderdeel zijn van artikel 4 van Hoofdstuk IV Koninkrijksrelaties) samengewerkt om het financieel beheer te verbeteren. Via deze trajecten is er nadrukkelijk aandacht voor het verbeteren van het financieel beheer. Gelet op de inspanningen vanuit het landspakket zullen op dit moment vanuit Nederland geen nieuwe trajecten worden opgestart. Binnen de landspakketten vindt (waar nodig) reeds prioritering plaats ten aanzien van het financieel beheer. Aruba, Curaçao en Sint Maarten zullen zich blijven inzetten voor het verbeteren van het financieel beheer en desgevraagd kan Nederland hierbij ondersteuning bieden.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="7191ACA5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2266"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="442E356C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="207"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verminder de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>procycliciteit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en focus op de jaarlijkse begrotingen door het ontwikkelen van een langetermijnvisie op de overheidsfinanciën van de landen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="3BC4377E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="252" w:lineRule="auto"/>
+              <w:ind w:left="57" w:right="130"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onderhanden: Op dit moment biedt de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Rft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> geen tot weinig mogelijkheden tot anticyclisch beleid door de verplichting van een jaarlijks sluitende gewone dienst en tekortcompensatie. Het ontwikkelen van een langetermijnvisie op de overheidsfinanciën wordt onderschreven, waarbij verantwoordelijkheid hiervoor bij de landen zelf ligt. Gelet op bovenstaande wordt ingezet op het maken van afspraken (bijvoorbeeld in de vorm van beleidsregels) met betrekking tot het voeren van anticyclisch beleid voor zover mogelijk binnen de wettelijke kaders. Los van de bestuurlijke en juridische mogelijkheden, is dit ook een financieel-economische vraag. Anticyclisch beleid moet ook verstandig zijn. Volgens het IMF zal eerst voldaan moeten worden aan het bereiken van een houdbare schuldquote.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="0D74A9A6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2105"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="7C9927E7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
+              <w:ind w:left="417" w:right="207"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expliciteer de wijze van toepassing van een aantal bepalingen in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Rft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zoals de wijze waarop tekortcompensatie moet plaatsvinden.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="1A9CD3C3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="261" w:lineRule="auto"/>
+              <w:ind w:left="57" w:right="130"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Onderhanden: Uit de beleidsdoorlichting blijkt dat een aantal bepalingen met betrekking tot het financieel toezicht discussie oplevert. Ik zal daarom aan Curaçao en Sint Maarten aanbieden om binnen de wettelijke kaders te verkennen of een beleidsregel of hardheidsclausule, met voorwaarden, kan worden geformuleerd die in het vervolg kan worden toegepast.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="65A0DEC9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="854"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="4F9CF58F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:before="12" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Ontwikkel en implementeer een visie en regime voor het omgaan met externe schokken die de landen raken.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="538547E3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="252" w:lineRule="auto"/>
+              <w:ind w:left="57" w:right="130"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onderhanden: Hierbij wordt aangetekend dat externe schokken altijd om maatwerk zullen vragen. Zo vergt een pandemie een geheel andere wijze van hulp en bijstand dan een natuurramp. Daarnaast kan lering getrokken worden uit het traject Rijkswet houdbare overheidsfinanciën Aruba. In de ontwerp Rijkswet zijn ten opzichte van de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Rft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aanvullende processtappen opgenomen m.b.t. hoe om te gaan met externe schokken (buitengewone gebeurtenissen). Curaçao en Sint Maarten wordt aangeboden om te verkennen welke van deze stappen overgenomen kunnen worden om het regime te verbeteren.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="3B23C09B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="252" w:lineRule="auto"/>
+              <w:ind w:left="57" w:right="130"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="6FB58D22" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="678FB51C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:before="12" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="417"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Ontwikkel een afwegingskader voor de interactie tussen de vormgeving van financiële steun aan de landen met de doelstelling van artikel 5 om te komen tot houdbare overheidsfinanciën en structurele gezonde sociaaleconomische ontwikkeling.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="0F23E930" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="252" w:lineRule="auto"/>
+              <w:ind w:left="57" w:right="130"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Onderhanden: Zoals in voorgaande aangegeven zal het bij het verlenen van steun vooral om maatwerk gaan. Het voorstel is om niet te gaan werken met een afwegingskader. Naast dat een afwegingskader mogelijk beperkend kan werken en weinig ruimte biedt tot noodzakelijke flexibiliteit is het geven van financiële steun uiteindelijk een politieke keuze.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="22F4421F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="0F9960FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="0A2A15C4" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal0"/>
+        <w:tblW w:w="6498" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2323"/>
+        <w:gridCol w:w="1235"/>
+        <w:gridCol w:w="617"/>
+        <w:gridCol w:w="995"/>
+        <w:gridCol w:w="1136"/>
+        <w:gridCol w:w="3466"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="5C6C0246" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="003D59D6" w:rsidP="00F74174" w14:paraId="78EC5B34" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="0B91A37F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="227" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="21"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:name="_Hlk195089669" w:id="2"/>
-            <w:r w:rsidRPr="00EC45D9">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="21"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Begrotingshoofdstuk VII: Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="6D3A07D1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="227" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="21"/>
-[...32 lines deleted...]
-          <w:p w:rsidRPr="00EC45D9" w:rsidR="00EC45D9" w:rsidP="00F74174" w14:paraId="1E73C50A" w14:textId="77777777">
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="664ABE1B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="227" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-[...17 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="21"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>SEA-thema: Sterke</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0066A2"/>
+                <w:spacing w:val="-18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="21"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0066A2"/>
+                <w:spacing w:val="-27"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="21"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>weerbare</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0066A2"/>
+                <w:spacing w:val="-34"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="21"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>democratische</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
-                <w:spacing w:val="-18"/>
-                <w:sz w:val="21"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00916F39">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="21"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>rechtstaat, Goed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
-                <w:spacing w:val="-27"/>
-                <w:sz w:val="21"/>
+                <w:spacing w:val="-9"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00916F39">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="21"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">functionerend </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
-                <w:spacing w:val="-34"/>
-                <w:sz w:val="21"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>openbaar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0066A2"/>
+                <w:spacing w:val="-8"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00916F39">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="21"/>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bestuur </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="6E0B218A" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="498C9A1A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC45D9" w:rsidR="00F3573D" w:rsidP="000B1AAB" w14:paraId="106408E0" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="36A029EC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:w w:val="105"/>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC45D9">
-[...2 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Overkoepelende toelichting SEA-thema:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00916F39" w:rsidP="000B1AAB" w14:paraId="68B53E15" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="39750B31" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:w w:val="105"/>
-[...7 lines deleted...]
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Het ministerie van Binnenlandse Zaken en Koninkrijksrelaties (BZK) werkt aan een slagvaardig en betrouwbaar openbaar bestuur waarop inwoners kunnen vertrouwen en wat oog heeft voor de menselijke maat. Een openbaar bestuur dat samen met de samenleving in staat is de maatschappelijke opgaven op te lossen. Veranderingen in onze maatschappij beïnvloeden hoe ons bestuur en onze democratie werkt. Om waarden als legitieme besluitvorming, slagkrachtig openbaar bestuur en transparantie daarbij te behouden en democratische waarden en vrijheden te borgen en te versterken, is continue aandacht nodig voor de werking en inrichting van democratie en bestuur.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC45D9" w:rsidP="000B1AAB" w14:paraId="0C1B9B20" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="5A3B2314" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:w w:val="105"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00EC45D9" w:rsidR="00EC45D9" w:rsidP="000B1AAB" w14:paraId="1A1AD8E5" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="29BD8CA9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:w w:val="105"/>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC45D9">
-[...2 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Kerngegevens onderzoek:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00916F39" w:rsidR="00EC45D9" w:rsidP="001C452B" w14:paraId="12FF7A7F" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="67C9F36D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="0596928A" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="6DA393CF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w:rsidR="00916F39" w:rsidP="000B1AAB" w14:paraId="3C12AF4F" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="3200BACD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:i/>
-[...7 lines deleted...]
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Kamerstuk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w:rsidR="00916F39" w:rsidP="000B1AAB" w14:paraId="33DC2D10" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="610B1EC4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:i/>
-[...7 lines deleted...]
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
               </w:rPr>
               <w:t>onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="518" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w:rsidR="00916F39" w:rsidP="000B1AAB" w14:paraId="20B97D9B" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="02A82C4F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="64"/>
               <w:rPr>
-                <w:i/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Jaar </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="17"/>
               </w:rPr>
               <w:t>afronding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w:rsidR="00916F39" w:rsidP="000B1AAB" w14:paraId="07145F08" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="08B883C8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:i/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>Begrotings-artikel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-[...10 lines deleted...]
-              <w:t>artikel(en)</w:t>
+              </w:rPr>
+              <w:t>(en)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1816" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w:rsidR="00916F39" w:rsidP="000B1AAB" w14:paraId="338E6077" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="29A44229" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:i/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Budgettaire </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
               </w:rPr>
               <w:t>grondslag</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00916F39" w:rsidP="000B1AAB" w14:paraId="781795A9" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="1D8AF9B3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="205" w:lineRule="exact"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:i/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00916F39" w:rsidP="000B1AAB" w14:paraId="3BD56BD5" w14:textId="77777777">
+              </w:rPr>
+              <w:t>(laatste</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="779A184F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:i/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
               </w:rPr>
               <w:t>evaluatiejaar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="56476D47" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="25500AFF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00EC45D9" w:rsidR="00916F39" w:rsidP="000B1AAB" w14:paraId="7C806888" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="376A4D3B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="278" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-              <w:r w:rsidRPr="00EC45D9">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId13">
+              <w:r w:rsidRPr="00A97911">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:sz w:val="17"/>
-                  <w:szCs w:val="17"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Kamerstuk 30985, nr. 65</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00EC45D9" w:rsidR="00EC45D9" w:rsidP="000B1AAB" w14:paraId="653736A5" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="0421B2F8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57" w:right="94"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Beleidsdoorlichting</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EC45D9" w:rsidR="00916F39" w:rsidP="000B1AAB" w14:paraId="123840EB" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="1BDB821A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="518" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00916F39" w:rsidP="000B1AAB" w14:paraId="131F3D35" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="4F1AE727" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EC45D9" w:rsidR="00EC45D9" w:rsidP="000B1AAB" w14:paraId="307BD8D2" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="5622967D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-[...14 lines deleted...]
-          <w:p w:rsidRPr="00EC45D9" w:rsidR="00EC45D9" w:rsidP="000B1AAB" w14:paraId="1A39BD78" w14:textId="77777777">
+              </w:rPr>
+              <w:t>(Scope: 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="07F412A7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-[...11 lines deleted...]
-              <w:t>)</w:t>
+              </w:rPr>
+              <w:t>t/m 2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00EC45D9" w:rsidR="00916F39" w:rsidP="000B1AAB" w14:paraId="34265B84" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="397C50F5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>H7,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC45D9">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC45D9">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Artikel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC45D9">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC45D9">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1816" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00EC45D9" w:rsidR="00916F39" w:rsidP="000B1AAB" w14:paraId="3E91B643" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="713A9AFF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC45D9">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC45D9">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>101</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC45D9">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="12"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC45D9">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>mln.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EC45D9" w:rsidR="00916F39" w:rsidP="000B1AAB" w14:paraId="770A03F9" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="70591A3A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>(2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="64ACA7C0" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="106E017F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="652"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC45D9" w:rsidR="00EC45D9" w:rsidP="000B1AAB" w14:paraId="0D382685" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="0AC2B015" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC45D9">
-[...1 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:t>Conclusies onderzoek</w:t>
-[...10 lines deleted...]
-          <w:p w:rsidR="00EC45D9" w:rsidP="00185064" w14:paraId="3E2A7B1B" w14:textId="77777777">
+              <w:t>Conclusies onderzoek:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="69E9C821" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...53 lines deleted...]
-          <w:p w:rsidRPr="00916F39" w:rsidR="00EC45D9" w:rsidP="005A2DC0" w14:paraId="7EC19CE3" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dit rapport onderzocht de doeltreffendheid en doelmatigheid van het beleid in de periode 2018-2021 dat valt onder artikel 1 van de begroting van het ministerie van Binnenlandse Zaken en Koninkrijksrelaties. Dit artikel gaat over openbaar bestuur en democratie in zeer brede zin en beslaat een thematiek van de organisatie van verkiezingen tot interbestuurlijk samenwerken en van de financiering van politieke partijen tot het subsidiëren van de oorlogsgravenstichting.  De beleidsdoorlichting had tot doel de doelmatigheid en doeltreffendheid van het beleid vast te stellen. De onderzoekers merkten daarbij op dat dit binnen het domein van openbaar bestuur en democratie in veel gevallen bijzonder complex is. Dat komt ten eerste doordat overheidsbeleid het resultaat is van de interactie tussen uiteenlopende politieke en bestuurlijke actoren op verschillende bestuurslagen. Het behalen van doelen is daardoor moeilijk uitsluitend toe te schrijven aan specifiek BZK-beleid, maar ontstaat in het samenspel tussen verschillende partijen. Ten tweede worden de beleidsdoelen voortdurend beïnvloed door nieuwe opgaven en maatschappelijke ontwikkelingen, waardoor ze niet statisch zijn. Het vaststellen van doelbereik is in die context per definitie lastig. De beleidsdoorlichting probeerde binnen deze beperkingen zo goed mogelijk inzicht te geven in de doelmatigheid en doeltreffendheid van het beleid. De belangrijkste conclusie was echter dat er in veel gevallen slechts in beperkte mate zicht bestond op beide. Op basis van de bestaande evaluatieonderzoeken kon niet in alle gevallen een scherp of eenduidig beeld worden gegeven van de mate waarin het beleid daadwerkelijk bijdraagt aan het functioneren van het openbaar bestuur en de democratie. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="48AF8429" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="181" w:lineRule="exact"/>
               <w:rPr>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="5009FECF" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="78A39137" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w:rsidR="00916F39" w:rsidP="009F2C97" w14:paraId="4EAC512F" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="673C2E7D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:i/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Aanbevelingen/bevindingen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w:rsidR="00916F39" w:rsidP="009F2C97" w14:paraId="43B34926" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="0AD06AF3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:i/>
-[...7 lines deleted...]
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Toelichting</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>status</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="10"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
               </w:rPr>
               <w:t>opvolging:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="5EC31399" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="6B25D420" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="636"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00916F39" w:rsidR="00916F39" w:rsidP="00F40F06" w14:paraId="2A813A65" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="3606D9E0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:ind w:left="417" w:right="123"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Eigen werkwijze systematisch tegen het licht houden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005A2DC0" w:rsidR="005A2DC0" w:rsidP="000B1AAB" w14:paraId="3AA9FD73" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="3FE1399F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...53 lines deleted...]
-          <w:p w:rsidRPr="005A2DC0" w:rsidR="005A2DC0" w:rsidP="000B1AAB" w14:paraId="266CE691" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onderhanden: Zoals beschreven in de vorige Opvolgingsbrief (Kamerstuk 30985, nr. 66) is er aandacht voor het structureler toepassen van beleidstheorieën, het beleidskompas en het structureler leren van de eigen werkwijze. Het gebruik van het beleidskompas wordt gestimuleerd bij het opstellen van projectplannen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="3E6C5B09" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="005A2DC0" w:rsidR="009435B9" w:rsidP="000B1AAB" w14:paraId="3AD60E96" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="5DED2CAD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...25 lines deleted...]
-          <w:p w:rsidRPr="00916F39" w:rsidR="003263E7" w:rsidP="005A2DC0" w14:paraId="40FA5607" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dit heeft er toe geleid dat binnen het Thema Goed Bestuur voor de Uitvoerbaarheidstoets Decentrale Overheden (UDO) een </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>onderzoeksmodel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is opgesteld op basis van een uitgewerkte beleidstheorie. Daarmee is het instrument UDO beter </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>evalueerbaar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gemaakt. Dit maakt een nulmeting in 2026 en een evaluatie in 2028 mogelijk. Zo ontstaat meer inzicht in de werking van het instrument en in de eigen werkwijze bij Goed Bestuur en interbestuurlijke verhoudingen in de beleidsvorming.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="6ED7E2D4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="1415F00B" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="4658CF84" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1085"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00916F39" w:rsidR="00916F39" w:rsidP="00F40F06" w14:paraId="7CD3B23D" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="2547CC3C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="19" w:line="278" w:lineRule="auto"/>
               <w:ind w:left="417" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:name="_Hlk226641801" w:id="3"/>
-            <w:r w:rsidRPr="00916F39">
-[...2 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Overzicht</w:t>
             </w:r>
-            <w:r w:rsidRPr="00916F39">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00916F39">
-[...2 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>van beleidsdossiers en beleidsdoelen maken.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005A2DC0" w:rsidR="005A2DC0" w:rsidP="000B1AAB" w14:paraId="6069D04F" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="4E72CFF8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:w w:val="105"/>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:name="_Hlk226641848" w:id="4"/>
-            <w:r w:rsidRPr="003263E7">
-[...37 lines deleted...]
-              <w:t>een Strategische Agenda opgesteld die beter inzicht geeft in de belangrijkste prioritaire dossiers en hun relatie tot de beleidsdoelen.</w:t>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Onderhanden: Voor het thema Goed Bestuur is momenteel een Strategische Agenda opgesteld die beter inzicht geeft in de belangrijkste prioritaire dossiers en hun relatie tot de beleidsdoelen.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
-            <w:r w:rsidRPr="005A2DC0">
-[...32 lines deleted...]
-          <w:p w:rsidRPr="005A2DC0" w:rsidR="005A2DC0" w:rsidP="000B1AAB" w14:paraId="5669542B" w14:textId="77777777">
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dit vergroot de navolgbaarheid van dossiers en maakt de inzet op het beleidsterrein van Goed Bestuur beter inzichtelijk voor een volgende Periodieke rapportage. Dit zal de komende periode nog leiden tot een verdere professionalisering van de interne werkwijzen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="25A14373" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:w w:val="105"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="005A2DC0" w:rsidR="005A2DC0" w:rsidP="000B1AAB" w14:paraId="21CEDDEC" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="36A54AE6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:w w:val="105"/>
-[...7 lines deleted...]
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Voor het thema Sterke en weerbare democratische rechtsstaat is een programmaplan opgesteld, waar ook evaluaties en overige kennisontwikkeling deel van uitmaken. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005A2DC0" w:rsidR="005A2DC0" w:rsidP="000B1AAB" w14:paraId="18247A95" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="7E373543" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:w w:val="105"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="005A2DC0" w:rsidR="003263E7" w:rsidP="000B1AAB" w14:paraId="4A7F636C" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="27035822" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="210" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:w w:val="105"/>
-[...34 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Binnen de directiejaarplannen zijn prioritaire thema’s benoemd (zoals democratische rechtsstaat, waardevol ambt, weerbare samenleving, goed bestuur), wat de interne samenhang en interne logica binnen dossiers zichtbaarder maakt. Dit overzicht is voldoende concreet als basis voor een volgende Periodieke rapportage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="3"/>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="4E79F71A" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="46F5B8AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1085"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F40F06" w:rsidR="00F40F06" w:rsidP="00F40F06" w14:paraId="28A68640" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="581DD983" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="19" w:line="278" w:lineRule="auto"/>
               <w:ind w:left="417"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Maak systematisch</w:t>
             </w:r>
-            <w:r w:rsidRPr="00916F39">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00916F39">
-[...2 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r w:rsidRPr="00916F39">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00916F39" w:rsidR="00916F39" w:rsidP="00F40F06" w14:paraId="17791E31" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="0C2E5946" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="278" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...52 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">structureel probleemanalyses       en formuleer </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>beleidstheorieën.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005A2DC0" w:rsidR="005A2DC0" w:rsidP="000B1AAB" w14:paraId="1C880895" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="69238E5F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...18 lines deleted...]
-          <w:p w:rsidRPr="005A2DC0" w:rsidR="005A2DC0" w:rsidP="000B1AAB" w14:paraId="29BDFA3F" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Onderhanden: Dit vormt een blijvend aandachtspunt bij de ontwikkeling van (nieuw) beleid bij beide directies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="1419B858" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="005A2DC0" w:rsidR="005A2DC0" w:rsidP="000B1AAB" w14:paraId="78360C9D" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="39C1B5AD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">In één van de betrokken directies is afgesproken dat bij nieuw beleid de beleidsdoelstelling en beleidstheorie expliciet wordt geformuleerd en vastgelegd. Recent voorbeeld is de programmatische aanpak voor een weerbare democratische rechtsstaat, waarvoor een uitgebreide analyse van wetenschappelijke experts ten grondslag ligt. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005A2DC0" w:rsidR="005A2DC0" w:rsidP="000B1AAB" w14:paraId="4C8ED90C" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="5763800B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="005A2DC0" w:rsidR="005A2DC0" w:rsidP="000B1AAB" w14:paraId="1F297E7F" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="1F3409CE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...11 lines deleted...]
-          <w:p w:rsidRPr="005A2DC0" w:rsidR="005A2DC0" w:rsidP="000B1AAB" w14:paraId="15E69F83" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bij een andere betrokken directie is bij nieuwe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>directiebrede</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opdrachten aandacht voor probleemdefinities en passende oplossingsrichtingen door middel van de inzet van gestandaardiseerde formats waarin de vragen zitten van het beleidskompas (van probleemanalyse tot gekozen aanpak). Actueel voorbeeld is de Aanpak Slagkracht binnen het thema Goed bestuur, waarbij een beleidstheorie opgesteld wordt. Daarnaast sluit het onderzoekmodel voor de Uitvoerbaarheidstoets Decentrale Overheden ook goed aan bij deze aanbeveling.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="2A68D537" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="005A2DC0" w:rsidR="005A2DC0" w:rsidP="000B1AAB" w14:paraId="4B82221B" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="12C86D5C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...53 lines deleted...]
-          <w:p w:rsidRPr="005A2DC0" w:rsidR="005A2DC0" w:rsidP="000B1AAB" w14:paraId="5A634484" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verder kan genoemd worden dat wetsvoorstellen standaard een memorie van toelichting bevatten waarin de beleidstheorie is uitgewerkt. Ook wordt op allerlei hoofdthema’s periodiek onderzoek verricht, zoals Basismonitor Politieke Ambtsdragers, Monitor Integriteit en veiligheid, en wisselende specifieke onderzoeken op deelthema’s, waaronder ook nulmetingen. Met de Staat van het Bestuur wordt iedere twee jaar een overstijgende probleemanalyse gepresenteerd met betrekking tot democratie en bestuur, in het bijzonder op decentraal niveau. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="2E1815C0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="00916F39" w:rsidR="003263E7" w:rsidP="000B1AAB" w14:paraId="2D486C92" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="6D072A7C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="210" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Ten slotte moet worden vermeld dat niet voor elke concrete beleidsmaatregel vooraf een beleidstheorie kan worden geconstrueerd. Bijvoorbeeld omdat de politiek soms stuurt op middelen en niet op doelen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="38C6C69B" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="5F8B0703" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="745"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00916F39" w:rsidR="00916F39" w:rsidP="00F40F06" w14:paraId="38098706" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="5BBAB8C3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="19" w:line="278" w:lineRule="auto"/>
               <w:ind w:left="417" w:right="123"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Formuleer beleid zodanig dat</w:t>
             </w:r>
-            <w:r w:rsidRPr="00916F39">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00916F39">
-[...2 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>het</w:t>
             </w:r>
-            <w:r w:rsidRPr="00916F39">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00916F39">
-[...2 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>makkelijk te evalueren is.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00916F39" w:rsidR="003263E7" w:rsidP="000B1AAB" w14:paraId="608DBE34" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="254EEA9B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...15 lines deleted...]
-              <w:t>Het gebruik van het beleidskompas wordt gestimuleerd door betrokken managers bij het maken van nieuw beleid. Deze inspanningen laten onverlet dat bij het formuleren van beleid de politieke en maatschappelijke doelen leidend zullen zijn en niet de mate van gemak om het te evalueren.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Onderhanden: Het gebruik van het beleidskompas wordt gestimuleerd door betrokken managers bij het maken van nieuw beleid. Deze inspanningen laten onverlet dat bij het formuleren van beleid de politieke en maatschappelijke doelen leidend zullen zijn en niet de mate van gemak om het te evalueren.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="6E7634AE" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="4C4D1175" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00916F39" w:rsidR="00916F39" w:rsidP="00F40F06" w14:paraId="3CBDE97F" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="7398DB99" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="19" w:line="278" w:lineRule="auto"/>
               <w:ind w:left="417"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Evaluatiemethoden</w:t>
             </w:r>
-            <w:r w:rsidRPr="00916F39">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00916F39">
-[...2 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>ontwikkelen voor innovatieve instrumenten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00916F39" w:rsidR="003263E7" w:rsidP="000B1AAB" w14:paraId="5CB38806" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="4A2D70CC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> om legitimiteit en bredere publieke waarden systematisch mee te wegen in beleidsevaluaties. Het doel is te onderzoeken hoe de gevolgen van beleid op het gebied van openbaar bestuur en democratie beter in beeld kunnen worden gebracht, met een bredere blik op beleidsuitkomsten dan uitsluitend doeltreffendheid en doelmatigheid. Het traject sluit hiermee aan bij de aanbeveling om nieuwe ‘lenzen’ te ontwikkelen voor het evalueren van beleid, zodat deze beter passen bij de complexe context van openbaar bestuur en democratie. Daarnaast sluit dit aan bij de Regeling Periodieke Rapportage, waarin wordt aangemoedigd om bredere publieke waarden expliciet mee te nemen in evaluatieonderzoek.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Onderhanden: Met het oog op betere evaluaties is BZK voornemens een traject met het PBL te starten om legitimiteit en bredere publieke waarden systematisch mee te wegen in beleidsevaluaties. Het doel is te onderzoeken hoe de gevolgen van beleid op het gebied van openbaar bestuur en democratie beter in beeld kunnen worden gebracht, met een bredere blik op beleidsuitkomsten dan uitsluitend doeltreffendheid en doelmatigheid. Het traject sluit hiermee aan bij de aanbeveling om nieuwe ‘lenzen’ te ontwikkelen voor het evalueren van beleid, zodat deze beter passen bij de complexe context van openbaar bestuur en democratie. Daarnaast sluit dit aan bij de Regeling Periodieke Rapportage, waarin wordt aangemoedigd om bredere publieke waarden expliciet mee te nemen in evaluatieonderzoek.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:p w:rsidR="00E50EC1" w14:paraId="47CFE3A2" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="43A39D0E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal0"/>
         <w:tblW w:w="6498" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2186"/>
         <w:gridCol w:w="1575"/>
         <w:gridCol w:w="70"/>
         <w:gridCol w:w="1096"/>
         <w:gridCol w:w="1091"/>
         <w:gridCol w:w="3754"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="2D572907" w14:textId="77777777">
-[...12 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="3B82B212" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D255B1" w:rsidR="00D255B1" w:rsidP="00E50EC1" w14:paraId="0D5C9166" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="76CCFCF9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:keepNext/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="21"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="21"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Begrotingshoofdstuk VII: Binnenlandse Zaken en Koninkrijksrelaties</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D255B1" w:rsidR="00D255B1" w:rsidP="00E50EC1" w14:paraId="3342BDD6" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="3111C2F6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:keepNext/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="21"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="00000087" w:rsidR="00283070" w:rsidP="00E50EC1" w14:paraId="22799508" w14:textId="77777777">
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="11711D6E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:keepNext/>
               <w:spacing w:before="0" w:line="227" w:lineRule="exact"/>
               <w:ind w:left="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="21"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEA- thema: Werkgevers- en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="21"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>bedrijfsvoeringsbeleid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="21"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="1CA1662B" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="65BE3E0D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D255B1" w:rsidR="00C4163A" w:rsidP="000B1AAB" w14:paraId="03CDB236" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="1FF61D5B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D255B1">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Beschrijving SEA-thema:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="053A6BBB" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="3FD0E41B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De minister van BZK streeft naar een overheid die betrouwbaar, dienstbaar, dichtbij en rechtvaardig is en haar maatschappelijke taken optimaal uitvoert. Dit gebeurt door het creëren van randvoorwaarden voor het optimaal en duurzaam functioneren van overheidsorganisaties en in het bijzonder voor een efficiënte en effectieve bedrijfsvoering. De minister van BZK draagt hieraan data gedreven bij in een regisserende en coördinerende rol, respectievelijk op het terrein van collectieve arbeidsvoorwaarden, personeelsbeleid Rijk, de organisatie en bedrijfsvoering van het Rijk, waaronder de informatiehuishouding, een </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>kaderstellende</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00C4163A" w:rsidP="000B1AAB" w14:paraId="2D439B8F" w14:textId="77777777">
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rol op ICT, huisvesting, inkoop en faciliteiten en Management Development. De rijksbrede bedrijfsvoering betreft de niet-financiële bedrijfsvoering, bedoeld om alle ruim 165.000 rijksambtenaren in staat te stellen samen aan de Rijksopgaven te werken – teneinde maatschappelijke opgaven te realiseren.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="4BCBB48D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00D255B1" w:rsidR="00D255B1" w:rsidP="000B1AAB" w14:paraId="15B38063" w14:textId="77777777">
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="60DA6FC5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D255B1">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Kerngegevens onderzoek:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00283070" w:rsidR="00D255B1" w:rsidP="00C4163A" w14:paraId="22511BBA" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="36FEBDA5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="6064ECDA" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="65AB00C4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="76D950EA" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="4E5F7421" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:i/>
-[...9 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Kamerstuk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="842" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="0A022449" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="3EF6F60C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:i/>
-[...9 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
-            <w:r w:rsidRPr="00283070">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00283070">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="0F36C0FD" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="2349FEF5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Jaar </w:t>
             </w:r>
-            <w:r w:rsidRPr="00283070">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>afronding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="429673CA" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="68C6B340" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-[...23 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>Begrotings-artikel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="20E4E9F8" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="29D78B92" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Budgettaire </w:t>
             </w:r>
-            <w:r w:rsidRPr="00283070">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>grondslag</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="08F0A3EB" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="4D123A67" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="205" w:lineRule="exact"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-[...15 lines deleted...]
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="12CD132A" w14:textId="77777777">
+              </w:rPr>
+              <w:t>(laatste</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="4F575D81" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>evaluatiejaar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="66A49BD8" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="2911759B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D255B1" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="1ADF42AF" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="6C495669" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="278" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-              <w:r w:rsidRPr="00C63D63">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId14">
+              <w:r w:rsidRPr="00A97911">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:sz w:val="17"/>
-                  <w:szCs w:val="17"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:lang w:val="nl-NL"/>
                 </w:rPr>
                 <w:t>Kamerstuk 30985, nr. 67</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="842" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D255B1" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="020E051A" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="5484F9F9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Periodieke rapportage </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D255B1" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="6EE65B88" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="0C769ACE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> (scope: 2019-2023)</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>2025 (scope: 2019-2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D255B1" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="16526D3E" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="3D1D800B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D255B1" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="73359F3D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="2FC5EA1B" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...33 lines deleted...]
-          <w:p w:rsidRPr="00D255B1" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="6B2ADE72" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>€ 84,7 mln. (2023)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="56B2EBEB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="64C3FC54" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="7767AE4C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="652"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C4163A" w:rsidR="00C4163A" w:rsidP="000B1AAB" w14:paraId="53FBA4FA" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="1DD98FFB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conclusies </w:t>
-[...11 lines deleted...]
-              <w:rPr>
+              <w:t>Conclusies onderzoek</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C4163A" w:rsidR="00C4163A" w:rsidP="00185064" w14:paraId="77F50028" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="3E754D67" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...77 lines deleted...]
-          <w:p w:rsidRPr="00C4163A" w:rsidR="00C4163A" w:rsidP="00185064" w14:paraId="0D13E99B" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De onderzoekers concluderen dat de doeltreffendheid en doelmatigheid op het brede artikel 7 niveau deels te bepalen is. Zo zijn er binnen het brede artikel in de onderliggende deelthema’s veel activiteiten uitgevoerd en prestaties gerealiseerd. De onderzoekers beschouwen deze, conform de RPE 2022, als voorwaarden voor </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="35272B41" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...21 lines deleted...]
-          <w:p w:rsidRPr="00C4163A" w:rsidR="00C4163A" w:rsidP="00185064" w14:paraId="4FF5A883" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">met name de doeltreffendheid. Van doelmatigheid is op het artikel 7 niveau geen overkoepelend eindbeeld </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="3AB3375A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...85 lines deleted...]
-          <w:p w:rsidR="00283070" w:rsidP="00185064" w14:paraId="1E4E9530" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">verkregen – evenmin op de deelthema’s eronder. Hoofdoorzaak hiervan is de ontbrekende systematische aanpak en analyse hiervoor in de onderliggende evaluaties. Over het brede artikel 7 niveau concluderen de onderzoekers wel dat wat er jaarlijks gepubliceerd wordt in de Jaarrapportage Bedrijfsvoering Rijk (JBR), </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="085F5044" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...77 lines deleted...]
-          <w:p w:rsidRPr="00283070" w:rsidR="00C4163A" w:rsidP="00C4163A" w14:paraId="47BE25FB" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">naast beschikbare evaluaties, een goed beeld geeft van de beleidsprestaties door BZK, en dat er opvolging is gegeven aan de aanbevelingen uit de voorgaande beleidsevaluatie. Als gekeken wordt naar de onderliggende deelthema’s van dit begrotingsartikel dan zijn de onderzoekers tot een concreter beeld gekomen van met name de doelbereiking van de onderliggende instrumenten. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="4B96E8A4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="181" w:lineRule="exact"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="5E005AAA" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="02D17B4D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="009F2C97" w14:paraId="4DB3FCCE" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="5F9687D4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Aanbevelingen/bevindingen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="009F2C97" w14:paraId="0CF63FF5" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="2CE5B159" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:i/>
-[...9 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Toelichting</w:t>
             </w:r>
-            <w:r w:rsidRPr="00283070">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00283070">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>status</w:t>
             </w:r>
-            <w:r w:rsidRPr="00283070">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="10"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00283070">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>opvolging:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="6372FE34" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="30ACF928" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="009F2C97" w14:paraId="4EA32298" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="3973F5E4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="210" w:lineRule="atLeast"/>
               <w:ind w:left="57"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283070">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>A. Verdere versteviging regisserende en coördinerende rol BZK</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="47720369" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="3D959A96" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F40F06" w:rsidR="00283070" w:rsidP="00F40F06" w14:paraId="4D8EFAB0" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="76DF4F64" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="417"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Werk het integrale, artikel 7-brede verhaal uit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="01341E10" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="6FF5A3B0" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...26 lines deleted...]
-              <w:t>. Deze wordt jaarlijks opnieuw tegen het licht gehouden.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Afgerond. In de BZK-begroting 2026 is de algemene doelstelling van beleidsartikel 7 geactualiseerd op basis van de recent gereconstrueerde beleidstheorie uit de in 2025 gepubliceerde Periodieke rapportage. Deze wordt jaarlijks opnieuw tegen het licht gehouden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="63F40F7C" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="30D62286" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="594"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F40F06" w:rsidR="00283070" w:rsidP="00F40F06" w14:paraId="7BF9A471" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="2F584BE1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="417"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Doordenk de beleidsprestaties (output) bij nieuwe beleidsvoornemens onder artikel 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="33266B6D" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="6963B2FA" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...42 lines deleted...]
-              <w:t xml:space="preserve"> ingezet op het gebruik van het beleidskompas. Het beleidskompas geeft een aantal handvatten die helpen bij het opstellen van de beleidstheorie.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Onderhanden: Op het lagere niveau van concrete (nieuwe) beleidsvoorstellen wordt door BZK-directies ingezet op het gebruik van het beleidskompas. Het beleidskompas geeft een aantal handvatten die helpen bij het opstellen van de beleidstheorie.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="49B566A0" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="5610D4C6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="745"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F40F06" w:rsidR="00283070" w:rsidP="00F40F06" w14:paraId="2502EE8D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="21F73244" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="417"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...18 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Vergroot met extra communicatie de bekendheid van het geüpdatete Kaderboek, informatiestatuut en het Coördinatiebesluit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="7C865D47" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="23502E66" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onderhanden: In 2025 is gewerkt aan het actueel houden van het Kaderboek. Ook is kennis over (toepassing van) het Coördinatiebesluit bijeengebracht met het oog op betere ontsluiting binnen de rijksdienst van deze kennis. Met deze basis kan nu ingezet worden op (samenhangende) communicatie om de bekendheid binnen de rijksdienst van het Coördinatiebesluit en het Kaderboek te vergroten.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="1242C721" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="794E24EB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F40F06" w:rsidR="00283070" w:rsidP="00F40F06" w14:paraId="4F2EEF73" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="5EBF81FA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="417"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...34 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Integreer de POK-inzet in de reeds langer bestaande thema’s van artikel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="56A4FB1F" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="73EA29AF" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...130 lines deleted...]
-              <w:t>iversiteit en inclusie.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Afgerond. De inzet die ooit onder de vlag van de POK is begonnen en met programma Goed Bestuur is aangevuld, komt tegenwoordig terug in de onderwerpen Erkenning en Herstel, ambtelijk vakmanschap, de Staat van de Uitvoering, het bevorderen van een veilig werk- en meldklimaat, de ondersteuning van melders van misstanden en in inzet met betrekking tot leiderschap, diversiteit en inclusie.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="2DFC98C5" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="6CED6D19" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="26DE01ED" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="45EB3F6F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283070">
-              <w:rPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>B. Oog houden voor publieke waarden in beleid en evaluatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="129617DC" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="681EED60" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1878"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F40F06" w:rsidR="00283070" w:rsidP="00F40F06" w14:paraId="4E7D95D5" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="6B7F47DF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="417"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...58 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Onderzoek de verankering van toepassing van publieke waarden – met name responsiviteit en dienstbaarheid- regelmatig in de context van   artikel 7. Dit op het niveau van een deelthema of een afgebakend organisatieonderdeel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00283070" w:rsidR="000B772F" w:rsidP="000B772F" w14:paraId="42E9E52B" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="0CF53684" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...21 lines deleted...]
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="220985D4" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Onderhanden: Dit jaar zal ik een modernisering van de Kaderwet ZBO’s als voorontwerp in procedure brengen, waarin ik het werken aan publieke waarden zoals dienstbaarheid en responsiviteit een belangrijke plaats zal geven’</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="36392D36" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...61 lines deleted...]
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="625FDC5F" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>BZK is daarnaast voornemens een traject met het PBL te starten om legitimiteit en bredere publieke waarden systematisch mee te wegen in evaluaties.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="4A88407E" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="516F8E28" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="68CB6CEA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="231E0341" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="05856048" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>C. Versterk de monitoring en de Strategische Evaluatieagenda (SEA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="59C73C79" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="28A28921" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F40F06" w:rsidR="00283070" w:rsidP="00F40F06" w14:paraId="3FAD818D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="5F1E4724" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="417" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> als sluitstuk) helder wat je wel en niet evalueert in die periode.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Maak bij aanvang van de volgende SEA-periode (met de volgende Periodieke rapportage als sluitstuk) helder wat je wel en niet evalueert in die periode.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="7E4FE313" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="279C0CC4" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...42 lines deleted...]
-              <w:t xml:space="preserve"> in 2028.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onderhanden: Jaarlijks wordt in de toelichting op het SEA-thema “Werkgevers- en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>bedrijfsvoeringsbeleid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>” vooruitgeblikt op welke wijze de beleidsdirecties onder dit begrotingsartikel zich voorbereiden op de eerstvolgende Periodieke rapportage in 2028.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="261438E5" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="7575ECB9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F40F06" w:rsidR="00283070" w:rsidP="00F40F06" w14:paraId="4B67CF70" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="7E738D3A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="417"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...26 lines deleted...]
-              <w:t>rtikel 7 en actualiseer deze periodiek.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Start elke nieuwe beleidsperiode met een duidelijke beleidstheorie per deelthema onder artikel 7 en actualiseer deze periodiek.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="688DE196" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="31FDECE5" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...26 lines deleted...]
-              <w:t>. Deze wordt jaarlijks opnieuw tegen het licht gehouden.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Afgerond. In de BZK-begroting 2026 is de algemene doelstelling van beleidsartikel 7 geactualiseerd op basis van de recent gereconstrueerde beleidstheorie uit de in 2025 gepubliceerde Periodieke rapportage. Deze wordt jaarlijks opnieuw tegen het licht gehouden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="54906565" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="043E8DE9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F40F06" w:rsidR="00283070" w:rsidP="00F40F06" w14:paraId="70D77744" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="480765C0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="417" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...58 lines deleted...]
-              <w:t>thema of in elk hoofdstuk van de JBR een toetsing van de praktijk aan de beleidstheorie weer te geven.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Benut de jaarrapportage bedrijfsvoering rijk (JBR) nog gerichter als basis voor beleidsgerichte evaluaties. Bijvoorbeeld door de JBR aan te vullen met geplande evaluaties op dat thema of in elk hoofdstuk van de JBR een toetsing van de praktijk aan de beleidstheorie weer te geven.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="15074FE3" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="5ED749FE" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Afgerond. De Strategische evaluatie agenda (SEA) is aangepast aan de prioriteiten van de genoemde beleidsthema’s in de JBR. Hiermee wordt verbinding gemaakt tussen de JBR en de SEA.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="4D1F6B4D" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="6E9FD280" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F40F06" w:rsidR="00283070" w:rsidP="00F40F06" w14:paraId="428EBACB" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="6ED6E80D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="417"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:name="_Hlk222738173" w:id="5"/>
-            <w:r w:rsidRPr="00F40F06">
-[...21 lines deleted...]
-              <w:t>onderzocht kunnen worden in op de voorwaarden (benodigde stappen) hiervoor.</w:t>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Kies per afzonderlijk geplande evaluatie voor een heldere afbakening en methode. Zoom waar doeltreffendheid en doelmatigheid (nog niet) onderzocht kunnen worden in op de voorwaarden (benodigde stappen) hiervoor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="78A0D52F" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="459134B5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...84 lines deleted...]
-              <w:t>worden meegenomen.</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Onderhanden: Bij evaluaties op artikel 7 zal deze aanbeveling voortaan worden meegenomen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="005C6B02" w14:paraId="28939222" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidTr="00EC6072" w14:paraId="409AB14D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="922"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F40F06" w:rsidR="00283070" w:rsidP="00F40F06" w14:paraId="4964534C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="045B7509" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="417"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Leg een conceptueel fundament onder doelmatigheid en scherp aan wat van evaluaties wordt gevraagd op het punt van doelmatigheid.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00283070" w:rsidR="00283070" w:rsidP="000B1AAB" w14:paraId="28DC5AC9" w14:textId="77777777">
+          <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="00EC6072" w:rsidRDefault="008B5BCD" w14:paraId="43A5898D" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve"> worden meegenomen wanneer het passend is.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97911">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Onderhanden: In offerte-aanvragen van evaluaties vanuit artikel 7 zal deze aanbeveling voortaan worden meegenomen wanneer het passend is.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="5"/>
     </w:tbl>
-    <w:p w:rsidR="008F74AD" w:rsidP="005E1084" w14:paraId="4059F646" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="0990B0F7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F74AD" w14:paraId="56499FB0" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="0EE1ACFB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="005E1084" w:rsidP="005E1084" w14:paraId="61800EFB" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="02B5C3F9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63FB6">
-        <w:rPr>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Bijlage: Besparingsvarianten uit Periodieke rapportages</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="00877C88" w:rsidP="00877C88" w14:paraId="08CBB08B" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="122BD012" w14:textId="4B53A9EE">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk227831378" w:id="6"/>
-      <w:r w:rsidRPr="00B63FB6">
-[...4 lines deleted...]
-        <w:t>In de bijlage van deze brief heb ik aandacht voor de besparingsvarianten die zijn uitgewerkt in de nieuwe Periodieke rapportages sinds 2025. Hiermee wordt invulling gegeven</w:t>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de bijlage van deze brief heb ik aandacht voor de besparingsvarianten die zijn uitgewerkt in de nieuwe Periodieke rapportages sinds 2025. Hiermee wordt invulling gegeven aan de uitwerking van de motie-Van Eijk (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63FB6" w:rsidR="005568AE">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Kamerstuk 31865, nr. 295</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63FB6">
-[...4 lines deleted...]
-        <w:t>aan de uitwerking van de motie-Van Eijk (kamerstuk 31865, nr. 295).</w:t>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>).  In Periodieke rapportages wordt waar mogelijk ten minste één optie geschetst waarmee een besparing van 20% op de budgettaire grondslag van het (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63FB6" w:rsidR="005568AE">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleids</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63FB6">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)thema kan worden gerealiseerd (op basis van het ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63FB6">
-[...4 lines deleted...]
-        <w:t>In Periodieke rapportages wordt waar mogelijk ten minste één optie geschetst waarmee een besparing van 20% op de budgettaire grondslag van het (beleids)thema kan worden gerealiseerd (op basis van het ‘comply-or-explain principe’). De besparingsvariant heeft niet het karakter van een aanbeveling, maar moet inzicht geven in eventuele besparingen ingevuld zouden kunnen worden, en wat de gevolgen daarvan zijn.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>comply</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63FB6">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-or-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>explain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> principe’). De besparingsvariant heeft niet het karakter van een aanbeveling, maar moet inzicht geven in eventuele besparingen ingevuld zouden kunnen worden, en wat de gevolgen daarvan zijn. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="0061782C" w:rsidP="005E1084" w14:paraId="0940738E" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="35DA0740" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="00F74174" w:rsidP="003619C7" w14:paraId="089DC4C3" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="08550263" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk229042624" w:id="7"/>
-      <w:r w:rsidRPr="00B63FB6">
-[...2 lines deleted...]
-          <w:szCs w:val="17"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Periodieke </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (2025)</w:t>
+        <w:t>Periodieke rapportage Bevorderen sociaaleconomische structuur (2025)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="00164624" w:rsidP="00AE2A34" w14:paraId="27922CD5" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="4049452A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63FB6">
-[...2 lines deleted...]
-          <w:szCs w:val="17"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>(Begrotingshoofdstuk IV, Art</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 4)</w:t>
+        <w:t>(Begrotingshoofdstuk IV, Artikel 4)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="003619C7" w:rsidP="005E1084" w14:paraId="2DCE9F80" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="55EF34BF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="0061782C" w:rsidP="005E1084" w14:paraId="6AC9CD36" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="54C77115" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk229042602" w:id="8"/>
-      <w:r w:rsidRPr="00B63FB6">
-        <w:rPr>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Beschrijving besparingsvariant door onderzoekers:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="00B63FB6" w:rsidP="00B63FB6" w14:paraId="5AD2770B" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="024A097A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63FB6">
-[...2 lines deleted...]
-          <w:szCs w:val="17"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De onderzoekers geven aan dat het overgrote deel van het budget van artikel 4 bestaat uit incidentele uitgaven of juridische verplichtingen die qua thema thuishoren bij andere departementen en die BZK -genegen vanuit diens stelselverantwoordelijkheid- regelmatig bekostigd. Deze uitgaven betrekken bij een realistische besparingsvariant is volgens de onderzoekers weinig reëel omdat dit middelen zijn die betrekking hebben op incidentele bestedingen ten behoeve van concrete (nood)situaties. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="00B63FB6" w:rsidP="00B63FB6" w14:paraId="572DC686" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="6D5A2E70" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="00B63FB6" w:rsidP="00B63FB6" w14:paraId="1225E13E" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="37B46378" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63FB6">
-[...2 lines deleted...]
-          <w:szCs w:val="17"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Slechts een klein deel van het budget op dit artikel bestaat uit echt eigen departementale middelen en kunnen in die zin door BZK vrij besteed worden. Een generieke besparing van 20% op deze middelen zou in de praktijk vooral neerkomen op het minder flexibel kunnen inspelen op acute noden of maatschappelijke vragen door het ministerie. Omdat een structurele besparing op het grootste deel van het budget niet mogelijk is, blijft de standaard besparingsvariant vooral een theoretische exercitie zonder echte beleidsalternatieven, anders dan een kaasschaafmethode. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="00B63FB6" w:rsidP="00B63FB6" w14:paraId="523EC3D7" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="1E58C8D7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="00B63FB6" w:rsidP="00B63FB6" w14:paraId="4CEBF169" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="4F1D9634" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63FB6">
-[...2 lines deleted...]
-          <w:szCs w:val="17"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Wat wél mogelijk is, is om bij nieuwe projecten en cofinanciering expliciet afspraken te maken over lokale beheerkosten en commitment van de begunstigde, zodat middelen doelmatiger worden ingezet en eventuele</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="00B63FB6" w:rsidP="00B63FB6" w14:paraId="12992EFA" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="3D182846" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63FB6">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> wordt voorkomen. Hierop ziet het eerste advies van deze periodieke rapportage.</w:t>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kapitaalvernietiging wordt voorkomen. Hierop ziet het eerste advies van deze periodieke rapportage.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="00B63FB6" w:rsidP="00B63FB6" w14:paraId="19ABDA87" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="62CDE809" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="00B63FB6" w:rsidP="00B63FB6" w14:paraId="70EB3F3D" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="104B7C9C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63FB6">
-        <w:rPr>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Beschrijving opvolging</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="00AF1344" w:rsidP="00B63FB6" w14:paraId="0BE5EAF8" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="3AF83042" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63FB6">
-[...2 lines deleted...]
-          <w:szCs w:val="17"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De beleidsmatige reactie is voorzien eind 2026. In de beleidsmatige reactie zal ook worden ingegaan op bovenstaande beschrijving uit de periodieke rapportage.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkEnd w:id="8"/>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="00C4163A" w:rsidP="00F46A3C" w14:paraId="0E73DD7A" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="5E6027AC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="002C2B62" w:rsidP="00CD6F44" w14:paraId="0E043956" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="29DEC734" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63FB6">
-[...2 lines deleted...]
-          <w:szCs w:val="17"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Periodieke </w:t>
+        <w:t xml:space="preserve">Periodieke rapportage Werkgevers- en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63FB6" w:rsidR="005568AE">
-[...2 lines deleted...]
-          <w:szCs w:val="17"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>rapportage</w:t>
+        <w:t>bedrijfsvoeringsbeleid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63FB6">
-[...2 lines deleted...]
-          <w:szCs w:val="17"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Werkgevers- en bedrijfsvoeringsbeleid (2025)</w:t>
+        <w:t xml:space="preserve"> (2025)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="002C2B62" w:rsidP="00AE2A34" w14:paraId="53184B91" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="628CE7EF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63FB6">
-[...2 lines deleted...]
-          <w:szCs w:val="17"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(Begrotingshoofdstuk VII, Artikel 7)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="00F46A3C" w:rsidP="002C2B62" w14:paraId="6617E3C6" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="52AAB80E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="00CD6F44" w:rsidP="00AE2A34" w14:paraId="3D8A0490" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="7A63D111" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63FB6">
-        <w:rPr>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Beschrijving besparingsvariant door onderzoekers: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="00AE2A34" w:rsidP="00AE2A34" w14:paraId="72DDD5C9" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="62586D2A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63FB6">
-[...2 lines deleted...]
-          <w:szCs w:val="17"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De onderzoekers hebben in het rapport geen gerichte besparingsmogelijkheden </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="00AE2A34" w:rsidP="00AE2A34" w14:paraId="435F792E" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="7560C4FD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63FB6">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> bepalen. Er is bijvoorbeeld geen aanwijsbaar disfunctioneel beleidsonderdeel waarop volledig kan worden bespaard. De mogelijkheid die wordt geschetst is een brede besparingsaanpak.</w:t>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen bepalen. Er is bijvoorbeeld geen aanwijsbaar disfunctioneel beleidsonderdeel waarop volledig kan worden bespaard. De mogelijkheid die wordt geschetst is een brede besparingsaanpak.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="00AE2A34" w:rsidP="00AE2A34" w14:paraId="40B8A89C" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="1C720ADC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63FB6">
-[...2 lines deleted...]
-          <w:szCs w:val="17"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In het rapport werd ook de budgettaire taakstelling van 22% in 2029 uit het regeerprogramma genoemd. Het deel van taakstelling dat gedekt wordt vanuit beleidsartikelen op de begroting van BZK is verwerkt in de 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63FB6">
-[...2 lines deleted...]
-          <w:szCs w:val="17"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63FB6">
-[...2 lines deleted...]
-          <w:szCs w:val="17"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> suppletoire begroting 2025. Aanvullend hierop is door de onderzoekers een brede </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C6B02" w:rsidP="00AE2A34" w14:paraId="07294CC8" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="5E175198" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63FB6">
-[...39 lines deleted...]
-        <w:t>over beleidsartikel 7 voorgesteld als besparingsvariant.</w:t>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>‘kaasschaaf’ van structureel € 10 mln. over beleidsartikel 7 voorgesteld als besparingsvariant.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="005C6B02" w:rsidP="00AE2A34" w14:paraId="56733B8B" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="3FA20C7C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B63FB6" w:rsidR="00BB6C28" w:rsidP="00AE2A34" w14:paraId="1DC027C1" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="46C5C9D6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63FB6">
-        <w:rPr>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Beschrijving opvolging</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00763DE7" w:rsidR="00BB6C28" w:rsidP="00BB6C28" w14:paraId="6FC1CBEF" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="2CDCF9F3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk225856227" w:id="9"/>
-      <w:r w:rsidRPr="00B63FB6">
-[...18 lines deleted...]
-        <w:t>kaasschaaf” is geen verdere opvolging gegeven. Daar was geen inhoudelijke aanleiding toe. Geopolitieke omstandigheden maken bovendien dat er op onderdelen verstevigd moet worden. Het recente regeerakkoord “Aan de Slag” bevat wederom een taakstelling op de Rijksdienst evenals een subsidietaakstelling. Deze hebben beide een doorwerking naar het artikel. De exacte omvang en invulling daarvan zijn nog niet bekend.</w:t>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor de invulling van de apparaatstaakstelling uit het Hoofdlijnenakkoord is het artikel structureel met € 5,4 mln. verlaagd. Het artikel is daarop aangepast. Aan de besparingsvariant/“kaasschaaf” is geen verdere opvolging gegeven. Daar was geen inhoudelijke aanleiding toe. Geopolitieke omstandigheden maken bovendien dat er op onderdelen verstevigd moet worden. Het recente regeerakkoord “Aan de Slag” bevat wederom een taakstelling op de Rijksdienst evenals een subsidietaakstelling. Deze hebben beide een doorwerking naar het artikel. De exacte omvang en invulling daarvan zijn nog niet bekend.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p w:rsidRPr="00AE2A34" w:rsidR="00BB6C28" w:rsidP="00AE2A34" w14:paraId="78B99232" w14:textId="77777777">
+    <w:p w:rsidRPr="00A97911" w:rsidR="008B5BCD" w:rsidP="008B5BCD" w:rsidRDefault="008B5BCD" w14:paraId="346DA5A3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidSect="005C6B02">
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidRPr="00A97911" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="6D782731" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A97911" w:rsidR="006F53E6" w:rsidSect="008B5BCD">
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="1440" w:right="2778" w:bottom="1440" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="245"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6BDAF3C5" w14:textId="77777777" w:rsidR="009968D7" w:rsidRDefault="009968D7" w:rsidP="008B5BCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="68D8C843" w14:textId="77777777" w:rsidR="009968D7" w:rsidRDefault="009968D7" w:rsidP="008B5BCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...11 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...11 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38D7B737" w14:textId="77777777" w:rsidR="008B5BCD" w:rsidRPr="008B5BCD" w:rsidRDefault="008B5BCD" w:rsidP="008B5BCD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F0CDBB8" w14:textId="77777777" w:rsidR="008B5BCD" w:rsidRPr="008B5BCD" w:rsidRDefault="008B5BCD" w:rsidP="008B5BCD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B2CD4EC" w14:textId="77777777" w:rsidR="008B5BCD" w:rsidRPr="008B5BCD" w:rsidRDefault="008B5BCD" w:rsidP="008B5BCD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...1 lines deleted...]
-    <w:p w:rsidR="000F5D2D" w14:paraId="6310AC60" w14:textId="77777777">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="50C541C8" w14:textId="77777777" w:rsidR="009968D7" w:rsidRDefault="009968D7" w:rsidP="008B5BCD">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="000F5D2D" w14:paraId="6DF908C2" w14:textId="77777777">
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6285CC7A" w14:textId="77777777" w:rsidR="009968D7" w:rsidRDefault="009968D7" w:rsidP="008B5BCD">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-    <w:p w:rsidR="005C6B02" w:rsidRPr="000732E0" w:rsidP="005C6B02" w14:paraId="7066891E" w14:textId="77777777">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="7E06B187" w14:textId="77777777" w:rsidR="008B5BCD" w:rsidRPr="00A97911" w:rsidRDefault="008B5BCD" w:rsidP="008B5BCD">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000732E0">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000732E0">
+      <w:r w:rsidRPr="00A97911">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Conform motie Van Vroonhoven/Vermeer en Versterken rijksbrede evaluatiestelsel (Kamerstukken 36470, nr. 6 en 31865, nr. 267).</w:t>
       </w:r>
-      <w:r w:rsidRPr="000732E0">
-        <w:rPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="61D588D8" w14:textId="77777777" w:rsidR="008B5BCD" w:rsidRPr="00A97911" w:rsidRDefault="008B5BCD" w:rsidP="008B5BCD">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Conform</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> motie Van Vroonhoven/Vermeer en Versterken rijksbrede evaluatiestelsel (Kamerstukken 36470, nr. 6 en 31865, nr. 267).</w:t>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie Kamerstuk 30985, nr. 66 voor de Kamerbrief Opvolging in Beeld van vorig jaar.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="005C6B02" w:rsidRPr="000732E0" w:rsidP="005C6B02" w14:paraId="28A728FA" w14:textId="77777777">
+    <w:p w14:paraId="57EFA999" w14:textId="77777777" w:rsidR="008B5BCD" w:rsidRPr="000732E0" w:rsidRDefault="008B5BCD" w:rsidP="008B5BCD">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000732E0">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000732E0">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00A97911">
+        <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Zie Kamerstuk 30985, nr. 66 voor de Kamerbrief Opvolging in Beeld van vorig jaar.</w:t>
+        <w:t xml:space="preserve"> Dit geeft invulling aan de uitwerking van de motie-Van Eijk (kamerstuk 31865, nr. 295).</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+      <w:r w:rsidRPr="000732E0">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Dit geeft invulling aan de uitwerking van de motie-Van Eijk (kamerstuk 31865, nr. 295). </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...376 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="624E571E" w14:textId="77777777" w:rsidR="008B5BCD" w:rsidRPr="008B5BCD" w:rsidRDefault="008B5BCD" w:rsidP="008B5BCD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="009A2B83" w14:paraId="0238483B" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76C13799" w14:textId="77777777" w:rsidR="00C023B4" w:rsidRPr="008B5BCD" w:rsidRDefault="00C023B4" w:rsidP="008B5BCD">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1360 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F235D9D" w14:textId="77777777" w:rsidR="00C023B4" w:rsidRPr="008B5BCD" w:rsidRDefault="00C023B4" w:rsidP="008B5BCD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...377 lines deleted...]
-  <w:abstractNum w:abstractNumId="4">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B224E4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B783950"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="F1283868">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="707EF498" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="EDC8B4BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="1A709C0C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16A62C0A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="C1A805E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="06D8E3BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64BE43CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="1188E1C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B69784E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C521C0C"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="1E089826">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="6E30B0AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31388E02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78D4019E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51801E84" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="3024333E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6234C01A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="171038CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="1B4A3178" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1CB04FBF"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45A51959"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="194AB26E"/>
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="0806228E"/>
+    <w:lvl w:ilvl="0" w:tplc="6D5CD0DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="CC20A562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1AF44D72" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="5F84E064" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="1330634A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="920A1526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="A76086C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="719CF356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D166CE9A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="207267F2"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A001529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CA5CCE30"/>
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="110E9DC2"/>
+    <w:lvl w:ilvl="0" w:tplc="C26063A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="A686CBDA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E7C61D78" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="EE42EE7C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="AE14D3BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="8CC837B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="5D644D44" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="9C341C78" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="AF086032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-[...2120 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="12997130">
+  <w:num w:numId="1" w16cid:durableId="1998877720">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1214735695">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1198815061">
+  <w:num w:numId="3" w16cid:durableId="2076781820">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1283413561">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="414212083">
+  <w:num w:numId="4" w16cid:durableId="1247881875">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...79 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000F6F22"/>
-[...322 lines deleted...]
-    <w:rsid w:val="00FF65FE"/>
+    <w:rsidRoot w:val="008B5BCD"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:rsid w:val="009968D7"/>
+    <w:rsid w:val="00A97911"/>
+    <w:rsid w:val="00AE55CB"/>
+    <w:rsid w:val="00C023B4"/>
+    <w:rsid w:val="00EA4745"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="33826156"/>
-  <w15:docId w15:val="{72E29E4C-7A20-4150-9C15-5F2DB9B53533}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5135AE1F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{77E1D11A-236C-48C2-B97F-670AC4C47EB0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15664,77 +8457,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15759,75 +8552,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -15862,55 +8655,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -15973,925 +8766,851 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0001404E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B5BCD"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="008B5BCD"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B5BCD"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="008B5BCD"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="008B5BCD"/>
     <w:pPr>
-      <w:numPr>
-[...23 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...234 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="008B5BCD"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="008B5BCD"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...117 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="008B5BCD"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...74 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="Table Normal_0"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006A1942"/>
+    <w:rsid w:val="008B5BCD"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
-      <w:textAlignment w:val="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="006A1942"/>
+    <w:rsid w:val="008B5BCD"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
-      <w:spacing w:before="3" w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="118"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...27 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="001E2B52"/>
+    <w:rsid w:val="008B5BCD"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="DejaVu Sans" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...82 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00755223"/>
+    <w:rsid w:val="008B5BCD"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00755223"/>
+    <w:rsid w:val="008B5BCD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00755223"/>
+    <w:rsid w:val="008B5BCD"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C0347E"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="008B5BCD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008B5BCD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B5BCD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008B5BCD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A97911"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2024Z10275&amp;did=2024D24299" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2025Z12922&amp;did=2025D29294" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2026Z02939&amp;did=2026D06600" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2024Z08218&amp;did=2024D19142" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2025Z22129&amp;did=2025D52341" TargetMode="External" Id="rId9" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2024Z10275&amp;did=2024D24299" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2025Z22129&amp;did=2025D52341" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2024Z08218&amp;did=2024D19142" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2026Z02939&amp;did=2026D06600" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2025Z12922&amp;did=2025D29294" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -16948,51 +9667,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -17139,76 +9858,69 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>12</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>29467</ap:Characters>
+  <ap:Pages>15</ap:Pages>
+  <ap:Words>5391</ap:Words>
+  <ap:Characters>29653</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>245</ap:Lines>
+  <ap:Lines>247</ap:Lines>
   <ap:Paragraphs>69</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>34755</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>34975</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>