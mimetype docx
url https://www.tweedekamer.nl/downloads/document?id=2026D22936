--- v0 (2026-05-19)
+++ v1 (2026-07-13)
@@ -1,3115 +1,2105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...5 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <!-- Modified by docx4j 8.3.15 (Apache licensed) using IBM_WEBSPHERE_XLXP JAXB in IBM Corporation Java 1.8.0_311 on Windows Server 2012 R2 -->
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00075B1F">
+    <w:p w:rsidRPr="00842CF0" w:rsidR="00842CF0" w:rsidRDefault="002D6F11" w14:paraId="328654E6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>25883</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842CF0" w:rsidR="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00842CF0" w:rsidR="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00842CF0" w:rsidR="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00842CF0" w:rsidR="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Arbeidsomstandigheden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="00842CF0" w:rsidP="002D6F11" w:rsidRDefault="00842CF0" w14:paraId="33D5E95D" w14:textId="6CCBA192">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>548</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Werk en Participatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="00842CF0" w:rsidP="002D6F11" w:rsidRDefault="00842CF0" w14:paraId="0256DFC3" w14:textId="36E67567">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="00842CF0" w:rsidP="002D6F11" w:rsidRDefault="00842CF0" w14:paraId="2ED9F66E" w14:textId="738C084E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 19 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="2126E1A4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="3559A8DA" w14:textId="1E078285">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Werk vormt een belangrijk onderdeel in het leven van mensen. Het zorgt voor inkomen, zingeving en deelname aan de samenleving. Werk moet gezond en veilig zijn. Werkgevers zijn verantwoordelijk voor goede arbeidsomstandigheden. De werkgever brengt alle arbeidsrisico’s in kaart met de risico-inventarisatie en </w:t>
       </w:r>
-      <w:r w:rsidR="00DE59E5">
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
-        <w:t>-</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00075B1F">
+        <w:t xml:space="preserve">-evaluatie (RI&amp;E). In het bijbehorende plan van aanpak staan alle maatregelen om de risico’s te beheersen. De RI&amp;E is een wettelijk verplicht instrument voor alle werkgevers en komt voort uit de EU Kaderrichtlijn 89/391. Een werkgever stelt de RI&amp;E samen met werkenden op en werknemers zijn verplicht om de werkzaamheden uit te voeren volgens de door de werkgever voorgeschreven maatregelen. De werkgever evalueert en actualiseert de RI&amp;E regelmatig samen met werknemers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="25612ADF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met name het mkb ervaart de RI&amp;E-verplichting als kostbaar en ingewikkeld. De naleving van de RI&amp;E in het mkb is lager dan bij grotere organisaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842CF0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00075B1F">
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>, terwijl het aantal ongevallen door werk in het kleinbedrijf relatief groot is.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075B1F">
+      <w:r w:rsidRPr="00842CF0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00075B1F">
-[...2 lines deleted...]
-      <w:r w:rsidR="00DE59E5">
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De algemene kwaliteit van de RI&amp;E wordt in 70 procent van de gevallen als voldoende of goed beoordeeld. 91 procent van de medewerkers is werkzaam bij een bedrijf met een RI&amp;E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ondanks de recente nalevingsstijging van 50 naar 68 procent is er dus nog werk te doen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="407AB7BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mijn ambtsvoorganger heeft in het commissiedebat Gezond en Veilig Werken van 11 juni 2025 uw Kamer toegezegd een werkgroep samen te stellen met de sociale partners en de Nederlandse Arbeidsinspectie. Het doel van de werkgroep was het inventariseren van de belangrijkste RI&amp;E-knelpunten voor het mkb en te komen tot gedragen oplossingen. Dit alles om de naleving te laten stijgen, zonder afbreuk te doen aan het beschermingsniveau van werkenden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="3EE7D7FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief informeer ik uw Kamer over de uitkomsten van deze werkgroep. Hiermee geef ik ook invulling aan de moties van de leden </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Flach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kisteman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075B1F">
+      <w:r w:rsidRPr="00842CF0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...31 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="55394D24" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="5F55777F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="6CD62FA1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075B1F">
-        <w:rPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Samenstelling en werkwijze </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="53679226" w14:textId="6016C08A">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. Alle partijen hebben knelpunten benoemd. Vervolgens zijn de belangrijkste knelpunten uitgediept. Daarna heeft de werkgroep afspraken gemaakt over het oplossen van deze knelpunten. </w:t>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="6FEE344A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Werkgroep RI&amp;E stond onder leiding van een externe voorzitter en was actief van september 2025 tot en met januari 2026. De werkgroep bestond uit een afvaardiging van de werkgevers (VNO-NCW, MKB-Nederland, AWVN), werknemers (FNV, CNV, VCP), het ministerie van Sociale Zaken en Werkgelegenheid (SZW) en de Nederlandse Arbeidsinspectie (NLA). Alle partijen hebben knelpunten benoemd. Vervolgens zijn de belangrijkste knelpunten uitgediept. Daarna heeft de werkgroep afspraken gemaakt over het oplossen van deze knelpunten. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk224134286" w:id="0"/>
-      <w:r w:rsidRPr="00075B1F">
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Per knelpunt is aangegeven wat de oplossingsrichting is en wie hierin het voortouw neemt. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="475EA4C7" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00075B1F">
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="0C49FEEC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De geïdentificeerde knelpunten zijn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="163D6A57" w14:textId="77777777">
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="0DC55172" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00075B1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">misverstanden over de interpretatie en toepassing van het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00075B1F">
-        <w:rPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>certificatieschema</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075B1F">
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00075B1F">
-        <w:rPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Arbokerndeskundigen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075B1F">
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> dat sinds 1 juli 2022 van kracht is;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="4D2558C8" w14:textId="77777777">
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="65D22E3F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00DE59E5" w:rsidRDefault="00CA37F5" w14:paraId="2CCBCDF2" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stillegging van de erkenningsprocedure van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>branche-RI&amp;E’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door de werkgevers omdat zij problemen ervaren met het vernieuwde certificatieschema; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="4B450AB1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-        <w:textAlignment w:val="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00075B1F" w:rsidDel="00BF2C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onvoldoende kwaliteit van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>branche-RI&amp;E’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de daarop gebaseerde bedrijfsspecifieke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RI&amp;E’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842CF0" w:rsidDel="00BF2C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="21A875DD" w14:textId="77777777"/>
-[...5 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="32B8000B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="57E6745F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE59E5">
-        <w:rPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Knelpunt 1: Misverstanden over de interpretatie en toepassing van het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE59E5">
-        <w:rPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>certificatieschema Arbokerndeskundigen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE59E5">
-        <w:rPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="5EBED168" w14:textId="2C8C2AC1">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Arbokerndeskundigen certificeren zich op grond van kennis en vaardigheden. Zij toetsen RI&amp;E’s aan de wettelijke eisen en adviseren de werkgever daarover. </w:t>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="3F0B3A34" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arbokerndeskundigen certificeren zich op grond van kennis en vaardigheden. Zij toetsen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RI&amp;E’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan de wettelijke eisen en adviseren de werkgever daarover. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk224133094" w:id="1"/>
-      <w:r w:rsidRPr="00075B1F">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00075B1F">
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De eisen aan kennis en vaardigheden van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>arbokerndeskundigen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staan in het certificatieschema dat in 2022 wijzigde.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842CF0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00075B1F">
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00075B1F">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">soms ook als norm om volledigheid en betrouwbaarheid van de RI&amp;E te toetsen. </w:t>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de praktijk gebruiken de kerndeskundigen de eisen die het schema aan hun deskundigheid stelt soms ook als norm om volledigheid en betrouwbaarheid van de RI&amp;E te toetsen. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk224133261" w:id="2"/>
-      <w:r w:rsidRPr="00075B1F">
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Daar is dit schema echter niet voor bedoeld. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="59746C5B" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00075B1F">
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="2CC4A0A1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="0E52FBC3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door dit oneigenlijke gebruik van het certificatieschema ervaren werkgevers de eisen bij het opstellen en toetsen van een RI&amp;E als strenger. In de praktijk ervaren werkgevers daardoor regeldruk, omdat de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>arbokerndeskundige</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hun RI&amp;E afkeurt als deze niet aan de eisen van het certificatieschema voldoet. Ter illustratie: sommige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>arbokerndeskundigen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verwachten dat een werkgever een verzuimanalyse maakt. Dit is echter op basis van de Arbowet niet verplicht. Wel moet de werkgever de oorzaken van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>werkgerelateerd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verzuim opnemen in de RI&amp;E. De wettelijke eisen aan de RI&amp;E zijn al jaren ongewijzigd. Ze komen voort uit de eerdergenoemde Europese kaderrichtlijn van 12 juni 1989 (89/391/EEG) en de daarop gebaseerde bijzondere EU-richtlijnen.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="20910EF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="77F7796F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Oplossingsrichtingen en vervolg:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00DE59E5" w:rsidRDefault="00CA37F5" w14:paraId="34E890FF" w14:textId="62A0A955">
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="6BFA8C82" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...19 lines deleted...]
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00DE59E5" w:rsidRDefault="00CA37F5" w14:paraId="590F5AA1" w14:textId="77777777">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communicatie: in het voorjaar van 2026 schrijft SZW in afstemming met de NLA, de beroepsverenigingen van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>arbokerndeskundigen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hobeon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKO als schemabeheerder, een brief aan alle gecertificeerde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>arbokerndeskundigen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en gecertificeerde arbodiensten. In de brief staat dat het certificatieschema niet gebruikt kan worden als toetsingskader voor het toetsen van de RI&amp;E. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="05ED5ABB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00075B1F">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certificatieschema: SZW heeft schemabeheerder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hobeon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKO verzocht het certificatieschema aan te passen om duidelijk te maken dat het certificatieschema eisen bevat over de vakdeskundigheid van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>arbokerndeskundigen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hobeon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKO past de tekst van het certificatieschema aan zodat van oneigenlijk gebruik geen sprake meer kan zijn. Vertegenwoordigers van werkgevers en werknemers zijn in de gelegenheid deel te nemen aan het overleg hierover in het college van deskundigen dat verantwoordelijk is voor de inhoud van het certificatieschema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="7DBE6304" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DE59E5" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="60B31B31" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="0BE97B4E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE59E5">
-        <w:rPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Knelpunt 2:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE59E5">
-        <w:rPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE59E5">
-        <w:rPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stillegging van de erkenningsprocedure van branche-RI&amp;E’s </w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00075B1F">
+        <w:t xml:space="preserve">Stillegging van de erkenningsprocedure van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>branche-RI&amp;E’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="172C13B7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Bij gebruik van een erkende branche-RI&amp;E hoeft een werkgever met 25 of minder medewerkers zijn afgeleide bedrijfsspecifieke RI&amp;E niet te toetsen. Dit noemen we de toetsingsvrijstelling. Dit bespaart werkgevers kosten en tijd en vermindert de regeldruk.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00046EE2" w:rsidP="00075B1F" w:rsidRDefault="00046EE2" w14:paraId="7EA6E1FF" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00075B1F">
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="10FD05B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="55CFD8E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De branche-RI&amp;E is een zelfreguleringsinstrument van sociale partners. Om in aanmerking te komen voor erkenning van een branche-RI&amp;E moet deze aan een aantal criteria voldoen. De criteria staan in een checklist die is opgesteld door de werkgevers- en werknemersorganisaties om de kwaliteit van </w:t>
       </w:r>
-      <w:r w:rsidR="001E7F57">
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...22 lines deleted...]
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00046EE2" w:rsidP="00075B1F" w:rsidRDefault="00046EE2" w14:paraId="5CC57D20" w14:textId="77777777">
+        <w:t xml:space="preserve">branche-RI&amp;E-instrumenten te borgen. De eerste fase bestaat uit het opstellen of updaten van een branche-RI&amp;E-instrument met betrokkenheid van cao-partijen op brancheniveau. Gelet op de verschillende soorten risico’s die in een branche-RI&amp;E worden beschreven, wordt de branche-RI&amp;E door de betrokken sectorale organisaties van werkgevers en werknemers ter inhoudelijke toetsing voorgelegd aan de daarvoor benodigde en gecertificeerde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>arbokerndeskundigen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De brancheorganisatie vraagt vervolgens erkenning aan bij het Steunpunt RI&amp;E. De check van het Steunpunt gaat over de procedure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="21BFDC19" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk224133744" w:id="3"/>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="4F320D69" w14:textId="661C0A56">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">De afgelopen jaren zijn geen nieuwe branche-RI&amp;E’s meer erkend. </w:t>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="586B72F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De afgelopen jaren zijn geen nieuwe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>branche-RI&amp;E’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meer erkend. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00075B1F">
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Uit onvrede met het aangepaste certificatieschema legden de werkgeversorganisaties de procedure drie jaar geleden stil. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="4E395CEB" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00075B1F">
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="0972E06A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Oplossingsrichtingen en vervolg:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="09508C66" w14:textId="77777777">
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="1718038C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00075B1F">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De sociale partners starten de nieuwe erkenningsprocedure op, updaten deze en communiceren hierover aan hun achterban.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="001E7F57" w:rsidRDefault="00CA37F5" w14:paraId="7226EC3C" w14:textId="77777777">
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="0F4CDED0" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00075B1F">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De sociale partners passen de eisen uit de nieuwe procedure toe op de bestaande checklist.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E7F57" w:rsidP="00075B1F" w:rsidRDefault="001E7F57" w14:paraId="3ECB3EA6" w14:textId="77777777"/>
-[...34 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="00842CF0" w:rsidP="002D6F11" w:rsidRDefault="00842CF0" w14:paraId="2CEDD0D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="657A9E39" w14:textId="1F80D811">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De eisen om erkenning van de branche-RI&amp;E te verkrijgen, zijn op enkele punten anders dan in de oude procedure. Zo is de alternatieve procedure voor branches zonder cao vervallen. Zolang er in een branche géén cao-partijen actief zijn, kan ook geen branche-RI&amp;E-instrument worden erkend. Enkele branches verliezen hierdoor hun eerder verkregen erkenning en daarmee de toetsingsvrijstelling. Als vervolgstap brengen de leden van de werkgroep in kaart hoe groot de groep is die nu buiten de boot valt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="34C50D5E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alle bij de werkgroep betrokken partijen informeren de branches zodra het weer mogelijk is om via de erkenningsprocedure </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>branche-RI&amp;E’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan te melden. Het Steunpunt RI&amp;E helpt alle bij de werkgroep betrokken partijen branches te benaderen die eerder gebruik hebben gemaakt van de erkenning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="6DF39150" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE59E5">
-        <w:rPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...20 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Knelpunt 3: Onvoldoende kwaliteit van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>branche-RI&amp;E’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de daarop gebaseerde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>RI&amp;E’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="341AA2C6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sommige bedrijfsspecifieke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RI&amp;E’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, afgeleid van een branche-RI&amp;E, zijn van onvoldoende kwaliteit. De NLA geeft dan aan dat deze niet aan de wettelijke eisen voldoen. Mogelijke oorzaken hiervan zijn: de branche-RI&amp;E is van onvoldoende kwaliteit of de werkgever heeft de op de branche-RI&amp;E gebaseerde bedrijfsspecifieke RI&amp;E niet goed aangepast aan de specifieke kenmerken van zijn bedrijf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="37B5F312" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Momenteel toetst ten minste één </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>arbokerndeskundige</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00075B1F">
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>die in het bezit is van een certificaat als bedoeld in </w:t>
       </w:r>
-      <w:hyperlink w:history="true" w:anchor="Hoofdstuk2_Afdeling3_Paragraaf2_Artikel2.7" r:id="rId9">
-        <w:r w:rsidRPr="00075B1F">
+      <w:hyperlink w:history="1" w:anchor="Hoofdstuk2_Afdeling3_Paragraaf2_Artikel2.7" r:id="rId10">
+        <w:r w:rsidRPr="00842CF0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>artikel 2.7, tweede lid</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00075B1F">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00075B1F">
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de branche-RI&amp;E. Zeker voor een gehele branche is er vaak sprake van een breed scala aan arbeidsrisico’s. Werkgevers en werknemersvertegenwoordigers zijn het erover eens dat voor de beoordeling van de branche-RI&amp;E meestal meerdere </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>arbokerndisciplines</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nodig zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="1B989B43" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ook zijn er instrumenten in omloop die verouderd zijn. In de Voortgangsbrief Arbovisie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075B1F">
+      <w:r w:rsidRPr="00842CF0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00075B1F">
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> heeft mijn ambtsvoorganger toegezegd te werken aan kwaliteitsverbetering van deze branche-instrumenten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="4FC1C4A7" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00075B1F">
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="4CFCBCC1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Oplossingsrichting en vervolg:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="02A891FE" w14:textId="48AFFA7D">
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="16E20392" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00075B1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afgevaardigden van de werkgroep maken gezamenlijk de inhoudelijke elementen voor een kwalitatief goede branche-RI&amp;E duidelijk. De leden van de werkgroep gaan na wat er nu al beschikbaar is en of hier aanpassingen wenselijk zijn. Het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>OiRA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842CF0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00075B1F">
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="001E7F57" w:rsidRDefault="00CA37F5" w14:paraId="5D162A25" w14:textId="7C2700B6">
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vormt een potentieel startpunt voor een toetsingskader. Veel EU-lidstaten gebruiken dit instrument en dit draagt daarmee bij aan een ‘level </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>playing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> field’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="77AFA824" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>arbokerndeskundigen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adviseren over en beoordelen de risico’s waar zij gecertificeerd voor zijn indien deze voorkomen in de branche.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="28D25E72" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="7597A20A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="297E0E83" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075B1F">
-        <w:rPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Aanvullende knelpunten van de werkgevers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="3B0757A9" w14:textId="22296335">
-      <w:r w:rsidRPr="00075B1F">
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="63FF7BEC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Over bovengenoemde knelpunten en oplossingen bestaat overeenstemming bij alle leden van de werkgroep. Daarmee is het traject in de werkgroep afgerond. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="23BAB8E0" w14:textId="77777777"/>
-[...21 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="0DFD3BA0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De werkgeversvertegenwoordigers voegden hier nog twee verzoeken aan toe. Daarover is tussen sociale partners nog geen overeenstemming. Het verdere gesprek hierover vindt plaats in de Werkgroep Arbo en Vitaliteit (WAV) van de Stichting van de Arbeid, langs de lijnen van het SER-advies over de Arbovisie 2040. Hierin hebben sociale partners aanbevolen het instrument RI&amp;E te evalueren en aan te passen, indien nodig, zonder afbreuk te doen aan het beschermingsniveau van werkenden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="5DEBD899" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E7F57">
-        <w:rPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Onderwerp 1: ontwikkeling van een (erkende) kantoren RI&amp;E </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="69157509" w14:textId="77777777">
-      <w:r w:rsidRPr="00075B1F">
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="3BE15DB1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Werkgevers wensen verder te verkennen of een kantoren RI&amp;E ontwikkeld zou kunnen worden. Zij werken hun voorstel uit en praten hierover door binnen de Stichting van de Arbeid.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="7737D0BA" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="001E7F57">
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="1A353080" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij de begrotingsbehandeling is over ditzelfde thema een motie aangenomen van de leden </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Flach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kisteman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00075B1F">
+      <w:r w:rsidRPr="00842CF0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00075B1F">
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Aangezien de branche-RI&amp;E zelfregulering is zal SZW de sociale partners vragen hierover onderling in gesprek te gaan. SZW is bereid hierover constructief mee te denken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="0A7FA518" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="5D116AF1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E7F57">
-        <w:rPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Onderwerp 2: verhoging van de grens voor toetsingsvrijstelling naar </w:t>
       </w:r>
-      <w:r w:rsidR="001E7F57">
-        <w:rPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">50 medewerkers </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="73C6FC83" w14:textId="77777777">
-      <w:r w:rsidRPr="00075B1F">
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="00409232" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Over de wenselijkheid en (on)mogelijkheden van dit voorstel zal binnen de Stichting van de Arbeid verder worden gesproken. SZW zal voorafgaand aan deze bespreking een nadere verkenning uitvoeren die ingebracht zal worden ten behoeve van dit overleg. SZW levert in het najaar van 2026 informatie hierover aan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="00CA37F5" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="33D21930" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00075B1F" w:rsidR="006E2258" w:rsidP="00075B1F" w:rsidRDefault="00CA37F5" w14:paraId="1A7231F5" w14:textId="5D73FEFA">
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="3CB99A33" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk224134580" w:id="4"/>
-      <w:r w:rsidRPr="00075B1F">
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Momenteel onderzoekt TNO of andere EU-landen lastenluwe alternatieven gebruiken voor het mkb. Begin volgend jaar informeer ik de Kamer over de uitkomsten van dit onderzoek. Eerder is vanuit het perspectief van de kleine ondernemer de webapplicatie Route naar RIE ontwikkeld, een toegankelijke online tool om een eigen RI&amp;E op te stellen. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00075B1F">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>SZW werkt ook breder mogelijkheden uit om de beleefde regeldruk op het gebied van gezond en veilig werken te verminderen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="00075B1F">
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Deze inzet gaat onverminderd door.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E2258" w:rsidP="00075B1F" w:rsidRDefault="006E2258" w14:paraId="1A7231F6" w14:textId="77777777">
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="375D7C0E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00075B1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="002D6F11" w:rsidRDefault="002D6F11" w14:paraId="186D03A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="00842CF0" w:rsidRDefault="002D6F11" w14:paraId="2931B3A0" w14:textId="28F444D5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Werk en Participatie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="002D6F11" w:rsidP="00842CF0" w:rsidRDefault="002D6F11" w14:paraId="66ED5464" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>A.A. Aartsen</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00075B1F" w:rsidR="006E2258">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w:rsidRPr="00842CF0" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="39CB6243" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00842CF0" w:rsidR="006F53E6" w:rsidSect="002D6F11">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A723206" w14:textId="77777777" w:rsidR="004D0E6C" w:rsidRDefault="004D0E6C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="579E1E71" w14:textId="77777777" w:rsidR="00E00904" w:rsidRDefault="00E00904" w:rsidP="002D6F11">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A723208" w14:textId="77777777" w:rsidR="004D0E6C" w:rsidRDefault="004D0E6C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="493E8680" w14:textId="77777777" w:rsidR="00E00904" w:rsidRDefault="00E00904" w:rsidP="002D6F11">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00E70A45" w:rsidRDefault="00E70A45" w14:paraId="505A8AC4" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65B7DD8E" w14:textId="77777777" w:rsidR="00483044" w:rsidRPr="002D6F11" w:rsidRDefault="00483044" w:rsidP="002D6F11">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00E70A45" w:rsidRDefault="00E70A45" w14:paraId="22DF0627" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B7209C6" w14:textId="77777777" w:rsidR="00483044" w:rsidRPr="002D6F11" w:rsidRDefault="00483044" w:rsidP="002D6F11">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00E70A45" w:rsidRDefault="00E70A45" w14:paraId="3743DBA0" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="713DDAF9" w14:textId="77777777" w:rsidR="00483044" w:rsidRPr="002D6F11" w:rsidRDefault="00483044" w:rsidP="002D6F11">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A723202" w14:textId="77777777" w:rsidR="004D0E6C" w:rsidRDefault="004D0E6C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0CD226BE" w14:textId="77777777" w:rsidR="00E00904" w:rsidRDefault="00E00904" w:rsidP="002D6F11">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A723204" w14:textId="77777777" w:rsidR="004D0E6C" w:rsidRDefault="004D0E6C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="24CDA7A4" w14:textId="77777777" w:rsidR="00E00904" w:rsidRDefault="00E00904" w:rsidP="002D6F11">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5D7AA054" w14:textId="77777777" w:rsidR="00CA37F5" w:rsidRPr="00DE59E5" w:rsidRDefault="00CA37F5" w:rsidP="00CA37F5">
+    <w:p w14:paraId="6BC669C8" w14:textId="77777777" w:rsidR="002D6F11" w:rsidRPr="00842CF0" w:rsidRDefault="002D6F11" w:rsidP="002D6F11">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DE59E5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DE59E5">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Arbo in Bedrijf 2022-2023</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="446590CE" w14:textId="77777777" w:rsidR="00CA37F5" w:rsidRPr="00DE59E5" w:rsidRDefault="00CA37F5" w:rsidP="00CA37F5">
+    <w:p w14:paraId="35D51132" w14:textId="77777777" w:rsidR="002D6F11" w:rsidRPr="00842CF0" w:rsidRDefault="002D6F11" w:rsidP="002D6F11">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DE59E5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DE59E5">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00DE59E5">
+        <w:r w:rsidRPr="00842CF0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Monitor arbeidsongevallen 2024 | Nederlandse Arbeidsinspectie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DE59E5">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> | Net als in eerdere jaren werken werknemers die slachtoffer worden van een arbeidsongeval relatief vaak bij kleine bedrijven. Omgerekend per 100.000 banen, gaat het om 55 ongevallen bij kleine bedrijven, 37 ongevallen bij bedrijven met 10 tot 100 werknemers, en 7 ongevallen bij bedrijven met 100 of meer werknemers.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="077103F5" w14:textId="77777777" w:rsidR="00CA37F5" w:rsidRPr="00DE59E5" w:rsidRDefault="00CA37F5" w:rsidP="00CA37F5">
+    <w:p w14:paraId="4A018899" w14:textId="77777777" w:rsidR="002D6F11" w:rsidRPr="00842CF0" w:rsidRDefault="002D6F11" w:rsidP="002D6F11">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DE59E5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DE59E5">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Arbo in Bedrijf 2024-2025</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="15B18EAC" w14:textId="77777777" w:rsidR="00CA37F5" w:rsidRPr="00DE59E5" w:rsidRDefault="00CA37F5" w:rsidP="00CA37F5">
+    <w:p w14:paraId="37E242D4" w14:textId="51EFCD17" w:rsidR="002D6F11" w:rsidRPr="00842CF0" w:rsidRDefault="002D6F11" w:rsidP="002D6F11">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DE59E5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DE59E5">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Motie 25 883, nr. 508, motie 25 883, nr. 506, motie 25 883, nr. 536, motie 36 800 XV, nr. 76, motie 36 684, nr. 9.</w:t>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 25 883, nrs. 508, 506, 536, Kamerstuk 36 800 XV, nr. 76, Kamerstuk 36 684, nr. 9.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="57BB0698" w14:textId="77777777" w:rsidR="00CA37F5" w:rsidRPr="00DE59E5" w:rsidRDefault="00CA37F5" w:rsidP="00CA37F5">
+    <w:p w14:paraId="7E2A9268" w14:textId="77777777" w:rsidR="002D6F11" w:rsidRPr="00842CF0" w:rsidRDefault="002D6F11" w:rsidP="002D6F11">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DE59E5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DE59E5">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00DE59E5">
+        <w:r w:rsidRPr="00842CF0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Staatscourant 2024, 39674 | Overheid.nl &gt; Officiële bekendmakingen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="3CF8D235" w14:textId="77777777" w:rsidR="00CA37F5" w:rsidRPr="00DE59E5" w:rsidRDefault="00CA37F5" w:rsidP="00CA37F5">
+    <w:p w14:paraId="423FA65A" w14:textId="77777777" w:rsidR="002D6F11" w:rsidRPr="00842CF0" w:rsidRDefault="002D6F11" w:rsidP="002D6F11">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DE59E5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DE59E5">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025-0000117682</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="30A4FEB1" w14:textId="77777777" w:rsidR="00CA37F5" w:rsidRPr="00DE59E5" w:rsidRDefault="00CA37F5" w:rsidP="00CA37F5">
+    <w:p w14:paraId="1EDDAD3A" w14:textId="77777777" w:rsidR="002D6F11" w:rsidRPr="00842CF0" w:rsidRDefault="002D6F11" w:rsidP="002D6F11">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DE59E5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DE59E5">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> OiRA biedt micro- en kleine organisaties de nodige middelen en knowhow om hun risico’s zelf te beoordelen. De OiRA-tools zijn gratis online beschikbaar, gemakkelijk toegankelijk en gebruiksvriendelijk.</w:t>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>OiRA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> biedt micro- en kleine organisaties de nodige middelen en knowhow om hun risico’s zelf te beoordelen. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>OiRA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-tools zijn gratis online beschikbaar, gemakkelijk toegankelijk en gebruiksvriendelijk.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="44CB920F" w14:textId="77777777" w:rsidR="00CA37F5" w:rsidRPr="00DE59E5" w:rsidRDefault="00CA37F5" w:rsidP="00CA37F5">
+    <w:p w14:paraId="394B5E71" w14:textId="77777777" w:rsidR="002D6F11" w:rsidRPr="00842CF0" w:rsidRDefault="002D6F11" w:rsidP="002D6F11">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DE59E5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DE59E5">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Motie 36 800 XV, nr. 76</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="50AF2769" w14:textId="77777777" w:rsidR="00CA37F5" w:rsidRPr="00DE59E5" w:rsidRDefault="00CA37F5" w:rsidP="00CA37F5">
+    <w:p w14:paraId="1B72DCC2" w14:textId="77777777" w:rsidR="002D6F11" w:rsidRPr="00842CF0" w:rsidRDefault="002D6F11" w:rsidP="002D6F11">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DE59E5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842CF0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DE59E5">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00842CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00DE59E5">
+        <w:r w:rsidRPr="00842CF0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>Kamerbrief verminderen regeldruk arboregels | Kamerstuk | Rijksoverheid.nl</w:t>
+          <w:t xml:space="preserve">Kamerbrief verminderen regeldruk </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00842CF0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>arboregels</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00842CF0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> | Kamerstuk | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00E70A45" w:rsidRDefault="00E70A45" w14:paraId="1A600D34" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="553AE33B" w14:textId="77777777" w:rsidR="00483044" w:rsidRPr="002D6F11" w:rsidRDefault="00483044" w:rsidP="002D6F11">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...294 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C8A91AB" w14:textId="77777777" w:rsidR="00483044" w:rsidRPr="002D6F11" w:rsidRDefault="00483044" w:rsidP="002D6F11">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="006E2258" w:rsidRDefault="004D0E6C" w14:paraId="1A723200" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29304B4A" w14:textId="77777777" w:rsidR="00483044" w:rsidRPr="002D6F11" w:rsidRDefault="00483044" w:rsidP="002D6F11">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1026 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="C8DC2F4D"/>
-[...439 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D5B2A79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B085722"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -3154,51 +2144,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="482F7C40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D98A906"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -3243,139 +2233,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DEE42F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F72F954"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3417,51 +2319,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62C72DB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07AE0FAC"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3530,374 +2432,265 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...66 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="60905231">
+  <w:num w:numId="1" w16cid:durableId="1299799399">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="396779947">
-[...11 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1047804498">
+  <w:num w:numId="2" w16cid:durableId="626744572">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="130291647">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="3" w16cid:durableId="130291647">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="357857738">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="4" w16cid:durableId="357857738">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:removePersonalInformation/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006E2258"/>
-[...32 lines deleted...]
-    <w:rsid w:val="00FA5B3A"/>
+    <w:rsidRoot w:val="002D6F11"/>
+    <w:rsid w:val="001D5CF4"/>
+    <w:rsid w:val="002D6F11"/>
+    <w:rsid w:val="00483044"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00842CF0"/>
+    <w:rsid w:val="009279D5"/>
+    <w:rsid w:val="00E00904"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults spidmax="15361" v:ext="edit"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap data="1" v:ext="edit"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1A7231F4"/>
+  <w14:docId w14:val="77C42BB1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4FCEBC51-8019-4882-B043-9FC19CA32513}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3922,75 +2715,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4025,55 +2818,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4145,1268 +2938,859 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="002D6F11"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="002D6F11"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="002D6F11"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="002D6F11"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D6F11"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D6F11"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D6F11"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D6F11"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D6F11"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002D6F11"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D6F11"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D6F11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D6F11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D6F11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D6F11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D6F11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D6F11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D6F11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D6F11"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002D6F11"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D6F11"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002D6F11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D6F11"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002D6F11"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D6F11"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D6F11"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D6F11"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002D6F11"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D6F11"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="002D6F11"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D6F11"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...179 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixCode">
     <w:name w:val="KixCode"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D6F11"/>
     <w:pPr>
-      <w:spacing w:before="120"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="002D6F11"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-[...136 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="14"/>
-[...23 lines deleted...]
-    </w:tblStylePr>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="002D6F11"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D6F11"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferentiegegevensHL">
     <w:name w:val="Referentiegegevens HL"/>
     <w:basedOn w:val="Referentiegegevens"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D6F11"/>
     <w:rPr>
       <w:caps/>
-    </w:rPr>
-[...39 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskopjes">
     <w:name w:val="Referentiegegevenskopjes"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D6F11"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...379 lines deleted...]
-      <w:color w:val="C00000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="002D6F11"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="002D6F11"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D6F11"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D6F11"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D6F11"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...25 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA37F5"/>
+    <w:rsid w:val="002D6F11"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CA37F5"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+    <w:rsid w:val="002D6F11"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA37F5"/>
+    <w:rsid w:val="002D6F11"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...4 lines deleted...]
-    <w:rsid w:val="00046EE2"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00842CF0"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...70 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0008498/2020-07-01" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0008498/2020-07-01" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...11 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2025/05/28/kamerbrief-verminderen-van-regeldruk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stcrt-2024-39674.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nlarbeidsinspectie.nl/documenten/2025/10/02/monitor-arbeidsongevallen-2024" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5463,51 +3847,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5571,65 +3955,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5650,225 +4034,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...24 lines deleted...]
-  <properties:DocSecurity>0</properties:DocSecurity>
+<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1799</ap:Words>
+  <ap:Characters>9896</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>82</ap:Lines>
+  <ap:Paragraphs>23</ap:Paragraphs>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+  <ap:CharactersWithSpaces>11672</ap:CharactersWithSpaces>
+  <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
+  <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator/>
-  <lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <revision/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<prop:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:prop="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
-[...120 lines deleted...]
-</prop:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
 </file>