--- v0 (2026-05-19)
+++ v1 (2026-07-15)
@@ -1,4340 +1,1014 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00DC3F3A" w:rsidR="00B824BA" w:rsidP="00A7059D" w:rsidRDefault="00EE03C7" w14:paraId="26E2E643" w14:textId="77777777">
-[...65 lines deleted...]
-        <w:t xml:space="preserve">Tata Steel, heeft de Omgevingsdienst Noordzeekanaalgebied (OD NZKG) bij Tata Steel Nederland (TSN) aangekondigd dat zij een ontwerp-intrekkingsbesluit voorbereidt voor de intrekking van de vergunningen van </w:t>
+    <w:p w:rsidRPr="0031019C" w:rsidR="0031019C" w:rsidRDefault="004B1B05" w14:paraId="337C37AB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29826</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031019C" w:rsidR="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0031019C" w:rsidR="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0031019C" w:rsidR="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Industriebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031019C" w:rsidR="0031019C" w:rsidP="0031019C" w:rsidRDefault="0031019C" w14:paraId="09AC8ABC" w14:textId="550AE852">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>311</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de minister van Klimaat en Groene Groei en van de staatssecretarissen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Economische Zaken en Klimaat en van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031019C" w:rsidR="0031019C" w:rsidP="004B1B05" w:rsidRDefault="0031019C" w14:paraId="1605EF64" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031019C" w:rsidR="004B1B05" w:rsidP="004B1B05" w:rsidRDefault="0031019C" w14:paraId="3E937DD9" w14:textId="316C0342">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 19 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031019C" w:rsidR="00E91FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0031019C" w:rsidR="004B1B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0031019C" w:rsidR="004B1B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Graag informeren wij de Kamer, ten behoeve van de informatiepositie van de Kamer, over twee recente ontwikkelingen. Namens de provincie Noord-Holland, bevoegd gezag voor de vergunningen, toezicht en handhaving bij Tata Steel, heeft de Omgevingsdienst Noordzeekanaalgebied (OD NZKG) bij Tata Steel Nederland (TSN) aangekondigd dat zij een ontwerp-intrekkingsbesluit voorbereidt voor de intrekking van de vergunningen van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DC3F3A">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0031019C" w:rsidR="004B1B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>kooksgasfabriek</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DC3F3A">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0031019C" w:rsidR="004B1B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 (KGF1) en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DC3F3A">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0031019C" w:rsidR="004B1B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>kooksgasfabriek</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DC3F3A">
-[...43 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0031019C" w:rsidR="004B1B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 (KGF2). Voor KGF2 was de sluiting al onderdeel van de maatwerkafspraak, omdat deze sluiting gekoppeld is aan de bouw van de DRP-EAF.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031019C" w:rsidR="004B1B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...92 lines deleted...]
-      <w:r w:rsidRPr="00DC3F3A">
+        <w:t xml:space="preserve">Tata Steel Limited (TSL), het moederbedrijf van TSN heeft afgelopen vrijdag haar jaarcijfers openbaar gemaakt. Hierin wordt ook aandacht besteed aan het voornemen van OD NZKG om de vergunningen van KGF1 en KGF2 in te trekken. In het kader van accountantsverplichtingen die TSL als beursgenoteerd bedrijf heeft, is TSL verplicht elke zogenaamde materiele onzekerheid over de continuïteit van de onderneming (in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031019C" w:rsidR="004B1B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>casu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031019C" w:rsidR="004B1B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TSN) – wat de ontstane situatie hier is – te vermelden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031019C" w:rsidR="004B1B05" w:rsidP="004B1B05" w:rsidRDefault="004B1B05" w14:paraId="7C479EB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanleiding voor het ontwerp-intrekkingsbesluit zijn structurele overschrijdingen van milieunormen, waaronder een te hoge uitstoot van zeer zorgwekkende stoffen (ZZS). Deze stoffen zijn schadelijk voor het milieu en voor de gezondheid. Ondanks eerdere maatregelen zijn de overtredingen niet beëindigd. Ook is volgens OD NZKG gebleken dat het niet aannemelijk is dat binnen afzienbare tijd aan de geldende normen kan worden voldaan. OD NZKG heeft TSN per brief geïnformeerd over deze voorgenomen vervolgstap in de handhaving en dit afgelopen vrijdag ook bekend gemaakt door middel van een persbericht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031019C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00DC3F3A" w:rsidR="00A66839">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Via deze brief informeert het kabinet ook de Tweede Kamer. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC3F3A" w:rsidR="000D3D40" w:rsidP="000D3D40" w:rsidRDefault="000D3D40" w14:paraId="3E4A5AD2" w14:textId="77777777">
-[...32 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="0031019C" w:rsidR="004B1B05" w:rsidP="004B1B05" w:rsidRDefault="004B1B05" w14:paraId="36FFC6C5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gelet op de stand van de lopende handhavingstrajecten en de Landelijke Handhavingsstrategie Omgevingsrecht (LHSO), is intrekking van de vergunning(en) volgens het bevoegd gezag de aangewezen volgende stap. Zowel het bedrijf als het bevoegd gezag geven aan een zorgvuldig proces na te streven, zodat tot veilige, verantwoorde en gecontroleerde sluiting gekomen kan worden. Een redelijke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">zodat tot veilige, verantwoorde en gecontroleerde sluiting gekomen kan worden. Een redelijke termijn hiervoor wordt </w:t>
-[...221 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>termijn hiervoor wordt op dit moment door OD NZKG onderzocht en is nog niet vastgesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031019C" w:rsidR="004B1B05" w:rsidP="004B1B05" w:rsidRDefault="004B1B05" w14:paraId="02AC742C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vanzelfsprekend houdt het kabinet een vinger aan de pols en wordt onderzocht of en zo ja welke implicaties dit voor de maatwerkafspraak met het bedrijf heeft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031019C" w:rsidR="004B1B05" w:rsidP="004B1B05" w:rsidRDefault="004B1B05" w14:paraId="2CF16725" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Helder is dat het bedrijf zich, net als ieder ander bedrijf, aan wet- en regelgeving dient te houden en dat een eventuele maatwerksubsidie moet (blijven) voldoen aan de Europese voorwaarden voor staatssteun onder het geldende staatssteunkader. De staat en de Europese Commissie toetsen hier (doorlopend) op, ook voorafgaand aan het verstrekken van de eventuele subsidie en bijbehorende staatsteungoedkeuring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031019C" w:rsidR="004B1B05" w:rsidP="004B1B05" w:rsidRDefault="004B1B05" w14:paraId="05315BAA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De tweede ontwikkeling ziet op de zaak die aanhangig is gemaakt door Stichting Gezondheid op 1 met betrekking tot de maatwerkafspraak met Tata Steel. Het kabinet bereidt zich voor op de zitting bij de kortgedingrechter waar de zaak inhoudelijke behandeld zal worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031019C" w:rsidR="004B1B05" w:rsidP="004B1B05" w:rsidRDefault="004B1B05" w14:paraId="51964AB2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0031019C" w:rsidR="004B1B05" w:rsidP="004B1B05" w:rsidRDefault="004B1B05" w14:paraId="0DBC6283" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wij houden uw Kamer op de hoogte van de ontwikkelingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC3F3A" w:rsidR="00EE03C7" w:rsidP="00A7059D" w:rsidRDefault="00EE03C7" w14:paraId="02CA2FB4" w14:textId="77777777">
-[...122 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="0031019C" w:rsidR="004B1B05" w:rsidP="004B1B05" w:rsidRDefault="004B1B05" w14:paraId="0F1BF8E2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0031019C" w:rsidR="0031019C" w:rsidP="0031019C" w:rsidRDefault="0031019C" w14:paraId="13A0BF8F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031019C" w:rsidR="004B1B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031019C" w:rsidR="0031019C" w:rsidP="0031019C" w:rsidRDefault="0031019C" w14:paraId="18E18720" w14:textId="3A9C4107">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031019C" w:rsidR="004B1B05" w:rsidP="0031019C" w:rsidRDefault="004B1B05" w14:paraId="0187CEE8" w14:textId="38724A7F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A7059D" w:rsidR="00EE03C7" w:rsidP="00A7059D" w:rsidRDefault="00EE03C7" w14:paraId="1F29A803" w14:textId="77777777">
-[...66 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:p w:rsidRPr="0031019C" w:rsidR="0031019C" w:rsidP="004B1B05" w:rsidRDefault="0031019C" w14:paraId="0A9EA792" w14:textId="0565A79B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031019C" w:rsidR="004B1B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031019C" w:rsidR="0031019C" w:rsidP="0031019C" w:rsidRDefault="0031019C" w14:paraId="038F51CD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. de Bat </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031019C" w:rsidR="004B1B05" w:rsidP="0031019C" w:rsidRDefault="0031019C" w14:paraId="38A6F61B" w14:textId="569ABB2F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031019C" w:rsidR="004B1B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031019C" w:rsidR="0031019C" w:rsidP="0031019C" w:rsidRDefault="0031019C" w14:paraId="1D3741A9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A.W.H. Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031019C" w:rsidR="0031019C" w:rsidP="004B1B05" w:rsidRDefault="0031019C" w14:paraId="4A476D81" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0031019C" w:rsidR="00217BEA" w:rsidRDefault="00217BEA" w14:paraId="783C3290" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0031019C" w:rsidR="00217BEA" w:rsidSect="004B1B05">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47452D25" w14:textId="77777777" w:rsidR="00594699" w:rsidRDefault="00594699">
+    <w:p w14:paraId="610BCC07" w14:textId="77777777" w:rsidR="00CB73A5" w:rsidRDefault="00CB73A5" w:rsidP="004B1B05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E1B98F" w14:textId="77777777" w:rsidR="00594699" w:rsidRDefault="00594699"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07F20C4C" w14:textId="77777777" w:rsidR="00594699" w:rsidRDefault="00594699">
+    <w:p w14:paraId="1D812060" w14:textId="77777777" w:rsidR="00CB73A5" w:rsidRDefault="00CB73A5" w:rsidP="004B1B05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCE763B" w14:textId="77777777" w:rsidR="00594699" w:rsidRDefault="00594699"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...33 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="56A568E0" w14:textId="77777777" w:rsidR="00B600CD" w:rsidRDefault="00B600CD">
+  <w:p w14:paraId="25758BF6" w14:textId="77777777" w:rsidR="004B1B05" w:rsidRPr="004B1B05" w:rsidRDefault="004B1B05" w:rsidP="004B1B05">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="74A6F602" w14:textId="1F127F66" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3EE1D2D9" w14:textId="77777777" w:rsidR="004B1B05" w:rsidRPr="004B1B05" w:rsidRDefault="004B1B05" w:rsidP="004B1B05">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...106 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...75 lines deleted...]
-  <w:p w14:paraId="79AE08F1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3E32EE00" w14:textId="77777777" w:rsidR="004B1B05" w:rsidRPr="004B1B05" w:rsidRDefault="004B1B05" w:rsidP="004B1B05">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FC096DE" w14:textId="77777777" w:rsidR="00594699" w:rsidRDefault="00594699">
+    <w:p w14:paraId="4F099CE6" w14:textId="77777777" w:rsidR="00CB73A5" w:rsidRDefault="00CB73A5" w:rsidP="004B1B05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6884E3" w14:textId="77777777" w:rsidR="00594699" w:rsidRDefault="00594699"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F1E6875" w14:textId="77777777" w:rsidR="00594699" w:rsidRDefault="00594699">
+    <w:p w14:paraId="0B746417" w14:textId="77777777" w:rsidR="00CB73A5" w:rsidRDefault="00CB73A5" w:rsidP="004B1B05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9A422B" w14:textId="77777777" w:rsidR="00594699" w:rsidRDefault="00594699"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="465FF692" w14:textId="77777777" w:rsidR="000D3D40" w:rsidRPr="00682C3C" w:rsidRDefault="000D3D40" w:rsidP="000D3D40">
+    <w:p w14:paraId="39B914BC" w14:textId="77777777" w:rsidR="004B1B05" w:rsidRPr="00682C3C" w:rsidRDefault="004B1B05" w:rsidP="004B1B05">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00682C3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Omgevingsdienst start procedure tot intrekking vergunningen Kooksgasfabrieken - Omgevingsdienst Noordzeekanaalgebied</w:t>
+          <w:t xml:space="preserve">Omgevingsdienst start procedure tot intrekking vergunningen </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00682C3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Kooksgasfabrieken</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00682C3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> - Omgevingsdienst Noordzeekanaalgebied</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7F894F87" w14:textId="77777777" w:rsidR="00B600CD" w:rsidRDefault="00B600CD">
+  <w:p w14:paraId="49A21F73" w14:textId="77777777" w:rsidR="004B1B05" w:rsidRPr="004B1B05" w:rsidRDefault="004B1B05" w:rsidP="004B1B05">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...93 lines deleted...]
-  <w:p w14:paraId="724E6328" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="0EA833B6" w14:textId="77777777" w:rsidR="004B1B05" w:rsidRPr="004B1B05" w:rsidRDefault="004B1B05" w:rsidP="004B1B05">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...41 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...550 lines deleted...]
-  <w:p w14:paraId="151C2157" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="78C8C45D" w14:textId="77777777" w:rsidR="004B1B05" w:rsidRPr="004B1B05" w:rsidRDefault="004B1B05" w:rsidP="004B1B05">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1688 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...619 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="004B1B05"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00304CE5"/>
+    <w:rsid w:val="0031019C"/>
+    <w:rsid w:val="004B1B05"/>
+    <w:rsid w:val="007D29BA"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="009E1D13"/>
+    <w:rsid w:val="00CB73A5"/>
+    <w:rsid w:val="00E91FFD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="34EEBBB3"/>
+  <w14:docId w14:val="6D7E526E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8EFF94C3-E04F-4DCA-A75F-D527E5BEA023}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4350,74 +1024,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4566,1189 +1241,1224 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="004B1B05"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="004B1B05"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="004B1B05"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="004B1B05"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B1B05"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B1B05"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B1B05"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B1B05"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B1B05"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...401 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004B1B05"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B1B05"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B1B05"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B1B05"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B1B05"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B1B05"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B1B05"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B1B05"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B1B05"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B1B05"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004B1B05"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="004B1B05"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="004B1B05"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B1B05"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004B1B05"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B1B05"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B1B05"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="004B1B05"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004B1B05"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B1B05"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="004B1B05"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B1B05"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="004B1B05"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B1B05"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004B1B05"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="004B1B05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="004B1B05"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="004B1B05"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="004B1B05"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="004B1B05"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004B1B05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="004B1B05"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004B1B05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="004B1B05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B1B05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="004B1B05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="004B1B05"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...45 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="004B1B05"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D3D40"/>
+    <w:rsid w:val="004B1B05"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...36 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0031019C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odnzkg.nl/nieuws/omgevingsdienst-start-procedure-tot-intrekking-vergunningen-kooksgasfabrieken/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>514</ap:Words>
-[...3 lines deleted...]
-  <ap:Paragraphs>6</ap:Paragraphs>
+  <ap:Words>549</ap:Words>
+  <ap:Characters>3025</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>25</ap:Lines>
+  <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3336</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3567</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>