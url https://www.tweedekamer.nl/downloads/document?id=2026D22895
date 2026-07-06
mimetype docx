--- v0 (2026-05-19)
+++ v1 (2026-07-06)
@@ -1,2662 +1,1075 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0025478C" w:rsidRDefault="0025478C" w14:paraId="1CBE6926" w14:textId="77777777"/>
-[...12 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="00ED41B1" w:rsidRDefault="003B706E" w14:paraId="618E02EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>19637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED41B1" w:rsidR="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00ED41B1" w:rsidR="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00ED41B1" w:rsidR="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vreemdelingenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="00ED41B1" w:rsidRDefault="003B706E" w14:paraId="6E59822F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32317</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED41B1" w:rsidR="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00ED41B1" w:rsidR="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00ED41B1" w:rsidR="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>JBZ-Raad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="00ED41B1" w:rsidP="003B706E" w:rsidRDefault="00ED41B1" w14:paraId="40A195F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3557</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="00ED41B1" w:rsidP="003B706E" w:rsidRDefault="00ED41B1" w14:paraId="78B5E03C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="00ED41B1" w:rsidP="003B706E" w:rsidRDefault="00ED41B1" w14:paraId="57716EBA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="00ED41B1" w:rsidP="003B706E" w:rsidRDefault="00ED41B1" w14:paraId="41966B8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="00ED41B1" w:rsidP="003B706E" w:rsidRDefault="00ED41B1" w14:paraId="66997D41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 19 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED41B1" w:rsidR="003B706E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="003B706E" w:rsidP="003B706E" w:rsidRDefault="003B706E" w14:paraId="4992BC53" w14:textId="42A8F3B0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Met nog enkele weken te gaan tot inwerkingtreding van het Europese Asiel- en Migratiepact (hierna: het Pact), publiceerde de Europese Commissie (hierna: Commissie) op 8 mei jl. haar derde voortgangsrapportage over de implementatie van het Pact. In de voortgangsrapportage schetst de Commissie de stand van zaken ten aanzien van de implementatie in alle lidstaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="003B706E" w:rsidP="003B706E" w:rsidRDefault="003B706E" w14:paraId="1D4F8908" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025478C" w:rsidRDefault="00FB6CCC" w14:paraId="63C5C760" w14:textId="28FE57FC">
-[...11 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="003B706E" w:rsidP="003B706E" w:rsidRDefault="003B706E" w14:paraId="0F48B952" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Commissie concludeert dat er aanzienlijke vooruitgang is geboekt bij de implementatie van het Pact. Veel lidstaten liggen op schema met het aanpassen van nationale wetgeving, de invoering van screening- en grensprocedures, het opzetten van onafhankelijke monitoringsmechanismen en het realiseren van voldoende opvangcapaciteit. Ook zijn stappen gezet om achterstanden in asielprocedures te verminderen, te voorzien in rechtsbijstand, overdrachten tussen lidstaten te verbeteren en solidariteitsmaatregelen verder te operationaliseren. Er is echter nog werk te doen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="003B706E" w:rsidP="003B706E" w:rsidRDefault="003B706E" w14:paraId="73FA4837" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025478C" w:rsidRDefault="00FB6CCC" w14:paraId="5698B611" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="003B706E" w:rsidP="003B706E" w:rsidRDefault="003B706E" w14:paraId="63B1667B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De belangrijkste EU-brede aandachtspunten zijn het tijdig afronden van nationale wetgeving, de invoering van het nieuwe Eurodac-systeem en het realiseren van voldoende capaciteit voor screening en de asielgrensprocedure, inclusief maatregelen om ontduiking en secundaire migratie tegen te gaan. Onderdeel hiervan is het versterken van terugkeersamenwerking met derde landen. Specifiek op de asielgrensprocedure organiseert de Commissie in samenwerking met EUAA en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Frontex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> workshops om te komen tot effectieve en tijdige implementatie in alle lidstaten. Andere aandachtspunten zijn het realiseren van voldoende opvangcapaciteit, het aanpakken van achterstanden, tijdige invoering van nieuwe rechtswaarborgen en de verdere uitvoering van het solidariteitsmechanisme.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025478C" w:rsidRDefault="00FB6CCC" w14:paraId="3B8D995F" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="003B706E" w:rsidP="003B706E" w:rsidRDefault="003B706E" w14:paraId="27B56A4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025478C" w:rsidRDefault="00FB6CCC" w14:paraId="42419A44" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="003B706E" w:rsidP="003B706E" w:rsidRDefault="003B706E" w14:paraId="75BC0235" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De Commissie roept alle lidstaten op hun inspanningen voor een tijdige implementatie van het Pact verder te intensiveren, in nauwe samenwerking met relevante stakeholders en met gebruikmaking van beschikbare Europese en nationale middelen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025478C" w:rsidRDefault="00FB6CCC" w14:paraId="69C80ADA" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="003B706E" w:rsidP="003B706E" w:rsidRDefault="003B706E" w14:paraId="48AD9D38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025478C" w:rsidRDefault="00FB6CCC" w14:paraId="3A553978" w14:textId="42D7E067">
-[...18 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="003B706E" w:rsidP="003B706E" w:rsidRDefault="003B706E" w14:paraId="477551D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op solidariteit en Dublin benadrukt de Commissie het belang van een goede operationele samenwerking tussen lidstaten, waaronder actieve medewerking aan overdrachten, het beschikken over voldoende capaciteit en personeel en het tijdig maken van de noodzakelijke praktische en logistieke afspraken. Daarnaast zal de Commissie in juli in oktober beoordelen of er in lidstaten sprake is van systemische tekortkomingen ten aanzien van het functioneren van Dublin. Indien dergelijke tekortkomingen worden vastgesteld, kunnen andere lidstaten worden vrijgesteld van hun solidariteitsbijdragen aan deze lidstaten. Tegelijkertijd blijft de Commissie inzetten op een evenwichtige verdeling en verdere operationalisering van de solidariteitspool. Daarbij onderstreept de Commissie dat een effectief functionerend solidariteitsmechanisme een essentiële voorwaarde vormt voor het goed functioneren van het Pact en dat alle lidstaten gehouden zijn hieraan bij te dragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="003B706E" w:rsidP="003B706E" w:rsidRDefault="003B706E" w14:paraId="7AD0D561" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025478C" w:rsidRDefault="00FB6CCC" w14:paraId="44E2990B" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="003B706E" w:rsidP="003B706E" w:rsidRDefault="003B706E" w14:paraId="3896E040" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ook staat de Commissie stil in het rapport bij de flankerende maatregelen die zijn genomen om het Pact verder te versterken, waaronder de overeenkomst op de eerste EU-lijst van veilige landen van herkomst en het veilig derde land concept, en extra EU-financiering ter ondersteuning van de uitvoering van het Pact en de opvang van ontheemden uit Oekraïne. Ook zijn onderhandelingen over de Terugkeerverordening, als laatste onderdeel van het Pact, momenteel in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>triloog</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025478C" w:rsidRDefault="00FB6CCC" w14:paraId="441618BB" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="003B706E" w:rsidP="003B706E" w:rsidRDefault="003B706E" w14:paraId="0F25D464" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025478C" w:rsidRDefault="00FB6CCC" w14:paraId="1EBFA0B1" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="003B706E" w:rsidP="003B706E" w:rsidRDefault="003B706E" w14:paraId="3951AB56" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ten aanzien van Nederland is de Commissie over het algemeen positief. Aandachtspunten voor Nederland zijn het voorzien in voldoende opvangcapaciteit, tijdige aanname van nationale wetgeving en het wegwerken van achterstanden in de keten. Deze aandachtspunten zijn voor Nederland niet nieuw en werden ook benoemd in de eerdere voortgangsrapportages van de Commissie. Verder benoemt de Commissie dat Nederland net als andere lidstaten uitdagingen heeft bij het testen van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Eurodac</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en stelt dat de verwachting is dat Nederland tijdig openstaande aandachtspunten bij de implementatie van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Eurodac</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> geadresseerd zal hebben.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025478C" w:rsidRDefault="00FB6CCC" w14:paraId="38846936" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="003B706E" w:rsidP="003B706E" w:rsidRDefault="003B706E" w14:paraId="0D26E620" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025478C" w:rsidRDefault="00FB6CCC" w14:paraId="4AC51E53" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="003B706E" w:rsidP="003B706E" w:rsidRDefault="003B706E" w14:paraId="285711F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kabinetsappreciatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025478C" w:rsidRDefault="00FB6CCC" w14:paraId="07292A9A" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Commissie. De volledige implementatie van het Pact blijft in aanloop naar 12 juni, alsook daarna een belangrijk aandachtspunt van het kabinet, met name ook op de versterking van de buitengrenzen, waaronder de implementatie van </w:t>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="003B706E" w:rsidP="003B706E" w:rsidRDefault="003B706E" w14:paraId="2F5947B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het succes van het Pact staat of valt met een goede implementatie. Het kabinet verwelkomt daarom de uitgebreide rapportage van de voortgang door de Commissie in alle lidstaten. De implementatie van het Pact is een grote opgave. Voor alle lidstaten zijn er nog openstaande punten en het vergt dan ook dat er goed zicht is op waar aandachtspunten zijn en een gesprek over hoe deze zo snel en goed mogelijk geadresseerd kunnen worden. Nederland heeft daarom ook stelselmatig aangedrongen op goede monitoring door de Commissie. De volledige implementatie van het Pact blijft in aanloop naar 12 juni, alsook daarna een belangrijk aandachtspunt van het kabinet, met name ook op de versterking van de buitengrenzen, waaronder de implementatie van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Eurodac</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, asielgrensprocedure en screening. Het kabinet zal er daarom op blijven inzetten dat knelpunten op politiek niveau worden besproken en geadresseerd. De voortgangsrapportage van de Commissie moet de leidraad zijn aan de hand waarvan concrete acties worden uitgezet om deze uitdagingen zo snel mogelijk te adresseren. Daarnaast blijft het kabinet zich inzetten voor een werkend Dublinsysteem. Het kabinet kijkt daarom uit naar het rapport van de Commissie over het functioneren van Dublin in juli en zal zich blijven inzetten voor een werkend Dublinsysteem, zowel in bilaterale contacten als in JBZ-verband.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="003B706E" w:rsidP="003B706E" w:rsidRDefault="003B706E" w14:paraId="0F20EB2F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025478C" w:rsidRDefault="00FB6CCC" w14:paraId="1E4DF92E" w14:textId="7C7B1B77">
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> Ten aanzien van </w:t>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="003B706E" w:rsidP="003B706E" w:rsidRDefault="003B706E" w14:paraId="7CEB2A49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet onderschrijft het beeld van de Commissie dat Nederland nog steeds op schema ligt met de implementatie van het Pact. De punten die de Commissie aanstipt over Nederland zijn bij het kabinet bekend. De Uitvoeringswet ligt momenteel voor in de Eerste Kamer. Op het punt van opvangcapaciteit en vermindering van de druk op asielketen zet het kabinet in op het creëren van een stabiel opvanglandschap, onder andere door uitvoering te geven aan de spreidingswet. Hiermee is het de bedoeling om op termijn voldoende reguliere opvangplekken te realiseren en noodopvangplekken af te schalen. Ten aanzien van het plan van aanpak om naast het bijhouden van de aanvragen onder het Pact de openstaande aanvragen te behandelen, heb ik uw Kamer vorige week bij het commissiedebat laten weten dat dit binnen 3 weken aan uw Kamer zal worden aangeboden. Ten aanzien van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Eurodac</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">jk met alle lidstaten en het agentschap </w:t>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan er vertraging ontstaan indien technische problemen niet tijdig worden geadresseerd. Dit geldt ook voor andere lidstaten. Momenteel wordt er gezamenlijk met alle lidstaten en het agentschap </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002211C0">
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>eu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002211C0">
-[...105 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-LISA gewerkt aan een oplossing. Onder voorbehoud daarvan is de verwachting is dat Nederland tijdig gereed zal zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="003B706E" w:rsidP="003B706E" w:rsidRDefault="003B706E" w14:paraId="64C225E8" w14:textId="2761D5F8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="00ED41B1" w:rsidP="00ED41B1" w:rsidRDefault="00ED41B1" w14:paraId="762A612C" w14:textId="5927C9D5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Asiel en Migratie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="003B706E" w:rsidP="00ED41B1" w:rsidRDefault="00ED41B1" w14:paraId="07352AFF" w14:textId="5F1D6101">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED41B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="003B706E" w:rsidP="00ED41B1" w:rsidRDefault="003B706E" w14:paraId="27FF3B0E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED41B1" w:rsidR="00217BEA" w:rsidP="00ED41B1" w:rsidRDefault="00217BEA" w14:paraId="0589453B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00ED41B1" w:rsidR="00217BEA" w:rsidSect="003B706E">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4601B3DE" w14:textId="77777777" w:rsidR="00702667" w:rsidRDefault="00702667">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1F8121A0" w14:textId="77777777" w:rsidR="00854812" w:rsidRDefault="00854812" w:rsidP="003B706E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1791EC71" w14:textId="77777777" w:rsidR="00702667" w:rsidRDefault="00702667">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1EDE0E54" w14:textId="77777777" w:rsidR="00854812" w:rsidRDefault="00854812" w:rsidP="003B706E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5887AB95" w14:textId="77777777" w:rsidR="0025478C" w:rsidRDefault="0025478C">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="59CA4C88" w14:textId="77777777" w:rsidR="003B706E" w:rsidRPr="003B706E" w:rsidRDefault="003B706E" w:rsidP="003B706E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76BEF0CF" w14:textId="77777777" w:rsidR="002107F3" w:rsidRPr="003B706E" w:rsidRDefault="002107F3" w:rsidP="003B706E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D7255DA" w14:textId="77777777" w:rsidR="003B706E" w:rsidRPr="003B706E" w:rsidRDefault="003B706E" w:rsidP="003B706E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="002F5A4B" w14:textId="77777777" w:rsidR="00702667" w:rsidRDefault="00702667">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="16531CC3" w14:textId="77777777" w:rsidR="00854812" w:rsidRDefault="00854812" w:rsidP="003B706E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E31E660" w14:textId="77777777" w:rsidR="00702667" w:rsidRDefault="00702667">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="78A4D477" w14:textId="77777777" w:rsidR="00854812" w:rsidRDefault="00854812" w:rsidP="003B706E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B040ABC" w14:textId="77777777" w:rsidR="0025478C" w:rsidRDefault="00FB6CCC">
-[...366 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="31F1EB79" w14:textId="77777777" w:rsidR="003B706E" w:rsidRPr="003B706E" w:rsidRDefault="003B706E" w:rsidP="003B706E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7273E05B" w14:textId="77777777" w:rsidR="0025478C" w:rsidRDefault="00FB6CCC">
-[...1251 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="35BA4ECC" w14:textId="77777777" w:rsidR="002107F3" w:rsidRPr="003B706E" w:rsidRDefault="002107F3" w:rsidP="003B706E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...398 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44EA0E10" w14:textId="77777777" w:rsidR="002107F3" w:rsidRPr="003B706E" w:rsidRDefault="002107F3" w:rsidP="003B706E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0025478C"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00FB6CCC"/>
+    <w:rsidRoot w:val="003B706E"/>
+    <w:rsid w:val="002107F3"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="003B706E"/>
+    <w:rsid w:val="00854812"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00B90C94"/>
+    <w:rsid w:val="00ED41B1"/>
+    <w:rsid w:val="00F239C1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="02B16124"/>
+  <w14:docId w14:val="7E06D3B7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FA8083C0-FCFD-4B9A-9D68-0594055FF029}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2665,77 +1078,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2760,75 +1173,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2863,55 +1276,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2983,693 +1396,745 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="003B706E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="003B706E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B706E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B706E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B706E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B706E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B706E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B706E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B706E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003B706E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B706E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B706E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B706E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B706E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B706E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B706E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B706E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B706E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...146 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003B706E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003B706E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="003B706E"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003B706E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B706E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003B706E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B706E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B706E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B706E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003B706E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B706E"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="003B706E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="003B706E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...126 lines deleted...]
-    </w:tblStylePr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="003B706E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...67 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="003B706E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="003B706E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004C2B3C"/>
+    <w:rsid w:val="003B706E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004C2B3C"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003B706E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004C2B3C"/>
+    <w:rsid w:val="003B706E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004C2B3C"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003B706E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED41B1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3946,52 +2411,60 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1020</ap:Words>
-  <ap:Characters>5611</ap:Characters>
+  <ap:Words>1044</ap:Words>
+  <ap:Characters>5747</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>46</ap:Lines>
+  <ap:Lines>47</ap:Lines>
   <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6618</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6778</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>