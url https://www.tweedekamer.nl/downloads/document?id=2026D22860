--- v0 (2026-05-18)
+++ v1 (2026-07-11)
@@ -1,2502 +1,636 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00FA4270" w:rsidP="003665E6" w:rsidRDefault="00E26267" w14:paraId="6E1474AE" w14:textId="77777777">
-[...5 lines deleted...]
-    <w:p w:rsidR="005A73D6" w:rsidP="003665E6" w:rsidRDefault="005A73D6" w14:paraId="7D142CEA" w14:textId="5A8CC326">
+    <w:p w:rsidRPr="00423065" w:rsidR="00423065" w:rsidP="00423065" w:rsidRDefault="00876E52" w14:paraId="55409F46" w14:textId="6DBDFD9B">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk229135333" w:id="0"/>
-      <w:r w:rsidRPr="00A550F3">
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423065" w:rsidR="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423065" w:rsidR="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>XVII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423065" w:rsidR="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaat voor Buitenlandse Handel en Ontwikkelingshulp (XVII) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00423065" w:rsidR="00295765" w:rsidP="00423065" w:rsidRDefault="00423065" w14:paraId="7E5F01FF" w14:textId="2CB272C9">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423065" w:rsidR="00876E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>71</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00423065" w:rsidR="00423065" w:rsidP="00295765" w:rsidRDefault="00423065" w14:paraId="3A7E5608" w14:textId="5CB11D2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00423065" w:rsidR="00423065" w:rsidP="00295765" w:rsidRDefault="00423065" w14:paraId="75CABD70" w14:textId="12EADFBA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00423065" w:rsidR="00295765" w:rsidP="00295765" w:rsidRDefault="00295765" w14:paraId="3068A4B7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00423065" w:rsidR="00295765" w:rsidP="00295765" w:rsidRDefault="00295765" w14:paraId="0D756B01" w14:textId="1DDC8861">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief informeer ik u, mede namens de staatssecretaris van Financiën en de minister van Klimaat en Groene Groei, over recente ontwikkelingen met betrekking tot een internationale arbitrageprocedure die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Petrogas Exploration &amp; Production LLC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A550F3">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Petrogas) tegen het Koninkrijk der Nederlanden (Nederland) heeft aangespannen. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00781FB8" w:rsidP="003665E6" w:rsidRDefault="00781FB8" w14:paraId="70376C2F" w14:textId="77777777"/>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="0063039D">
+    <w:p w:rsidRPr="00423065" w:rsidR="00295765" w:rsidP="00295765" w:rsidRDefault="00295765" w14:paraId="6C96AF19" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00423065" w:rsidR="00295765" w:rsidP="00295765" w:rsidRDefault="00295765" w14:paraId="6BC83296" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 28 mei 2025 heeft Petrogas een verzoek gedaan om arbitrage onder de Overeenkomst inzake de bevordering en wederzijdse bescherming van investeringen tussen het Koninkrijk der Nederlanden en het Sultanaat Oman. Petrogas stelt dat Nederland de investeringsbeschermingsrechten onder de overeenkomst heeft geschonden, onder andere door (i) de invoering van de Wet tijdelijke solidariteitsbijdrage in december 2022 en het heffen van een solidariteitsbijdrage over een deel van de winsten van Petrogas in 2022, en (ii) de tijdelijke verhoging van de cijns op basis van de Mijnbouwwet per 1 januari 2023 voor de jaren 2023 en 2024. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00423065" w:rsidR="00295765" w:rsidP="00295765" w:rsidRDefault="00295765" w14:paraId="7A49A2E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00423065" w:rsidR="00295765" w:rsidP="00295765" w:rsidRDefault="00295765" w14:paraId="75FB1583" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het scheidsgerecht voor de behandeling van deze arbitrage is inmiddels samengesteld en heeft op 29 maart 2026 een voorlopig procedureel tijdschema vastgesteld. De arbitrageprocedure vindt plaats onder de auspiciën van het Permanente Hof van Arbitrage (PHA). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0063039D" w:rsidR="005A73D6" w:rsidP="003665E6" w:rsidRDefault="005A73D6" w14:paraId="7BF0EA32" w14:textId="77777777"/>
-[...26 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00423065" w:rsidR="00295765" w:rsidP="00295765" w:rsidRDefault="00295765" w14:paraId="3C753934" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00423065" w:rsidR="00295765" w:rsidP="00295765" w:rsidRDefault="00295765" w14:paraId="7820480B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In lijn met staand beleid hecht het kabinet zeer aan het toepassen van zo groot mogelijke transparantie in investeerder-staatgeschillen, dit met inachtneming van de procespositie van Nederland en de regels over vertrouwelijkheid van de specifieke procedures. Op 29 april jl. heeft het scheidsgerecht afspraken over transparantie in de arbitrageprocedure tussen Nederland en Petrogas vastgelegd. De arbitrageprocedure vindt plaats conform de arbitrageregels van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>United Nations Commission on International Trade Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="001951F2" w:rsidR="001951F2">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> om Uw Kamer middels deze brief over deze arbitrageprocedure te informeren. </w:t>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit 2010. Derhalve is het kabinet nu in de gelegenheid om Uw Kamer middels deze brief over deze arbitrageprocedure te informeren. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk229128909" w:id="1"/>
-      <w:r w:rsidRPr="0063039D">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">, wordt, zover deze openbaar gemaakt kan worden, gepubliceerd op de website van het PHA. </w:t>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specifieke informatie over de procedure, zoals processtukken van Nederland, procedurele besluiten van het scheidsgerecht en arbitrale uitspraken, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">wordt, zover deze openbaar gemaakt kan worden, gepubliceerd op de website van het PHA. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidRPr="0063039D" w:rsidR="005A73D6" w:rsidP="003665E6" w:rsidRDefault="005A73D6" w14:paraId="404CBAC2" w14:textId="77777777"/>
-[...41 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00423065" w:rsidR="00295765" w:rsidP="00295765" w:rsidRDefault="00295765" w14:paraId="0978CB21" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00423065" w:rsidR="00295765" w:rsidP="00295765" w:rsidRDefault="00295765" w14:paraId="7A1571A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet zal Uw Kamer, met inachtneming van eerdergenoemde regels over vertrouwelijkheid, over de voortgang van deze procedure blijven informeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00423065" w:rsidR="00295765" w:rsidP="00423065" w:rsidRDefault="00295765" w14:paraId="23B5E425" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00423065" w:rsidR="00295765" w:rsidP="00423065" w:rsidRDefault="00295765" w14:paraId="44B81993" w14:textId="2DC79291">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Handel en Ontwikkelingssamenwerking,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00423065" w:rsidR="00295765" w:rsidP="00423065" w:rsidRDefault="00295765" w14:paraId="19785132" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>S.W. Sjoerdsma</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00376DDA">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w:rsidRPr="00423065" w:rsidR="006F53E6" w:rsidP="00423065" w:rsidRDefault="006F53E6" w14:paraId="37CFA83B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00423065" w:rsidR="006F53E6" w:rsidSect="003C76C2">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FAA63FF" w14:textId="77777777" w:rsidR="0049147C" w:rsidRDefault="0049147C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="67BFF947" w14:textId="77777777" w:rsidR="00447BFC" w:rsidRDefault="00447BFC" w:rsidP="00295765">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32D148B0" w14:textId="77777777" w:rsidR="0049147C" w:rsidRDefault="0049147C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6C73C157" w14:textId="77777777" w:rsidR="00447BFC" w:rsidRDefault="00447BFC" w:rsidP="00295765">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:altName w:val="Courier New"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5391FE11" w14:textId="53D4E826" w:rsidR="00E26267" w:rsidRDefault="00DB5B20">
-[...116 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="35D086C3" w14:textId="77777777" w:rsidR="005D0B0A" w:rsidRPr="00295765" w:rsidRDefault="005D0B0A" w:rsidP="00295765">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...34 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="61F9F077" w14:textId="77777777" w:rsidR="005D0B0A" w:rsidRPr="00295765" w:rsidRDefault="005D0B0A" w:rsidP="00295765">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...34 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="46EA0A9F" w14:textId="77777777" w:rsidR="005D0B0A" w:rsidRPr="00295765" w:rsidRDefault="005D0B0A" w:rsidP="00295765">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7ADF8A38" w14:textId="77777777" w:rsidR="0049147C" w:rsidRDefault="0049147C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="562D7116" w14:textId="77777777" w:rsidR="00447BFC" w:rsidRDefault="00447BFC" w:rsidP="00295765">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="137B64C5" w14:textId="77777777" w:rsidR="0049147C" w:rsidRDefault="0049147C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5BF0580C" w14:textId="77777777" w:rsidR="00447BFC" w:rsidRDefault="00447BFC" w:rsidP="00295765">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="712C9282" w14:textId="77777777" w:rsidR="003665E6" w:rsidRDefault="003665E6">
-[...1 lines deleted...]
-      <w:pStyle w:val="Header"/>
+  <w:p w14:paraId="3666CEF5" w14:textId="77777777" w:rsidR="005D0B0A" w:rsidRPr="00295765" w:rsidRDefault="005D0B0A" w:rsidP="00295765">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E1474B6" w14:textId="25E1C0DF" w:rsidR="00FA4270" w:rsidRDefault="00E26267">
-[...194 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="27BDCE3C" w14:textId="77777777" w:rsidR="005D0B0A" w:rsidRPr="00295765" w:rsidRDefault="005D0B0A" w:rsidP="00295765">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E1474B8" w14:textId="62AD12DC" w:rsidR="00FA4270" w:rsidRDefault="00E26267">
-[...1029 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="07B35AAC" w14:textId="77777777" w:rsidR="005D0B0A" w:rsidRPr="00295765" w:rsidRDefault="005D0B0A" w:rsidP="00295765">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...472 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FA4270"/>
-[...76 lines deleted...]
-    <w:rsid w:val="00FF5F55"/>
+    <w:rsidRoot w:val="00295765"/>
+    <w:rsid w:val="0026168A"/>
+    <w:rsid w:val="00291BD7"/>
+    <w:rsid w:val="00295765"/>
+    <w:rsid w:val="0037760D"/>
+    <w:rsid w:val="003C76C2"/>
+    <w:rsid w:val="00423065"/>
+    <w:rsid w:val="00447BFC"/>
+    <w:rsid w:val="005D0B0A"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007D5494"/>
+    <w:rsid w:val="00876E52"/>
+    <w:rsid w:val="00D33706"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6E1474AE"/>
-  <w15:docId w15:val="{FE6256CC-FA96-4F64-AAC1-0099069AF62F}"/>
+  <w14:docId w14:val="4371F70C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5FC49304-9B31-468A-83F1-BC40D16BA86E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2505,77 +639,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2600,75 +734,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2703,55 +837,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2820,895 +954,769 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00295765"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00295765"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00295765"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00295765"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00295765"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00295765"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00295765"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00295765"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00295765"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00295765"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295765"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295765"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295765"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295765"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295765"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295765"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295765"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295765"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...21 lines deleted...]
-    <w:uiPriority w:val="98"/>
+    <w:rsid w:val="00295765"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00295765"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00295765"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...17 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00295765"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00295765"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00295765"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00295765"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00295765"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00295765"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00295765"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00295765"/>
     <w:rPr>
       <w:b/>
-      <w:caps/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00295765"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...61 lines deleted...]
-    <w:uiPriority w:val="8"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...70 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00295765"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...92 lines deleted...]
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00295765"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...103 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00295765"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...16 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A550F3"/>
-[...53 lines deleted...]
-    <w:rsid w:val="00E26267"/>
+    <w:rsid w:val="00295765"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00295765"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E26267"/>
+    <w:rsid w:val="00295765"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:hidden/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00295765"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00423065"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3761,51 +1769,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3869,65 +1877,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3948,199 +1956,91 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>352</ap:Words>
-  <ap:Characters>2011</ap:Characters>
+  <ap:Words>402</ap:Words>
+  <ap:Characters>2217</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>41</ap:Lines>
-  <ap:Paragraphs>16</ap:Paragraphs>
+  <ap:Lines>18</ap:Lines>
+  <ap:Paragraphs>5</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
-    <vt:vector baseType="variant" size="4">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="2">
-[...1 lines deleted...]
-      <vt:lpstr>Kamerbrief Petrogas arbitrageprocedure</vt:lpstr>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2347</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2614</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0055F681836368544EB396FE51FDFF647E</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...67 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>