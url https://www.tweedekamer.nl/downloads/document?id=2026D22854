--- v0 (2026-05-18)
+++ v1 (2026-07-04)
@@ -1,6702 +1,3552 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00DD6B1C" w:rsidRDefault="00086748" w14:paraId="6A3D383B" w14:textId="454CAA1C">
-[...439 lines deleted...]
-    <w:p w:rsidRPr="00E53460" w:rsidR="00086748" w:rsidP="00E53460" w:rsidRDefault="00E53460" w14:paraId="54EABEEA" w14:textId="6EE82A4F">
+    <w:p w:rsidRPr="00E06D54" w:rsidR="00E06D54" w:rsidRDefault="007665B0" w14:paraId="060245DE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>24095</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54" w:rsidR="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54" w:rsidR="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54" w:rsidR="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Frequentiebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="00E06D54" w:rsidRDefault="00D36908" w14:paraId="0906CA2A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>26643</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54" w:rsidR="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54" w:rsidR="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54" w:rsidR="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Informatie- en communicatietechnologie (ICT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="00E06D54" w:rsidP="00E06D54" w:rsidRDefault="00E06D54" w14:paraId="269E2F56" w14:textId="16951021">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>593</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="00E06D54" w:rsidP="00E06D54" w:rsidRDefault="00E06D54" w14:paraId="4AD13399" w14:textId="12387F7B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="00E06D54" w:rsidP="00E06D54" w:rsidRDefault="00E06D54" w14:paraId="59D7C434" w14:textId="285FC836">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="44FA55FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="79B8B4A9" w14:textId="38672DA3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Middels deze brief informeren wij u, mede namens de minister van Justitie en Veiligheid, over de gevolgen van de aanstaande afschakeling van de tweede en derde generatie mobiele communicatienetwerken (2G en 3G) voor het Europese </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-systeem in voertuigen. Ook informeren we u over de vervolgstappen die genomen worden om de gevolgen op het gebied van verkeersveiligheid en de bereikbaarheid van de noodhulpdiensten te mitigeren, en om de nadelige gevolgen voor voertuigeigenaren zoveel mogelijk te beperken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="3DF7BFD7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="64876C1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is een systeem dat handmatig of automatisch de hulpdiensten kan informeren bij noodhulpbehoefte en is sinds 2018 verplicht voor alle nieuwe voertuigtypen op de Europese markt. Bij de APK wordt hierop gecontroleerd. Dit systeem werkte tot eind 2025 volgens Europese regelgeving verplicht op 2G dan wel 3G. Na de aanstaande afschakeling van 2G/3G zal het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-systeem voor een deel van de voertuigvloot niet meer functioneren. De afschakeling van 2G en 3G gaat de komende jaren overal in Europa plaatsvinden om ruimte te maken voor nieuwere technologieën zoals 4G, 5G en op termijn 6G. Die nieuwere technologieën bieden hogere snelheden, meer capaciteit, zijn efficiënter qua kosten en energie en bieden een hogere (cyber)veiligheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="3A4B08D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="6B9F39C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We hebben diverse onderzoeken naar de effectiviteit van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en mogelijke oplossingen gedaan. Hieruit komt de conclusie dat, hoewel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een belangrijke functie vervult, overheidsingrijpen in de markt van telecomaanbieders om de afschakeling van 2G en/of 3G tegen te houden niet proportioneel en gerechtvaardigd is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="56789C66" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="6C14E0E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een dergelijke ingreep zou aanpassing van bestaande frequentievergunningen vereisen met potentieel hoge kosten, ook voor de overheid. Dit zou ten koste gaan van de concurrentie- en innovatiekracht van Nederland en van de cyberveiligheid van de mobiele netwerken. Ingrijpen via andere maatregelen in de autosector, zoals verplichte vervanging van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-systemen, zijn bovendien praktisch onuitvoerbaar en kennen hoge kosten voor voertuigeigenaren. Voor de consument, maar ook voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">hulpdiensten, is het erg vervelend wanneer de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-functionaliteit in het voertuig niet meer werkt. Nederland dringt daarom bij de Europese Commissie aan op de snelle ontwikkeling van alternatieven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="7803D9D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="46C85595" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit onderzoek is gebleken dat de bijdrage van 2G/3G-gebaseerde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan de verkeersveiligheid naar verwachting beperkt is. Het aantal voertuigen dat gebruik maakt van 2G en 3G voor het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-systeem zal bovendien over de tijd verder afnemen door vervanging van voertuigen die gebruik maken van nieuwe netwerken zoals 4G, 5G, en op termijn 6G. Door wijziging van de regelgeving of via een gedoogconstructie wordt voorkomen dat voertuigen worden afgekeurd in de APK of dat voertuigeigenaren in het uiterste geval strafbaar zijn als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in het voertuig niet meer werkt door de afschakeling van 2G en 3G.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="0E881E8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="1708F6DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hieronder lichten we toe wat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is, wat we weten over het gebruik en de effectiviteit van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, wat de relevante wetgeving is, wat de gevolgen van de afschakeling van 2G en 3G zijn, wat de alternatieven voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn en tot slot de vervolgstappen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="4DF36EDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="0EF0709F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00086748" w:rsidR="00086748">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eCall</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-systeem</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD1035" w:rsidP="00D63E2F" w:rsidRDefault="00BA2C35" w14:paraId="28C687C2" w14:textId="0DE9CFFC">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="391D4BEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...94 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is sinds 2018 een verplicht veiligheidssysteem voor nieuwe types personen- en lichte bedrijfsvoertuigen op de Europese markt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-systeem belt automatisch de hulpdiensten bij het detecteren van een auto-ongeluk, maar kan ook handmatig ingeschakeld worden via een knop in de auto. Het geeft daarbij onder meer de locatie, de laatst bekende rijrichting en het aantal inzittenden door aan de 112-aannamecentrale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="33F64D24" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="0AFA1E98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na de afschakeling van 2G en 3G zal het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-systeem in een deel van de voertuigvloot niet meer functioneren. Naar schatting gaat het om 1,8 miljoen voertuigen, maar exacte getallen zijn niet beschikbaar. Voor een deel van deze voertuigen zijn oplossingen mogelijk, zoals over-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-air-updates naar 4G/5G netwerken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...40 lines deleted...]
-    <w:p w:rsidR="00935AB7" w:rsidP="00935AB7" w:rsidRDefault="00935AB7" w14:paraId="7B1756C7" w14:textId="77777777">
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De uitval van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor sommige voertuigen zal naar verwachting een beperkte (en met de jaren afnemende) impact hebben op de verkeersveiligheid, de doorstroming, en de inzet van de hulpdiensten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="38746FC2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="65F02457" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gebruik en effectiviteit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="48AF06A8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om de gevolgen op de verkeersveiligheid in beeld te brengen heeft </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CheironIT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verricht naar het gebruik van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daarbij is een analyse verricht van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCalls</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de maand december 2023. In die maand zijn er 2.847 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCalls</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ontvangen bij de meldkamer. Uit verder onderzoek naar deze oproepen bleek in ~20% van de gevallen daadwerkelijk sprake te zijn geweest van een noodhulpbehoefte. Dit wil overigens niet zeggen dat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in al die gevallen essentieel was voor tijdige noodhulpverlening. Naast </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt de meldkamer namelijk onder andere ook gevoed door 112-oproepen van voorbijgangers en telefoons/smartwatches die een crash opmerken. In hoeveel situaties van die ~20% </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wel essentieel was, kon niet worden bepaald op grond van de beschikbare informatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="7D9F27D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="5DC7F72F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...40 lines deleted...]
-      <w:r w:rsidR="008248F4">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De mogelijkheden voor onderzoek naar de daadwerkelijke effectiviteit van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>eCall</w:t>
       </w:r>
-      <w:r w:rsidR="00935AB7">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn helaas beperkt gebleken door een gebrek aan beschikbare data. De Stichting Wetenschappelijk Onderzoek Verkeersveiligheid (SWOV) heeft daarom onderzoek verricht naar het potentiële effect. Daaruit blijkt dat het geschatte potentiële effect van 2G-/3G-gebaseerde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> momenteel rond drie te voorkomen verkeersdoden per jaar ligt en jaarlijks afneemt door vervanging van voertuigen die afhankelijk zijn van 2G/3G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. SWOV stelt daarom dat het potentiële effect van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beperkt is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Finland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Zweden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hebben eigen onderzoeken gedaan, waaruit respectievelijk een jaarlijks effect van 1 voorkomen verkeersdode en 1 tot 4 voorkomen verkeersdoden of zwaargewonden komt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="5B62B9FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...112 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="7585F8AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wetgeving</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="2FA1CF8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De verplichting voor het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-systeem komt voort uit de Europese typegoedkeuringsregelgeving die de toelating van voertuigen tot de Europese markt reguleert. Daarin was tot voor kort vastgelegd dat het systeem verplicht via 2G of 3G moet werken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recent is de betreffende gedelegeerde handeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gewijzigd om nieuwere generaties zoals in de praktijk 4G en 5G voor te schrijven. Vanaf 1 januari 2026 mogen er geen nieuwe typegoedkeuringen worden afgegeven voor auto’s met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-systemen die werken op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en/of 3G. Vanaf 1 januari 2027 mogen er geen nieuwe auto’s met deze vorm van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden geregistreerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="6DA431CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="4F17A704" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...129 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vernieuwing mobiele netwerken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="596F35F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KPN, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Odido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VodafoneZiggo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bieden in Nederland 2G, 3G, 4G, en/of 5G aan. Dat doen zij via het gebruik van specifieke frequenties. De vergunningen voor de frequenties waarmee 2G en 3G kunnen worden aangeboden zijn in 2012 en 2020 geveild. In die vergunningen is geen technologie voorgeschreven. De keuze voor een technologie is aan de vergunninghouder. Dit stelt hen in staat om 2G en 3G uit te faseren om ruimte te maken voor nieuwere technologieën zoals 4G en 5G. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="1A764C0E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="47506A36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanuit de samenleving en de economie is een groeiende vraag naar hoogwaardige digitale connectiviteit. De nieuwere netwerktechnologieën zoals 4G en 5G kunnen die bieden. Ze zorgen ervoor dat er sneller mobiel internet is, dat er meer mensen tegelijkertijd gebruik van kunnen maken, dat de communicatie veiliger is en dat er minder energie gebruikt wordt. Via deze en andere voordelen zorgen 4G en 5G voor meer mogelijkheden tot innovatie. Daarmee draagt de overgang naar 4G, 5G en volgende generaties bij aan de concurrentiepositie van het Nederlandse bedrijfsleven en het vestigingsklimaat van Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="73076B23" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="7EA60F87" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidR="007911AF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tijdspad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="43AEAAF3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In heel Europa is men bezig met de vernieuwing van netwerktechnologie en wordt de afschakeling van 2G en 3G verwacht in de komende jaren. Nederland loopt relatief voorop in deze vernieuwing en doorontwikkeling van mobiele netwerken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="1EE0FE53" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="38898C05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit openbare informatie blijkt dat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Odido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voornemens is om de afschakeling van 3G in augustus 2026 te starten, en klanten zeker zes maanden voor de daadwerkelijke afschakeldatum daarover zal informeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> KPN stopt in december 2027 met 2G en is reeds begonnen om klanten die 2G niet meer nodig hebben over te zetten op 4G en 5G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00680B36">
-[...126 lines deleted...]
-    <w:p w:rsidR="00F42D8C" w:rsidP="00086748" w:rsidRDefault="00F42D8C" w14:paraId="733FD1B1" w14:textId="77777777">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VodafoneZiggo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft nog niet bekend gemaakt wanneer ze haar 2G-netwerk gaat afschakelen, enkel dat het tot tenminste december 2026 actief blijft.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Omdat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCalls</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noodoproepen zijn kunnen ze via het netwerk van elk van de drie mobiele netwerkaanbieders functioneren. De verwachting is dat alle voertuigen die op 3G werken ook op 2G werken, en dat problemen zich dus pas voordoen bij het afschakelen van het laatste 2G-netwerk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="0FCD7BCE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00086748" w:rsidP="00086748" w:rsidRDefault="00086748" w14:paraId="123BDFA6" w14:textId="795CAC02">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="59133519" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...119 lines deleted...]
-    <w:p w:rsidR="00023F90" w:rsidP="00086748" w:rsidRDefault="00023F90" w14:paraId="2A3E92FC" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gevolgen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="50E8E0D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De afschakeling van 2G en 3G heeft voor verschillende gebruikers gevolgen, zo ook voor voertuigeigenaren en voor de hulpdiensten. Voor de voertuigen waarin het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-systeem geen verbinding meer kan maken met een netwerk, zal dit in heel Europa ertoe leiden dat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCalls</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vanuit deze voertuigen de hulpdiensten niet meer bereiken. Dit kan ervoor zorgen dat meldkamers later op de hoogte zijn van een ongeval en de noodhulp daarmee later op gang komt. Ook krijgen de meldkamers niet de informatie die automatisch meegestuurd wordt in het geval van een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-melding. Dit kan een effect hebben op de snelheid van de noodhulp, en daarmee mogelijk op de doorstroming. In het ergste geval kan dit zelfs leiden tot verlies van leven. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk220083751" w:id="0"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoe groot de daadwerkelijke effecten in de praktijk zullen zijn is echter, zoals eerder beschreven, momenteel lastig vast te stellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="11057883" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="19ECF11D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast is correcte werking van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-systeem een Europees vereiste voor APK. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indien </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vanwege het ontbreken van 2G/3G niet werkt en dit tot een brandend </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-lampje op het dashboard leidt, wordt dat gezien als een ‘klein gebrek’, wat in Nederland tot directe afkeur leidt. Bovendien is het momenteel strafbaar om te blijven rijden met zo’n gebrek. Omdat voertuigeigenaren in veel gevallen niet in staat zullen zijn om het gebrek te verhelpen, vinden we dit een onwenselijke situatie. Het kabinet werkt daarom opties uit om afkeuren van auto’s en (in het uiterste geval) strafrechtelijke vervolging van voertuigeigenaren tijdig te voorkomen. Daarnaast wordt dit APK-punt besproken tijdens de onderhandelingen over het Europese Road </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Worthiness</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Package, waarin de richtlijn over de APK wordt herzien. De Nederlandse inzet daarbij is dat een niet werkend </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-systeem als gevolg van het uitzetten van een mobiel netwerk, geen aanleiding zou mogen zijn voor een afkeur in de APK. Het kabinet wil immers voorkomen dat we voor eenzelfde soort situatie komen te staan in de toekomst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="31EAAFDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="13699252" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alternatieven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="541F0FE1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om te onderzoeken welke oplossingen er mogelijk zijn voor voertuigen waarin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitvalt na de afschakeling van 2G en 3G heeft TNO naar verschillende oplossingen of alternatieven gekeken. De Europese Commissie heeft vergelijkbaar onderzoek laten verrichten door LS Telecom. Dat onderzoek kent grotendeels dezelfde bevindingen. Uiteraard zijn we ook in gesprek met andere lidstaten over de wijze waarop zij omgaan met de gevolgen voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="46B11E81" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="13EC06B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...64 lines deleted...]
-      <w:r w:rsidR="00141A03">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het bestaande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-systeem in een auto vervangen of aanpassen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="60C9873F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allereerst is gekeken of bestaande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-systemen vervangen zouden kunnen worden of voldoende zouden kunnen worden aangepast om de meerwaarde van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te behouden. Volledige vervanging blijkt technisch erg complex en er zijn hoge kosten aan verbonden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Bovendien is er geen juridische basis voor verplichte vervanging van een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-systeem voor voertuigen die zijn verkocht voor 1 januari 2027. Hierdoor is hooguit een vrijwillige vervanging of aanpassing haalbaar. Indien de kosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hiervan bij de voertuigeigenaren komen te liggen, is de verwachting dat er weinig gebruik van zal worden gemaakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="2E5658A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="4193AD33" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naast vervanging zijn er twee soorten aanpassingen die een mogelijke oplossing kunnen bieden voor een deel van de voertuigen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="59684FA6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Over-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-air updates: sommige fabrikanten kunnen hun voertuigen die al voorzien zijn van nieuwere generaties netwerktechnologieën zoals 4G of 5G op afstand updaten en zo het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-systeem overschakelen naar die technologieën. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="11C47025" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Third</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-party-services: voor sommige voertuigen van sommige fabrikanten zal het mogelijk zijn om over te stappen naar een dienst van de fabrikant die op basis van 4G/5G met een verbonden callcenter verbindt. Dat callcenter kan vervolgens de oproep doorverbinden met een 112-meldkamer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="380EF0F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="303E1B8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TNO, noch wij of de Europese Commissie zijn erin geslaagd om meer concrete informatie van voertuigfabrikanten te krijgen over de gevolgen en opties voor verschillende voertuigtypen. Voor hoeveel voertuigen deze oplossingen mogelijk zijn is daardoor onbekend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="59B3CD6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Aftermarketoplossingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00233027">
-[...171 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="61DCF3AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om de belangrijke functie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (deels) te kunnen behouden zijn er daarnaast twee alternatieven voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-systemen onderzocht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="747CA083" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="6C26C709" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het eerste alternatief zijn externe apparaten ontwikkeld door derde partijen die de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-functionaliteit grotendeels kunnen vervangen. De regelgeving voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staat de ontwikkeling van dit soort alternatieven toe. Het is echter onduidelijk hoe deze kunnen worden goedgekeurd. De Europese Commissie is dit aan het uitwerken. Wij blijven aandringen bij de Europese Commissie op snelle uitwerking van deze eisen voor goedkeuring en het mogelijk maken van de ontwikkeling voor de Europese markt. Het is vooralsnog onzeker of er wel ondernemingen zijn die dit soort apparaten willen ontwikkelen. Verdere uitdagingen zijn de lange verwachte ontwikkel- en goedkeurperiode en de verwachte interesse in dit soort apparaten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="26AE9171" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="120E688E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het tweede alternatief zijn smartphones, apps op smartphones en/of smart </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>watches</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Die ondersteunen in toenemende mate crashdetectie. Ze kunnen na het detecteren van een crash dus net als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een noodoproep maken en daarbij de locatie van de beller doorgeven. Echter moeten smartphones zo’n functie wel kunnen ondersteunen. Dit is waarschijnlijk alleen het geval bij nieuwere smartphones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="4DCDD485" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="6C5ED059" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anders dan bij </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is niet gegarandeerd dat deze twee alternatieven nog werken na een auto-ongeluk. Ook verzenden ze minder informatie naar de meldkamer. Het zijn dus geen volwaardige oplossingen. Niettemin kunnen ze de gevolgen van de uitval van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in sommige voertuigen wel mitigeren als voertuigeigenaren er gebruik van maken. We blijven daarom op Europees niveau aandacht vragen voor de ontwikkeling van alternatieven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="0C6BE4F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="223B8A4F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...647 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vervolgstappen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F16F99" w:rsidP="005E4E59" w:rsidRDefault="00F16F99" w14:paraId="50A09AC6" w14:textId="5C6E2B8C">
-[...75 lines deleted...]
-      <w:r w:rsidR="001467F5">
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="6135C37A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet wil zoveel mogelijk voorkomen dat consumenten de dupe worden en zal daarom tijdig maatregelen nemen om juridische gevolgen voor voertuigeigenaren te voorkomen. Daarnaast is het kabinet in gesprek met partners als de ANWB, de RAI Vereniging, BOVAG en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NLConnect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om te kijken hoe voertuigeigenaren op de hoogte kunnen worden gebracht van de aanstaande afschakeling en de gevolgen ervan. Tevens zetten we in het gesprek met de Europese Commissie in, om duidelijkheid en coördinatie te krijgen op de uitwerking en gerichte invoering van maatwerkoplossingen én wie de verantwoordelijke partij hiervoor zou zijn. We zoeken hierin ook nadrukkelijk de samenwerking op met andere lidstaten die op korte termijn dezelfde problemen (gaan) ervaren. Voor de zomer presenteert het kabinet een aangescherpte aanpak voor verkeersveiligheid om de stijgende trend van het aantal verkeerslachtoffers te breken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="669903CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="007665B0" w:rsidRDefault="007665B0" w14:paraId="17339934" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de hierboven genoemde stappen zet het kabinet actief in op </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>toekomstvaste</w:t>
       </w:r>
-      <w:r w:rsidR="008F3DA0">
-[...11 lines deleted...]
-      <w:r w:rsidR="00420966">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oplossingen voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Europa. Wanneer er op deze thema’s ontwikkelingen te melden zijn, zult u via de verzamelbrief Verkeersveiligheid op de hoogte worden gehouden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="00E06D54" w:rsidP="00E06D54" w:rsidRDefault="00E06D54" w14:paraId="6B3D8CB9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="00E06D54" w:rsidRDefault="00E06D54" w14:paraId="76F19E31" w14:textId="7594DF0B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="00E06D54" w:rsidRDefault="00E06D54" w14:paraId="238ED6B5" w14:textId="4127DCD6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54" w:rsidR="007665B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="00E06D54" w:rsidRDefault="007665B0" w14:paraId="39CF9893" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="00E06D54" w:rsidRDefault="00E06D54" w14:paraId="5B88DDB2" w14:textId="02A445F3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="006C49DA">
-[...53 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId13"/>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="007665B0" w:rsidP="00E06D54" w:rsidRDefault="00E06D54" w14:paraId="0FFD065A" w14:textId="1B9C11D2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W.J.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54" w:rsidR="007665B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aerdts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06D54" w:rsidR="00217BEA" w:rsidP="007665B0" w:rsidRDefault="00217BEA" w14:paraId="78E95613" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00E06D54" w:rsidR="00217BEA" w:rsidSect="007665B0">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38CDBE15" w14:textId="77777777" w:rsidR="00F75180" w:rsidRDefault="00F75180">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4D21B18D" w14:textId="77777777" w:rsidR="00F92F3E" w:rsidRDefault="00F92F3E" w:rsidP="007665B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11AC91DA" w14:textId="77777777" w:rsidR="00F75180" w:rsidRDefault="00F75180">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7DB97747" w14:textId="77777777" w:rsidR="00F92F3E" w:rsidRDefault="00F92F3E" w:rsidP="007665B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A046029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="771EB0FF" w14:textId="77777777" w:rsidR="007665B0" w:rsidRPr="007665B0" w:rsidRDefault="007665B0" w:rsidP="007665B0">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16946F44" w14:textId="77777777" w:rsidR="007665B0" w:rsidRPr="007665B0" w:rsidRDefault="007665B0" w:rsidP="007665B0">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="097E4FCC" w14:textId="77777777" w:rsidR="007665B0" w:rsidRPr="007665B0" w:rsidRDefault="007665B0" w:rsidP="007665B0">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64B0A5D1" w14:textId="77777777" w:rsidR="00F75180" w:rsidRDefault="00F75180">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="25A46412" w14:textId="77777777" w:rsidR="00F92F3E" w:rsidRDefault="00F92F3E" w:rsidP="007665B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D22D0FB" w14:textId="77777777" w:rsidR="00F75180" w:rsidRDefault="00F75180">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="41C9B074" w14:textId="77777777" w:rsidR="00F92F3E" w:rsidRDefault="00F92F3E" w:rsidP="007665B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="682F02B5" w14:textId="4D8187E8" w:rsidR="00770112" w:rsidRPr="00677579" w:rsidRDefault="00770112">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="42B8B374" w14:textId="77777777" w:rsidR="007665B0" w:rsidRPr="00E06D54" w:rsidRDefault="007665B0" w:rsidP="007665B0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00677579">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> TNO, Ondersteuning eCall na afschakeling 2G en 3G in Nederland.</w:t>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TNO, Ondersteuning </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na afschakeling 2G en 3G in Nederland.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="782A805B" w14:textId="52D3796C" w:rsidR="00935AB7" w:rsidRPr="00426D56" w:rsidRDefault="00935AB7" w:rsidP="00935AB7">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="42C95137" w14:textId="12ABBB25" w:rsidR="007665B0" w:rsidRPr="00E06D54" w:rsidRDefault="007665B0" w:rsidP="007665B0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00426D56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00541EB5" w:rsidRPr="00426D56">
-[...4 lines deleted...]
-        <w:t>https://www.rijksoverheid.nl/documenten/rapporten/2024/11/18/kwantitatieve-effectmeting-ecall</w:t>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00E06D54">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://www.rijksoverheid.nl/documenten/rapporten/2024/11/18/kwantitatieve-effectmeting-ecall</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="26007F1E" w14:textId="0B51865C" w:rsidR="002D315C" w:rsidRPr="004B3864" w:rsidRDefault="002D315C">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="403D9049" w14:textId="77777777" w:rsidR="007665B0" w:rsidRPr="00E06D54" w:rsidRDefault="007665B0" w:rsidP="007665B0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00677579">
-[...23 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SWOV rapport, mogelijk gevolg van uitfasering 2G/3G-netwerken voor de effectiviteit van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="59747318" w14:textId="77777777" w:rsidR="00AD7843" w:rsidRPr="00677579" w:rsidRDefault="00AD7843" w:rsidP="00AD7843">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="14D50A2D" w14:textId="77777777" w:rsidR="007665B0" w:rsidRPr="00E06D54" w:rsidRDefault="007665B0" w:rsidP="007665B0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00677579">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Met een bandbreedte van 0,6 tot 5,6 voor een 95% betrouwbaarheidsinterval. In 2030 is dit geschatte aantal afgenomen tot 2,4 (0,5-4.4), in 2040 0,4 (0,1-0,7) en vanaf 2050 kleiner dan 0,1. Hierbij moet gezegd worden dat de afname van het effect in de praktijk waarschijnlijk minder snel zal zijn. Dit omdat een aanname in het onderzoek is dat voertuigen vervangen worden door nieuwe voertuigen. Echter worden voertuigen ook vervangen door oudere geïmporteerde voertuigen waar nog het oude eCall-systeem in kan zitten. </w:t>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met een bandbreedte van 0,6 tot 5,6 voor een 95% betrouwbaarheidsinterval. In 2030 is dit geschatte aantal afgenomen tot 2,4 (0,5-4.4), in 2040 0,4 (0,1-0,7) en vanaf 2050 kleiner dan 0,1. Hierbij moet gezegd worden dat de afname van het effect in de praktijk waarschijnlijk minder snel zal zijn. Dit omdat een aanname in het onderzoek is dat voertuigen vervangen worden door nieuwe voertuigen. Echter worden voertuigen ook vervangen door oudere geïmporteerde voertuigen waar nog het oude </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-systeem in kan zitten. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="397B4388" w14:textId="15F09847" w:rsidR="002A0618" w:rsidRPr="00426D56" w:rsidRDefault="002A0618">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4BF42907" w14:textId="2EA8E5C5" w:rsidR="007665B0" w:rsidRPr="00E06D54" w:rsidRDefault="007665B0" w:rsidP="007665B0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00426D56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00677579" w:rsidRPr="00426D56">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00E06D54">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://112.fi/en/-/ecall-emergency-call-system-prevents-road-deaths-false-calls-burden-emergency-services</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="0186A4FB" w14:textId="6E58F1E4" w:rsidR="002A0618" w:rsidRPr="00426D56" w:rsidRDefault="002A0618">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="70D6D2B9" w14:textId="357107E4" w:rsidR="007665B0" w:rsidRPr="00E06D54" w:rsidRDefault="007665B0" w:rsidP="007665B0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00677579" w:rsidRPr="00426D56">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="00E06D54">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://www.trafa.se/en/road-traffic/risk-analysis-of-ecall-systems-2028-14929/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="2711E460" w14:textId="77777777" w:rsidR="00D63E2F" w:rsidRPr="00677579" w:rsidRDefault="00D63E2F" w:rsidP="00D63E2F">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7C5EF399" w14:textId="613726F2" w:rsidR="007665B0" w:rsidRPr="00E06D54" w:rsidRDefault="007665B0" w:rsidP="007665B0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677579">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00677579">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> EU/2024/1180</w:t>
+        <w:t xml:space="preserve"> EU/2024/1180 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="608F199D" w14:textId="0DDDD12E" w:rsidR="00537A91" w:rsidRPr="00677579" w:rsidRDefault="00537A91">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="61B4201A" w14:textId="753B5FF7" w:rsidR="007665B0" w:rsidRPr="00E06D54" w:rsidRDefault="007665B0" w:rsidP="007665B0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677579">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00677579">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> https://www.odido.nl/service/netwerk/3G.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="00E06D54">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="fr-FR"/>
+          </w:rPr>
+          <w:t>https://www.odido.nl/service/netwerk/3G</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="4D981287" w14:textId="69368996" w:rsidR="00537A91" w:rsidRPr="00677579" w:rsidRDefault="00537A91">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="56407876" w14:textId="23C93C10" w:rsidR="007665B0" w:rsidRPr="00E06D54" w:rsidRDefault="007665B0" w:rsidP="007665B0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677579">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00677579">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> https://www.kpn.com/service/mobiel/van-2g-naar-4g-en-5g.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00E06D54">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="fr-FR"/>
+          </w:rPr>
+          <w:t>https://www.kpn.com/service/mobiel/van-2g-naar-4g-en-5g</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="367E50DC" w14:textId="5B708378" w:rsidR="00537A91" w:rsidRPr="00BA2C35" w:rsidRDefault="00537A91">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="025A19BE" w14:textId="7268C554" w:rsidR="007665B0" w:rsidRPr="00E06D54" w:rsidRDefault="007665B0" w:rsidP="007665B0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677579">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00677579">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> https://community.vodafoneziggo.nl/t5/Producttips-Updates/2G-bij-Vodafone/ba-p/1650852.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00E06D54">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="fr-FR"/>
+          </w:rPr>
+          <w:t>https://community.vodafoneziggo.nl/t5/Producttips-Updates/2G-bij-Vodafone/ba-p/1650852</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="380BA580" w14:textId="417A24CB" w:rsidR="00163EBE" w:rsidRPr="00677579" w:rsidRDefault="00163EBE">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="559A3D74" w14:textId="77777777" w:rsidR="007665B0" w:rsidRPr="00E06D54" w:rsidRDefault="007665B0" w:rsidP="007665B0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00677579">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> TNO, Ondersteuning eCall na afschakeling 2G en 3G in Nederland, p. 28.</w:t>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TNO, Ondersteuning </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na afschakeling 2G en 3G in Nederland, p. 28.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="3BB7DA53" w14:textId="77777777" w:rsidR="00013144" w:rsidRPr="00677579" w:rsidRDefault="00013144" w:rsidP="00013144">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="19346429" w14:textId="77777777" w:rsidR="007665B0" w:rsidRPr="00E06D54" w:rsidRDefault="007665B0" w:rsidP="007665B0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00677579">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het door de EC aangevraagde onderzoek van IDIADA (paragraaf 3.2.1.) hanteert een richtbedrag van €362 (o.b.v. informatie uit 2022).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="173F679D" w14:textId="1FE987B3" w:rsidR="00013144" w:rsidRPr="00640AD0" w:rsidRDefault="00013144" w:rsidP="00013144">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="09F33B49" w14:textId="77777777" w:rsidR="007665B0" w:rsidRPr="00E06D54" w:rsidRDefault="007665B0" w:rsidP="007665B0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00677579">
-[...17 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Schatting betreft &lt;3-5% in de periode tot 2035. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00163EBE" w:rsidRPr="00677579">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> TNO, Ondersteuning eCall na afschakeling 2G en 3G in Nederland, p. 28.</w:t>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TNO, Ondersteuning </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eCall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na afschakeling 2G en 3G in Nederland, p. 28.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...434 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="683DCFB2" w14:textId="77777777" w:rsidR="007665B0" w:rsidRPr="007665B0" w:rsidRDefault="007665B0" w:rsidP="007665B0">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1F5DAB85" w14:textId="77777777" w:rsidR="00663D70" w:rsidRDefault="00726751">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46ED3FA8" w14:textId="77777777" w:rsidR="009126FC" w:rsidRPr="007665B0" w:rsidRDefault="009126FC" w:rsidP="007665B0">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1410 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AA0A709" w14:textId="77777777" w:rsidR="009126FC" w:rsidRPr="007665B0" w:rsidRDefault="009126FC" w:rsidP="007665B0">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="91E3B4A9"/>
-[...1869 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AEB5A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12E0890C"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6765,660 +3615,151 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-[...59 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="1" w16cid:durableId="1214732137">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F21B3E"/>
-[...442 lines deleted...]
-    <w:rsid w:val="00FF4F9A"/>
+    <w:rsidRoot w:val="007665B0"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00720B22"/>
+    <w:rsid w:val="007665B0"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="009126FC"/>
+    <w:rsid w:val="00D04E3C"/>
+    <w:rsid w:val="00D36908"/>
+    <w:rsid w:val="00E06D54"/>
+    <w:rsid w:val="00F92F3E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="4787FFE2"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2E7EF3EA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{967F6ECE-D8AC-4988-8DFD-ABCD0A9657FB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7427,77 +3768,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7522,75 +3863,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7625,55 +3966,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7736,3513 +4077,890 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007665B0"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007665B0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007665B0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007665B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007665B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007665B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007665B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007665B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007665B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007665B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007665B0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007665B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007665B0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007665B0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007665B0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007665B0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2267"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="007665B0"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="170"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
+    <w:name w:val="Referentiegegevens_kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007665B0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007665B0"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007665B0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007665B0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007665B0"/>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="007665B0"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...3145 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD1035"/>
-[...176 lines deleted...]
-    <w:rsid w:val="002A0618"/>
+    <w:rsid w:val="007665B0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E06D54"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...54 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement.dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trafa.se/en/road-traffic/risk-analysis-of-ecall-systems-2028-14929/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://112.fi/en/-/ecall-emergency-call-system-prevents-road-deaths-false-calls-burden-emergency-services" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2024/11/18/kwantitatieve-effectmeting-ecall" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://community.vodafoneziggo.nl/t5/Producttips-Updates/2G-bij-Vodafone/ba-p/1650852" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kpn.com/service/mobiel/van-2g-naar-4g-en-5g" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odido.nl/service/netwerk/3G" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11516,168 +5234,78 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>13076</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2400</ap:Words>
+  <ap:Characters>13204</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>108</ap:Lines>
-  <ap:Paragraphs>30</ap:Paragraphs>
+  <ap:Lines>110</ap:Lines>
+  <ap:Paragraphs>31</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Parlement - Gevolgen afschakeling mobiele netwerken op eCall</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>15339</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>15573</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...84 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>