--- v0 (2026-05-18)
+++ v1 (2026-07-06)
@@ -1,3053 +1,1134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0029351A" w:rsidP="00274022" w:rsidRDefault="00274022" w14:paraId="55DA56C6" w14:textId="77777777">
-[...16 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00D30345" w:rsidP="00D30345" w:rsidRDefault="00BC2ECC" w14:paraId="577F20C6" w14:textId="2DE64666">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30345" w:rsidR="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>446</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30345" w:rsidR="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D30345" w:rsidR="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van de Wet allocatie arbeidskrachten door intermediairs en enige andere wetten in verband met de invoering van regels voor het verlenen van toelating voor het ter beschikking stellen van arbeidskrachten (Wet toelating terbeschikkingstelling van arbeidskrachten)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00D30345" w:rsidP="00D80872" w:rsidRDefault="00D30345" w14:paraId="65190E1E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30345" w:rsidR="00BC2ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>91</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00BC2ECC" w:rsidP="00821879" w:rsidRDefault="00D30345" w14:paraId="523BB804" w14:textId="1331A596">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00D30345" w:rsidP="00821879" w:rsidRDefault="00D30345" w14:paraId="02C0A9CA" w14:textId="0D21CA43">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00BC2ECC" w:rsidP="00821879" w:rsidRDefault="00BC2ECC" w14:paraId="5D77D18A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="024149A5" w14:textId="580F4931">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Begin dit jaar heeft uw Kamer een brief ontvangen over de voortgang van de invoering van de wet toelating terbeschikkingstelling arbeidskrachten (Wtta) bij de Nederlandse Autoriteit Uitleenmarkt (NAU).</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D30345">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> In die brief is toegezegd uw Kamer voor de zomer te informeren over het tijdpad voor inwerkingtreding van de Wtta. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00274022" w:rsidP="00274022" w:rsidRDefault="00274022" w14:paraId="4020A580" w14:textId="77777777">
-[...72 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="1DB2E515" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="730B1B90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De gedeelde urgentie onder sociale partners voor de invoering van het toelatingsstelsel sterkt mij in de overtuiging dat de Wtta zo snel als verantwoord mogelijk moet worden ingevoerd. In navolging van de aanbevelingen van Bureau Gateway is de beoogde planning opnieuw tegen het licht gehouden. Op basis hiervan houd ik vast aan de ingezette koers van gefaseerde inwerkingtreding van de wet en de start van het toelatingsstelsel per 1 januari 2027. Dit omdat de urgentie van het tegengaan van de misstanden in de uitzendsector zwaarder weegt dan het geringe profijt van uitstel. Het Koninklijk Besluit waarmee de inwerkingtreding wordt geregeld, verwacht ik eind juni te publiceren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="0C2D585B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="42A3440B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze brief neem ik uw Kamer mee in de afwegingen die tot dit besluit hebben geleid. Ik ga eerst in op de risico’s die verbonden zijn aan de inwerkingtreding van het toelatingsstelsel en vervolgens hoe ik die betrokken heb in de afweging over de inwerkingtredingsdatum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="0C76418D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="2FBD72C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Risico’s </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002C0D5D" w:rsidR="00274022" w:rsidP="00274022" w:rsidRDefault="00274022" w14:paraId="20187CF7" w14:textId="77777777">
-[...18 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="11E7EFE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="09EAC3E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om de haalbaarheid van de planning te bewaken, is het essentieel om periodiek de risico’s te toetsen die de inwerkingtreding en uitvoering van het stelsel beïnvloeden, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>evenals de voortgang van de genomen beheersmaatregelen. Dit conform het advies van Bureau Gateway.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30345">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De risico’s zijn in eerdere brieven aan uw Kamer van 12 februari 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30345">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00447848">
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>, 24 april 2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="00447848">
+      <w:r w:rsidRPr="00D30345">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00447848">
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en 23 januari 2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="00447848">
+      <w:r w:rsidRPr="00D30345">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00447848">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="000E5476" w:rsidR="00274022" w:rsidP="00274022" w:rsidRDefault="00274022" w14:paraId="2628F83C" w14:textId="77777777">
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toegelicht. Hieronder licht ik de belangrijkste risico’s kort toe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="0E69AEF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="0768EE01" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Beschikbaarheid informatievoorziening infrastructuur </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00274022" w:rsidP="00274022" w:rsidRDefault="00274022" w14:paraId="0CC7DF74" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="5F7F5468" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...27 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De infrastructuur (techniek en applicaties) om de informatievoorziening mogelijk te maken is een randvoorwaarde voor de NAU om de wettelijke taken, zoals afgeven, schorsen en intrekken van toelatingen, te kunnen uitvoeren. Het zaaksysteem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> van de NAU is momenteel in ontwikkeling </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> van de NAU is momenteel in ontwikkeling en wordt gefaseerd in 2026 en 2027 opgeleverd en in gebruik genomen. De fasering is gebaseerd op de mijlpalen (opening (voor)aanmeldloket, aanvraagloket) waarop de wettelijke taken van de NAU beginnen. De doorlooptijd is krap. Er zijn op dit moment echter geen aanwijzingen dat de huidige planning niet wordt gehaald. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="32D614E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">en wordt gefaseerd in </w:t>
-[...76 lines deleted...]
-    <w:p w:rsidR="00274022" w:rsidP="00274022" w:rsidRDefault="00274022" w14:paraId="68EEB278" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="59EC3303" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Operationele gereedheid NAU </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00274022" w:rsidP="00274022" w:rsidRDefault="00AE2CBE" w14:paraId="28419610" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AE2CBE">
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="556DDF2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De NAU moet aanvragen tijdig en correct verwerken. Dat vraagt om mensen, middelen en processen die de uitvoeringskwaliteit waarborgen. De inrichting van processen is mede afhankelijk van het aantal (voor)aanmeldingen, het aantal aanvragen voor een toelating en ontheffing en het aantal bezwaar- en beroepsprocedures. Om beter inzicht te krijgen in de omvang van de benodigde mensen, middelen en processen, voert Regioplan een herijkingsonderzoek uit naar het aantal te verwachten aanvragen. De resultaten volgen voor deze zomer en deel ik met uw Kamer. Bij de inrichting van de werkprocessen is de NAU ook afhankelijk van andere partijen in het stelsel. De afstemming hierover met onder andere Justis, de Nederlandse Arbeidsinspectie en de Belastingdienst vindt op dit moment plaats en verloopt constructief. Met name de afgifte van een tijdige VOG voor Rechtspersonen in een kort tijdsbestek vraagt nadere afspraken tussen de NAU en Justis.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE2CBE" w:rsidP="00274022" w:rsidRDefault="00AE2CBE" w14:paraId="7726AFF0" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00770855" w:rsidR="00274022" w:rsidP="00274022" w:rsidRDefault="00274022" w14:paraId="22387902" w14:textId="77777777">
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="73174FBB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="605AB457" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gegevensuitwisseling met stelselpartijen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00274022" w:rsidP="00274022" w:rsidRDefault="00274022" w14:paraId="6B870E13" w14:textId="77777777">
-[...33 lines deleted...]
-    <w:p w:rsidRPr="00770855" w:rsidR="00274022" w:rsidP="00274022" w:rsidRDefault="00274022" w14:paraId="5EEFCA8D" w14:textId="77777777">
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="12C54DBE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De gegevensuitwisseling met stelselpartijen is belangrijk voor de NAU vanwege de informatiepositie die nodig is om aanvragen te beoordelen. Momenteel werkt de NAU met de stelselpartners, zoals de Nederlandse Arbeidsinspectie en de Belastingdienst, de samenwerkingsafspraken en gegevensuitwisseling uit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="36442739" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="6FA18E32" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Inspectiecapaciteit private inspectie-instellingen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00621915" w:rsidP="00274022" w:rsidRDefault="00274022" w14:paraId="303A68AD" w14:textId="77777777">
-[...63 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="23D901DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voldoende inspectiecapaciteit is van belang om te waarborgen dat uitleners periodiek gecontroleerd worden op de naleving van het normenkader Wtta. Op dit moment is nog onduidelijk of de inspectiecapaciteit toereikend is bij de inwerkingtreding van de Wtta. De groei van de private inspectiecapaciteit is sterk afhankelijk van de omvang van de vraag vanuit de markt. Met een definitieve inwerkingtredingsdatum en intensieve communicatiecampagne verwacht ik dat er beweging komt op deze markt en dat inspectie-instellingen anticiperen op de verwachte vraag en investeren in groei van capaciteit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30345">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De NAU voert structureel overleg met inspectie-instellingen die interesse hebben in Wtta-inspecties over onder meer de benodigde capaciteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="57292BC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="6180C5AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Afweging </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="242CAF5B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="614FF54C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De beschikbaarheid van de infrastructuur voor de informatievoorziening is een essentiële randvoorwaarde voor de NAU om haar wettelijke taken uit te kunnen voeren en heeft direct invloed op de inwerkingtredingsdatum. De planning is krap. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Uitstel van de Wtta zou meer tijd bieden voor het opvangen van mogelijke vertragingen in de planning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, maar er zijn vooralsnog geen aanwijzingen dat de planning niet kan worden gehaald. De geslaagde inwerkingtreding van het toelatingsstelsel is daarnaast afhankelijk van een aantal kritische succesfactoren: de mate van operationele gereedheid van de NAU, de tijdige gegevensuitwisseling met stelselpartijen en voldoende inspectiecapaciteit bij private inspectie-instellingen. Deze elementen hebben impact op de kwaliteit van de uitvoering van het toelatingsstelsel door de NAU, maar vormen op basis van de huidige inzichten geen blokkade voor de inwerkingtreding van het toelatingsstelsel per 1 januari 2027. Uitstel van de inwerkingtreding van het toelatingsstelsel zou eerder een remmend effect kunnen hebben op de benodigde stappen die, vanuit de markt en andere betrokkenen, worden gezet op deze onderwerpen. Inwerkingtreding van het toelatingsstelsel per 1 januari 2027 biedt goedwillende werkgevers een eerlijke kans </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>en draagt direct bij aan de bescherming van kwetsbare arbeidskrachten. Uitstel van de inwerkingtreding van de Wtta weegt daarom niet op tegen de effecten van een zo snel mogelijke inwerkingtreding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="53824A23" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="4862FF46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarbij is het volgende van belang. De NAU is volop in ontwikkeling naar een operationele organisatie en werkt toe naar de situatie waarin alle processen, systemen, mensen en middelen zo zijn georganiseerd dat de NAU haar wettelijke taken kan uitvoeren conform de gefaseerde inwerking van het toelatingsstelsel. De invoering van het toelatingsstelsel is voor alle betrokken partijen een grote en uitdagende operatie. Dat was zo, en zal de komende tijd zo blijven. Daarbij zullen onvermijdelijk opstartproblemen optreden, ongeacht de datum van inwerkingtreding. Pas bij de feitelijke start van het toelatingsstelsel wordt duidelijk hoe de geïdentificeerde risico’s de kwaliteit van de uitvoering daadwerkelijk beïnvloeden. Het uitgangspunt is uiteraard een kwalitatief goede uitvoering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="18E8031D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="17CC2B7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De mogelijke invloed van de hierboven genoemde risico’s op de kwaliteit van het toelatingsstelsel, zoals de wachtrijen als gevolg van onvoldoende inspectiecapaciteit of opschalingsmogelijkheden bij de NAU, zijn bekend en waar mogelijk worden maatregelen getroffen om die te beheersen. Ook geldt er overgangsrecht, om te voorkomen dat uitleners door omstandigheden die buiten hun macht liggen bij de start van het toelatingsstelsel niet kunnen voldoen aan de Wtta. Uitleners die tijdig een aanvraag indienen, mogen blijven uitlenen zolang de NAU nog niet over de aanvraag heeft beslist. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="0EACCD27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="1646FEE1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Afweging </w:t>
-[...5 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00447848">
+        <w:t xml:space="preserve">Slot </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="3CACA992" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="46F229D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228266529" w:id="0"/>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De transitie naar een nieuw stelsel is onlosmakelijk verbonden met een zekere mate van onzekerheid. Ik zal de risico’s zoals hierboven beschreven en de getroffen beheersmaatregelen nauwgezet blijven volgen. Daarbij word ik ondersteund door een ‘health check’ van Bureau Gateway die dit najaar in opvolging van de Gateway review plaatsvindt. Hiermee vindt een onafhankelijk onderzoek plaats of de invoering op koers ligt. Voor de ontwikkeling van het zaaksysteem heb ik zoals gebruikelijk een advies gevraagd aan het Adviescollege ICT-toetsing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="533C1B35" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00821879" w:rsidRDefault="00821879" w14:paraId="43ECB4FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik heb vertrouwen in de voorbereidingen die worden getroffen om van de invoering van het toelatingsstelsel een succes te maken. De beoogde inwerkingtredingsdatum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">is en blijft 1 januari 2027. Met de inzet van alle betrokken partijen zie ik deze datum met vertrouwen tegemoet. Eind 2026 informeer ik uw Kamer nader met een nieuwe Stand van de invoering NAU. Indien ontwikkelingen daar aanleiding toe geven, dan stel ik uw Kamer daarvan </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eerder op de hoogte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00D30345" w:rsidRDefault="00821879" w14:paraId="6AE84DF6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00D30345" w:rsidRDefault="00821879" w14:paraId="6D03C077" w14:textId="4EC66F89">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00447848">
+      <w:r w:rsidRPr="00D30345" w:rsidR="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Sociale Zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30345" w:rsidR="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...196 lines deleted...]
-        <w:br/>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>en Werkgelegenheid,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0029351A" w:rsidP="00274022" w:rsidRDefault="0029351A" w14:paraId="7ACA9E83" w14:textId="77777777">
-[...28 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00821879" w:rsidP="00D30345" w:rsidRDefault="00821879" w14:paraId="731B064E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>J.A. Vijlbrief</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0029351A">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w:rsidRPr="00D30345" w:rsidR="00FE0FA3" w:rsidP="00D30345" w:rsidRDefault="00FE0FA3" w14:paraId="6ECDD3F9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D30345" w:rsidR="00FE0FA3" w:rsidSect="00770C12">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2943496B" w14:textId="77777777" w:rsidR="00DB5588" w:rsidRDefault="00DB5588">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="38A07872" w14:textId="77777777" w:rsidR="00CD6BB9" w:rsidRDefault="00CD6BB9" w:rsidP="00821879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47D1A3F4" w14:textId="77777777" w:rsidR="00DB5588" w:rsidRDefault="00DB5588">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5E0F19DA" w14:textId="77777777" w:rsidR="00CD6BB9" w:rsidRDefault="00CD6BB9" w:rsidP="00821879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...46 lines deleted...]
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="KIX Barcode">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="34C9DA65" w14:textId="77777777" w:rsidR="00052381" w:rsidRDefault="00052381">
+  <w:p w14:paraId="4FFDEE72" w14:textId="77777777" w:rsidR="003D3D18" w:rsidRPr="00821879" w:rsidRDefault="003D3D18" w:rsidP="00821879">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="38C618BA" w14:textId="77777777" w:rsidR="00052381" w:rsidRDefault="00052381">
+  <w:p w14:paraId="3ED4084E" w14:textId="77777777" w:rsidR="003D3D18" w:rsidRPr="00821879" w:rsidRDefault="003D3D18" w:rsidP="00821879">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62A9493B" w14:textId="77777777" w:rsidR="00052381" w:rsidRDefault="00052381">
+  <w:p w14:paraId="515C3A0E" w14:textId="77777777" w:rsidR="003D3D18" w:rsidRPr="00821879" w:rsidRDefault="003D3D18" w:rsidP="00821879">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13935921" w14:textId="77777777" w:rsidR="00DB5588" w:rsidRDefault="00DB5588">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6312B7FB" w14:textId="77777777" w:rsidR="00CD6BB9" w:rsidRDefault="00CD6BB9" w:rsidP="00821879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="210BEF22" w14:textId="77777777" w:rsidR="00DB5588" w:rsidRDefault="00DB5588">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="226E6D17" w14:textId="77777777" w:rsidR="00CD6BB9" w:rsidRDefault="00CD6BB9" w:rsidP="00821879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="26398239" w14:textId="77777777" w:rsidR="00274022" w:rsidRDefault="00274022" w:rsidP="00274022">
+    <w:p w14:paraId="756FF30A" w14:textId="77777777" w:rsidR="00821879" w:rsidRPr="00D30345" w:rsidRDefault="00821879" w:rsidP="00821879">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-        <w:t>446, nr. 90.</w:t>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 446, nr. 90.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="07458EAA" w14:textId="77777777" w:rsidR="00274022" w:rsidRPr="003F77AD" w:rsidRDefault="00274022" w:rsidP="00274022">
+    <w:p w14:paraId="62CBAF4E" w14:textId="77777777" w:rsidR="00821879" w:rsidRPr="00D30345" w:rsidRDefault="00821879" w:rsidP="00821879">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003F77AD">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003F77AD">
-[...21 lines deleted...]
-        <w:t>446, nr. 90.</w:t>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 446, nr. 90.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="127ECDF4" w14:textId="77777777" w:rsidR="00274022" w:rsidRDefault="00274022" w:rsidP="00274022">
+    <w:p w14:paraId="3B113A19" w14:textId="77777777" w:rsidR="00821879" w:rsidRPr="00D30345" w:rsidRDefault="00821879" w:rsidP="00821879">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-        <w:t>446, nr. 90.</w:t>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 446, nr. 90.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="25AFB3FA" w14:textId="77777777" w:rsidR="00274022" w:rsidRPr="003F77AD" w:rsidRDefault="00274022" w:rsidP="00274022">
+    <w:p w14:paraId="1EEEA71A" w14:textId="77777777" w:rsidR="00821879" w:rsidRPr="00D30345" w:rsidRDefault="00821879" w:rsidP="00821879">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003F77AD">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003F77AD">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 36 446, nr. 88.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="60984959" w14:textId="77777777" w:rsidR="00274022" w:rsidRDefault="00274022" w:rsidP="00274022">
+    <w:p w14:paraId="448D5800" w14:textId="77777777" w:rsidR="00821879" w:rsidRPr="00D30345" w:rsidRDefault="00821879" w:rsidP="00821879">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003F77AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003F77AD">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 36 446, nr. 29.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="4D42B8C4" w14:textId="77777777" w:rsidR="00274022" w:rsidRDefault="00274022" w:rsidP="00274022">
+    <w:p w14:paraId="7D75E3BE" w14:textId="77777777" w:rsidR="00821879" w:rsidRPr="00D30345" w:rsidRDefault="00821879" w:rsidP="00821879">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30345">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00D30345">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uit het jaarverslag van SNA (2025) volgt dat het aantal aangemelde ondernemingen tussen 2023 en 2025 gegroeid is van jaarlijks 866 naar 1.490. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10E97939" w14:textId="77777777" w:rsidR="00052381" w:rsidRDefault="00052381">
+  <w:p w14:paraId="0AFE4E91" w14:textId="77777777" w:rsidR="003D3D18" w:rsidRPr="00821879" w:rsidRDefault="003D3D18" w:rsidP="00821879">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05230992" w14:textId="77777777" w:rsidR="0029351A" w:rsidRDefault="00621915">
-[...309 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="268019F6" w14:textId="77777777" w:rsidR="003D3D18" w:rsidRPr="00821879" w:rsidRDefault="003D3D18" w:rsidP="00821879">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F8A7BB9" w14:textId="77777777" w:rsidR="0029351A" w:rsidRDefault="00621915">
-[...1004 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="6BD6914C" w14:textId="77777777" w:rsidR="003D3D18" w:rsidRPr="00821879" w:rsidRDefault="003D3D18" w:rsidP="00821879">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="92FA6C6F"/>
-[...381 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="166D1454"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0734BC1A"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -3092,486 +1173,231 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...227 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1431781510">
+  <w:num w:numId="1" w16cid:durableId="1691374070">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0029351A"/>
-[...33 lines deleted...]
-    <w:rsid w:val="00FD7257"/>
+    <w:rsidRoot w:val="00821879"/>
+    <w:rsid w:val="001C09E3"/>
+    <w:rsid w:val="002B177A"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003D3D18"/>
+    <w:rsid w:val="00770C12"/>
+    <w:rsid w:val="00821879"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00BC2ECC"/>
+    <w:rsid w:val="00CD6BB9"/>
+    <w:rsid w:val="00D30345"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="48FCB214"/>
+  <w14:docId w14:val="02314567"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{88405FC5-C6D5-47DC-8F2D-D47359BD0EE9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3596,75 +1422,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3699,55 +1525,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3819,1271 +1645,844 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...84 lines deleted...]
-    <w:rPr>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00821879"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00821879"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00821879"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00821879"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-    <w:rPr>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00821879"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00821879"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...555 lines deleted...]
-    </w:pPr>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00821879"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00821879"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00821879"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Toezendgegevens"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00821879"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-    <w:name w:val="V12"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00821879"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...86 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="14"/>
-[...162 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00821879"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00274022"/>
-[...2 lines deleted...]
-      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
-      <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00821879"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00821879"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00821879"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixCode">
+    <w:name w:val="KixCode"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00821879"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferentiegegevensHL">
+    <w:name w:val="Referentiegegevens HL"/>
+    <w:basedOn w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00821879"/>
+    <w:rPr>
+      <w:caps/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskopjes">
+    <w:name w:val="Referentiegegevenskopjes"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00821879"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00274022"/>
-[...8 lines deleted...]
-      <w:kern w:val="2"/>
+    <w:rsid w:val="00821879"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00274022"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+    <w:rsid w:val="00821879"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00274022"/>
+    <w:rsid w:val="00821879"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...80 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D30345"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5140,51 +2539,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5248,65 +2647,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5327,225 +2726,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7145</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1360</ap:Words>
+  <ap:Characters>7484</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>59</ap:Lines>
-  <ap:Paragraphs>16</ap:Paragraphs>
+  <ap:Lines>62</ap:Lines>
+  <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief Kamer - Inwerkingtredingsdatum Wtta</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8427</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8827</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...117 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>