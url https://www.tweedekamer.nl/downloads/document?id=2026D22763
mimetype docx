--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -1,4794 +1,4586 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00295826" w:rsidR="00F74D69" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="0B1843A8" w14:textId="77777777">
+    <w:p w:rsidRPr="00A559A4" w:rsidR="00A559A4" w:rsidRDefault="008705E0" w14:paraId="5F5371F6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>27529</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4" w:rsidR="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4" w:rsidR="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Informatie- en Communicatietechnologie (ICT) in de Zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="00A559A4" w:rsidP="008705E0" w:rsidRDefault="00A559A4" w14:paraId="0C941FE3" w14:textId="4AD0CAF0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00295826" w:rsidR="00F74D69" w:rsidP="00236E74" w:rsidRDefault="00F74D69" w14:paraId="3CE847FE" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>360</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minister van Langdurige Zorg, Jeugd en Sport </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="00A559A4" w:rsidP="008705E0" w:rsidRDefault="00A559A4" w14:paraId="2A8C3D2E" w14:textId="0BCB2D43">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="00A559A4" w:rsidP="008705E0" w:rsidRDefault="00A559A4" w14:paraId="4529D0BE" w14:textId="7056AD6A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...36 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="357E3BAD" w14:textId="65C0A524">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op 20 januari 2026 informeerde de voormalig minister van VWS de uw Kamer over de stappen die gezet worden om de EHDS in Nederland te implementeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...27 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hoewel na de zomer een nieuwe voortgangsbrief was toegezegd, informeer ik u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> al </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>over de meest recente</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ontwikkelingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Zo </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...12 lines deleted...]
-        <w:autoSpaceDN/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beschikt u over de meest actuele informatie voor het Kamerdebat van 21 mei a.s. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="6E7AC78F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="3A77F8F9" wp14:anchorId="2BECE773">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="22319C25" wp14:anchorId="7F4F59B6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>818251</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5857875" cy="3397885"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1622971759" name="Afbeelding 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1622971759" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5857875" cy="3397885"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00295826" w:rsidR="00C53EAD">
-        <w:rPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Europese verordening EHDS, die op 26 maart 2025 in werking is getreden, heeft als doel de kwaliteit van zorg te verbeteren door gegevensuitwisseling beter mogelijk te maken. De verplichtingen uit de EHDS zullen gefaseerd van toepassing worden (zie figuur 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="7746A1C5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="6BB90743" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-        </w:rPr>
-[...98 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Figuur 1. Toepassingsfases EHDS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00295826" w:rsidR="009E3831" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="16967428" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="3458898E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">De in de verordening genoemde tijdlijn vormen tevens </w:t>
-[...11 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:t>De in de verordening genoemde tijdlijn vormen tevens de wettelijk vastgestelde deadlines waarop deze onderdelen moeten zijn gerealiseerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="43A1DBEF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="337F4760" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00295826">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228970140" w:id="1"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Deze brief bouwt voort op de brief van 20 januari 2026 en bevat nieuwe informatie over een aantal onderwerpen die daarin werden behandeld. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In deze brief ga ik in op:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00295826" w:rsidR="00C53EAD" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="57E2F282" w14:textId="77777777">
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="34E208C4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
-[...49 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Gezondheidsdata-autoriteit, waarbij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ik u informeer over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de stand van zaken aangaande</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826" w:rsidR="00323AE7">
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mijn keuze om een nieuw zelfstandig bestuursorgaan (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) op te richten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, waarin</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826" w:rsidR="00323AE7">
-[...11 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ik de taken van de Autoriteit voor digitale gezondheid (ADG) en de Health Data Access Body (HDAB) worden belegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00295826" w:rsidR="00C53EAD" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="387E40F1" w14:textId="77777777">
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="5E770757" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
-[...50 lines deleted...]
-    <w:p w:rsidRPr="00295826" w:rsidR="00C53EAD" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="5E8E1D9D" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samenhang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/EHDS, waarbij ik u informeer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over de samenhang tussen de Wet elektronische gegevensuitwisseling in de zorg (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) en de EHDS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en wat die betekent voor de planning van de geprioriteerde gegevensuitwisselingen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="17618108" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Burgerrechten, waarbij ik u informeer over verkenning van de invulling van de toegangsdienst voor burgers.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="129FBD04" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...83 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="15230345" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...12 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228970171" w:id="2"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Gezondheidsdata-autoriteit  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="7B41261C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...26 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangekondigd in de brief van 20 januari 2026, is in het kader van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>governance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rondom de EHDS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het voorstel voor een Wet op het Gezondheidsinformatiestelsel (Wet GIS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in voorbereiding (hierna wetsvoorstel).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit betreft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de aspecten die vallen onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de eerste tranche van de EHDS-uitvoeringswetgeving die binnenkort in internetconsultatie gaat. In deze eerste tranche EHDS-uitvoeringswetgeving wordt invulling gegeven aan de aanwijzing van de Autoriteit voor digitale gezondheid (ADG) en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Health Data Access Body</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDAB). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="0D5FFB48" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...145 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="3637BD6B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De taken van de ADG worden in de EHDS globaal beschreven. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op deze wijze krijgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lidstaten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de ruimte om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hier zelf invulling aan te geven. Een eerste aanzet tot concretisering geef ik hieronder. Deze concretisering heb ik opgenomen in de Memorie van Toelichting bij het wetsvoorstel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="136A778F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...197 lines deleted...]
-    <w:p w:rsidRPr="00295826" w:rsidR="00BD51B8" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="57A2370F" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De taken van de HDAB zijn wel meer concreet beschreven in de EHDS. Hier is minder ruimte om af te wijken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="76795993" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...12 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De ADG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-taken</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (artikel 19 van de EHDS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) uit de EHDS zijn op hoofdlijnen geconcretiseerd in de volgende vijf kerntaken:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00295826" w:rsidR="00BD51B8" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="05272FDE" w14:textId="77777777">
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="286E5830" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="00295826" w:rsidR="00BD51B8" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="4B63FCF6" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Waarborgen van de werking van en de toegankelijkheid tot systemen en technische voorzieningen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="2C39DF9D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="00295826" w:rsidR="00BD51B8" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="55EC54BD" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Informeren en betrekken van burgers en het zorgveld;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="43444A06" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="00295826" w:rsidR="00BD51B8" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="667BBBA9" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Afhandelen van klachten van burgers en het zorgveld;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="2DD8A6AA" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="00295826" w:rsidR="00BD51B8" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="33DB3CE7" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Samenwerken met toezichthouders;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="6B7EA378" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Samenwerken op Europees niveau.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00295826" w:rsidR="00BD51B8" w:rsidP="00236E74" w:rsidRDefault="00BD51B8" w14:paraId="7CBC4314" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="74521905" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00BD51B8" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="5D665C50" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="0C96BA59" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> volgende</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> taken en verplichtingen van de HDAB (artikel 57 van de EHDS) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vloeien rechtstreeks voort uit de EHDS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00236E74" w:rsidR="004E060D" w:rsidP="00236E74" w:rsidRDefault="004E060D" w14:paraId="3AF04141" w14:textId="77777777">
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="0D77A09B" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00295826" w:rsidR="00BD51B8" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="2E042C70" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="41591D98" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="00295826" w:rsidR="00BD51B8" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="712985A6" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toetsen van aanvragen en verlenen van vergunningen voor secundair gebruik;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="12D12E68" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...32 lines deleted...]
-    <w:p w:rsidRPr="00295826" w:rsidR="00BD51B8" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="60F91DA6" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toegang verlenen tot gezondheidsgegevens op basis van een verleende vergunning;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="7DEE0B9E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="00295826" w:rsidR="00BD51B8" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="4FF35C52" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toezicht houden op het secundair gebruik;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="3040A350" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="00295826" w:rsidR="00BD51B8" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="462988A9" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Transparantie verzorgen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="3AC5F1BB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...18 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samenwerken met andere toezichthouders en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>HDAB’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00295826" w:rsidR="00BD51B8" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="426C9130" w14:textId="77777777">
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="56D75937" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Informeren van burgers over significante nevenbevindingen ten aanzien van hun gezondheid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00295826" w:rsidR="00BD51B8" w:rsidP="00236E74" w:rsidRDefault="00BD51B8" w14:paraId="5A0AB773" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="1E867B5C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00295826" w:rsidR="00BD51B8" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="682CAEE3" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="28372CE0" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
         <w:spacing w:before="80" w:after="40" w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De taken van de ADG en HDAB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:autoSpaceDN/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in één nieuw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="67C1468B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...72 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De taken van de ADG (primair datagebruik) en HDAB (secundair datagebruik)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wil ik onderbrengen in één nieuw op te richten zelfstandig bestuursorgaan (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Dit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal de Gezondheidsdata-autoriteit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(GDA) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...12 lines deleted...]
-        <w:autoSpaceDN/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heten. Het is kabinetsbeleid om bij het opzetten van een nieuw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in beginsel te kiezen voor een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zonder eigen rechtspersoonlijkheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="7CBC3309" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="5AFED9BA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In de Kamerbrief van 7 april 2025 gaf de toenmalige minister van VWS aan te onderzoeken of de taken van de ADG en de HDAB in één organisatie konden worden belegd.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00295826" w:rsidR="007A1379">
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een uitgebreide inventarisatie van de mogelijke opties heeft uitgewezen dat de optie om beide EHDS-taken in één </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onder te brengen de beste keuze is. De reden hiervoor zijn als volgt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="7DF39F57" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="0634C698" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Allereerst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> functioneren primair en secundair datagebruik als één ecosysteem in het nationale gezondheidsinformatiestelsel en vormen een wisselwerking bij het bevorderen van gezondheid en het verbeteren van zorg en preventie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> taken van de ADG en HDAB </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sterk met elkaar verbonden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maken de ADG- en HDAB-taken gebruik van dezelfde of overlappende afsprakenstelsels, generieke functies/diensten en infrastructuren. Ten slotte creëert het beleggen van de taken van de ADG en de HDAB-helderheid en eenduidigheid richting de maatschappij. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="31B35D9B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="491AD97A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ten tweede creëert de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oprichting van één organisatie een herkenbaar en stevig ankerpunt in een landschap dat momenteel als complex en versnipperd wordt ervaren. Vanuit het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan de noodzakelijke regie worden gevoerd op de uitvoering van de ADG- en HDAB-taken. Het gecombineerd beleggen van deze taken bij één </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leidt tot minder complexiteit en meer efficiency aan de kant van de overheid. Zorgaanbieders, onderzoekers en ICT-leveranciers hebben dan te maken met één regieorganisatie die de koers bepaalt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="2615F2D1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="3310F912" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ten derde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uit onderzoek gebleken dat een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de meest geschikte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organisatievorm is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om de onafhankelijke uitvoering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de HDAB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-taken te borgen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De EHDS stelt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">namelijk een strikte onafhankelijkheidseis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitvoering van de taken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de HDAB. Het gaat daarbij concreet om de taak vergunningverlening.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...19 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="2D2FE369" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="2133EBA5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De volgende overwegingen leidden tot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de keuze voor een nieuw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="5FE3CAC4" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De EHDS introduceert een mechanisme waarbij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>houders van gezondheidsgegevens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (datahouders) de elektronische gezondheidsgegevens waarover zij beschikken, beschikbaar moeten stellen aan de HDAB als degene die de gegevens secundair wil gebruiken hiervoor een gegevensvergunning heeft. Deze gegevensvergunning wordt verleend door de HDAB aan de aanvrager die vervolgens mag werken met de anonieme of pseudonieme gegevens (datagebruiker). De EHDS schrijft voor dat er in dit proces geen belangenverstrengeling plaats mag vinden, en dat de organisatie die de vergunning uitgeeft, onafhankelijk moet opereren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="40E6B963" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het op te zetten stelsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor secundair datagebruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan het ministerie van Volksgezondheid, Welzijn en Sport zowel datahouder als datagebruiker zijn. De vergunningverlening moet dus gebeuren door een organisatie die niet hiërarchisch ondergeschikt is aan de minister om zo de onafhankelijkheid van de vergunningverlening te borgen. Een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is daarvoor de meest aangewezen organisatievorm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="6E62F24A" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alle reeds bestaande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> binnen het VWS-domein voeren taken uit die hen in het op te zetten stelsel voor secundair datagebruik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datahouder maken. Daarnaast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zij zelf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aanvragen voor data zullen doen en daarmee datagebruiker worden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om deze redenen kunnen de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taken niet worden belegd bij een bestaand </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> binnen het VWS-domein. De onafhankelijkheid van de vergunningverlening voor secundair datagebruik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>alleen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> correct geborgd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>worden bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een nieuw op te zetten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="64F5ED3A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="499ABD16" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het vertrouwen van burgers is essentieel voor het behalen van de nationale doelen rondom databeschikbaarheid en de verplichtingen uit de EHDS, die bijdragen aan betere zorg. Daarom is het aspect vertrouwen een belangrijke factor in de keuzes die worden gemaakt bij de inrichting van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>governance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het gezondheidsinformatiestelsel. Een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met een onafhankelijk en publiek karakter kan in belangrijke mate bijdragen aan het vertrouwen van burgers. Deze organisatie voert namelijk regie over én houdt toezicht op het juiste gebruik van zorgdata. Medische gegevens zijn immers bijzonder gevoelige gegevens, waar zorgvuldig mee moet worden omgegaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="5054C7DD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="5F843F14" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met dit uitgangspunt in gedachten, werk ik de (kern)taken van het nieuwe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de wijze waarop die worden uitgevoerd verder uit. Dit doe ik in samenwerking met alle betrokken partijen. Het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moet op 26 maart 2029 gereed zijn om in ieder geval de taken die voortvloeien uit de EHDS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(toepassingsfase 2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uit te voeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="6F74BB47" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="6C418AE7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228462317" w:id="3"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik kies er bij het uitwerken dus voor om de taken van de ADG en HDAB in één organisatie te beleggen. Daarvoor zal ik een zo klein mogelijk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oprichten, waarbinnen de in het kader van de EHDS strikt noodzakelijke publieke taken van zowel ADG als HDAB worden ondergebracht.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="297AA05A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="60666DD7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De samenhang tussen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de EHDS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In Nederland wordt al jaren gewerkt aan het verbeteren van de kwaliteit van zorg door betere elektronische gegevensuitwisseling via de Wet elektronische gegevensuitwisseling in de zorg (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is een kaderwet die het mogelijk maakt om bij algemene maatregel van bestuur (AMvB) de elektronische en gestandaardiseerde uitwisseling van bepaalde gezondheidsgegevens te verplichten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00295826">
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AMvB’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regelen welke gegevens op welke manier moeten worden uitgewisseld, in welke context en door welke zorgverleners. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="5490C671" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Meerjarenagenda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (MJA) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staan geprioriteerde gegevensuitwisselingen die we in heel Nederland verplicht elektronisch willen laten verlopen. De MJA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is tot stand gekomen in samenwerking met het zorgveld en op advies van het Informatieberaad Zorg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00DB49A1">
-[...6 lines deleted...]
-        <w:autoSpaceDN/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Geprioriteerde gegevensuitwisselingen die op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Meerjarenagenda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staan zijn: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Basisgegevensset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zorg (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BgZ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), Acute Zorg, Medicatieoverdracht, Beeldbeschikbaarheid, en verpleegkundige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eOverdracht</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="5119C81F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="651F3CC1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...67 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Net als de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werkt de EHDS met geprioriteerde categorieën van gegevens die elektronisch moeten worden uitgewisseld. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geprioriteerde categorieën onder de EHDS zijn: European </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Patient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Summary, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ePrescription</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eDispensation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> test </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Imaging, en Discharge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reports</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="7A6A9CBD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="670BFCB0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De EHDS en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> categorieën komen voor een deel met elkaar overeen, maar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verschillen ook van elkaar in reikwijdte en verplichtingen. Omdat Europese regelgeving voorrang heeft, moet nationale regelgeving waar nodig worden aangepast. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast is nationale wetgeving nodig om een aantal verplichtingen uit de EHDS te implementeren en keuzes uit de verordening vorm te geven. De uitwerking hiervan vindt plaats in een nieuwe stelselwet, het voorstel voor Wet op het Gezondheidsinformatiestelsel (Wet GIS). De voorbereiding van deze wet en de hiermee samenhangende overige wetswijzigingen is reeds in gang gezet. Het nationale beleid, zoals uitgewerkt in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, wordt hierin meegenomen. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is daarmee een belangrijke opstap naar de EHDS en het voorstel voor de Wet GIS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="51E9D9DB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="1357924F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rStyle w:val="Kop3Char"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
-          <w:kern w:val="2"/>
-[...916 lines deleted...]
-        <w:t xml:space="preserve"> en verpleegkundige </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gevolgen voor planning </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00295826" w:rsidR="006C5ACA">
-[...381 lines deleted...]
-      <w:r w:rsidRPr="00295826">
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Kop3Char"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00295826">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AMvB’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Kop3Char"/>
-        </w:rPr>
-[...372 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
-          <w:kern w:val="2"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00295826">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...106 lines deleted...]
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rStyle w:val="Kop3Char"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
-          <w:kern w:val="2"/>
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rStyle w:val="Kop3Char"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De gegevenscategorieën van de EHDS vormen de basis, bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nadere uitwerking van beleid en regelgeving rondom gegevensuitwisseling en databeschikbaarheid in de zorg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De EHDS biedt echter de ruimte deze gegevenscategorieën aan te vullen met andere categorieën elektronische gezondheidsgegevens, voor zover die in lijn liggen met de EHDS. Van deze ruimte wil ik gebruikmaken, zodat de beweging naar betere gegevensuitwisseling en databeschikbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die met de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in gang is gezet, kan worden voortgezet. In de Kamerbrief van 20 januari 2026 informeerde de voormalig minister van VWS de Kamer al over deze beleidsrichting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hieronder licht ik toe hoe ik van de ruimte gebruik wil maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="21949BD2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De EHDS-verplichtingen die ingaan in 2029 maken dat de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet in de huidige vorm kan blijven bestaan. De onder de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ingezette strategie voor de geprioriteerde gegevensuitwisselingen moet aangepast worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De tijd die nodig is om een AMvB voor een geprioriteerde gegevensuitwisseling te ontwikkelen en in werking te laten treden onder de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ligt dicht op de EHDS-tijdlijn voor de vergelijkbare geprioriteerde gegevensuitwisselingen. Hierdoor wordt in ieder geval de onder de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verplichte certificeringseis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van software</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet langer zinvol, nu de EHDS uitgaat van een ander systeem, dat van zelfbeoordeling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierover is de Kamer geïnformeerd in de Kamerbrief van 20 januari 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het is bijvoorbeeld niet rendabel voor een certificerende instelling om de investeringen te doen die nodig zijn om een dergelijke dienst aan te bieden, als een jaar later dit onder de EHDS niet langer verplicht is. Certificering wordt daarom reeds tegelijk met het voorstel voor de Wet GIS met een wijziging van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geschrapt en in lijn gebracht met de zelfbeoordeling die de EHDS voorschrijft. Omdat pas na deze wetswijziging </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AMvB’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onder de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kunnen worden vastgesteld, betekent dit dat op zijn vroegst met de inwerkingtreding van dit wetsvoorstel (planning begin 2028) een AMvB op basis van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in werking kan treden. Dit is kort voordat de eerste verplichtingen in het kader van de EHDS begin 2029 ingaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="5D2A86D4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De hierboven geschetste samenloop maakt het vanzelfsprekend om de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-gegevensuitwisselingen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BgZ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Acute zorg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tegelijkertijd in te laten gaan met de EHDS verplichtingen in 2029 en daarmee als nationale aanvulling te laten gelden op de EHDS. Voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medicatieoverdracht </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gaat het om een gefaseerde implementatie en verplichting in 2029 en 2031. Vanwege de grote overlap gaat een deel van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Medicatieoverdracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in 2031 op in de EHDS-verplichting </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Test </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="43834E0E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ondertussen wordt met veldpartijen doorgewerkt aan de gegevensuitwisselingen, zodat de realisatie ervan niet onnodig wordt uitgesteld. Alleen de verplichting ertoe zal later ingaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="1F563D2A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="4A753213" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eOverdracht</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-        <w:rPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Beeldbeschikbaarheid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ligt de verplichting van hun respectievelijke tegenhangers uit de EHDS (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-        <w:rPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00295826">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discharge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reports</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00295826">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Imaging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>) in 2031. Voor deze gegevensuitwisselingen is het zinvol daarvóór nog een nationale verplichting in te laten gaan.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826" w:rsidR="0054591C">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00295826">
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tot inwerkingtreding van de tweede tranche van de EHDS op 26 maart 2029 is dat nog mogelijk onder de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, na deze datum zal dit zijn onder de nieuwe uitvoeringswet. Voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in 2027 verwachte implementatie van de gegevensuitwisseling </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eOverdracht</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is het nog haalbaar om via een AMvB de elektronische uitwisseling in 2028 verplicht in werking te laten treden. Dit is drie jaar eerder dan dat voor de EHDS-tegenhanger </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discharge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reports</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007248B7">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00295826" w:rsidR="00141C7D">
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nodig zou zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="0D0ED720" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="0D5FA066" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook voor de geprioriteerde gegevensuitwisseling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007248B7">
-[...48 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00295826">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beeldbeschikbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is het de verwachting dat twee jaar eerder dan de EHDS dit verplicht (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deadline van 2031) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mogelijk is. Voorwaarde is wel dat er dan eind 2026 overeenstemming is over de verplichte normen, standaarden en eisen voor de technische oplossing die leidt tot databeschikbaarheid van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>medische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beelden- en verslagen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AMvB Beeldbeschikbaarheid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in 2029 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onder de nieuwe stelselwet ingaan. Daartoe zal ik de ontwikkelingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het zorgveld nauwlettend volgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00295826" w:rsidR="00D965EE" w:rsidP="00236E74" w:rsidRDefault="00D965EE" w14:paraId="69247A64" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="28991E41" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...12 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In dit kader is het interessant om te zien dat er inmiddels een tijdelijke oplossing voor de beschikbaarheid van radiologische beelden is ontwikkeld. De landelijke uitrol van deze oplossing start medio 2026. Op deze manier kunnen radiologische beelden al op korte termijn worden opgevraagd en uitgewisseld. Deze tijdelijke oplossing zal in samenspraak met betrokken partijen worden afgebouwd zodra de oplossing onder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nationale wetgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beschikbaar komt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="152A7C1B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...225 lines deleted...]
-      <w:r w:rsidRPr="00295826">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228273618" w:id="4"/>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="19E7DF25" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het onderstaand overzicht wordt een schematische weergave gegeven van de samenhang</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00295826" w:rsidR="006505AB" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="1C07F8FD" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="6F683EEB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...90 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="0D42AB38" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...9 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="51AF41E8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...45 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="4B8054D2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...34 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7508" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="342"/>
         <w:gridCol w:w="1784"/>
         <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00850001" w:rsidTr="00D965EE" w14:paraId="15B60CDC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidTr="00F87D82" w14:paraId="18AE9B93" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE211E" w:rsidR="0091799F" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="5BD01049" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="1542D994" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk228273597" w:id="7"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:bookmarkStart w:name="_Hlk228273597" w:id="5"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Nationale wetgeving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="0091799F" w:rsidP="00236E74" w:rsidRDefault="0091799F" w14:paraId="580D9929" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="40A1BBB6" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE211E" w:rsidR="0091799F" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="1CB98F2A" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="17AB10C2" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE211E">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Europese wetgeving</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850001" w:rsidTr="00BE211E" w14:paraId="11041B86" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidTr="00F87D82" w14:paraId="558E38A8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="481"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE211E" w:rsidR="0091799F" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="04181C28" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="7D93199C" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE211E">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Geprioriteerde </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE211E" w:rsidR="00BE211E">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-              <w:t>gegevens</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gegevens-uitwisseling</w:t>
             </w:r>
-            <w:r w:rsidR="00BE211E">
-[...14 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE211E" w:rsidR="0091799F" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="2BFCE1E8" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="0F4A7341" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE211E">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Inwerkingtreding AMvB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="0091799F" w:rsidP="00236E74" w:rsidRDefault="0091799F" w14:paraId="1F733DAD" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="36344893" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE211E" w:rsidR="0091799F" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="2311D8C3" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="0ED0FF94" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE211E">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Inwerkingtreding </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE211E" w:rsidR="0091799F" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="7EB56C2E" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="02E991E2" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE211E">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...16 lines deleted...]
-              <w:t>categorie</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Geprioriteerde gegevens-categorie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850001" w:rsidTr="00BE211E" w14:paraId="55B1F324" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidTr="00F87D82" w14:paraId="03F884E5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="0091799F" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="65A08C10" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="4C206FA8" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BgZ</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="0091799F" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="5B2A3E58" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="13685CB8" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-              <w:t>Gaat als nationale aanvulling gelijktijdig in met de EHDS</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaat als nationale aanvulling gelijktijdig in met de EHDS </w:t>
             </w:r>
-            <w:r w:rsidRPr="00295826" w:rsidR="00141C7D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>(Q1 2029)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="0091799F" w:rsidP="00236E74" w:rsidRDefault="0091799F" w14:paraId="7EA68B75" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="25B9CCC5" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00295826" w:rsidR="0091799F" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="5641115F" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="63F177CF" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="72557E14" wp14:anchorId="27974C43">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="07AD56CD" wp14:anchorId="64400930">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-22860</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>26670</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="160020" cy="95250"/>
                       <wp:effectExtent l="0" t="19050" r="30480" b="38100"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1274427983" name="Pijl: rechts 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="160020" cy="95250"/>
                               </a:xfrm>
                               <a:prstGeom prst="rightArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -4817,281 +4609,304 @@
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype id="_x0000_t13" coordsize="21600,21600" o:spt="13" adj="16200,5400" path="m@0,l@0@1,0@1,0@2@0@2@0,21600,21600,10800xe">
+                    <v:shapetype id="_x0000_t13" coordsize="21600,21600" o:spt="13" adj="16200,5400" path="m@0,l@0@1,0@1,0@2@0@2@0,21600,21600,10800xe" w14:anchorId="73C7307C">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum height 0 #1"/>
                         <v:f eqn="sum 10800 0 #1"/>
                         <v:f eqn="sum width 0 #0"/>
                         <v:f eqn="prod @4 @3 10800"/>
                         <v:f eqn="sum width 0 @5"/>
                       </v:formulas>
                       <v:path textboxrect="0,@1,@6,@2" o:connecttype="custom" o:connectlocs="@0,0;0,10800;@0,21600;21600,10800" o:connectangles="270,180,90,0"/>
                       <v:handles>
                         <v:h position="#0,#1" xrange="0,21600" yrange="0,10800"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Pijl: rechts 1" style="width:12.6pt;height:7.5pt;margin-top:2.1pt;margin-left:-1.8pt;mso-height-percent:0;mso-height-relative:margin;mso-width-percent:0;mso-width-relative:margin;mso-wrap-distance-bottom:0;mso-wrap-distance-left:9pt;mso-wrap-distance-right:9pt;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;visibility:visible;v-text-anchor:middle;z-index:251659264" o:spid="_x0000_s1025" fillcolor="#adadad" strokecolor="#adadad" strokeweight="1.5pt" type="#_x0000_t13" adj="15171"/>
+                    <v:shape id="Pijl: rechts 1" style="position:absolute;margin-left:-1.8pt;margin-top:2.1pt;width:12.6pt;height:7.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#adadad [2414]" strokecolor="#adadad [2414]" strokeweight="1.5pt" type="#_x0000_t13" adj="15171" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMNMR9fAIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWy0VEtv2zAMvg/YfxB0X20HSbsGdYogRYcB&#10;XRusHXpWZDk2IIsapcTJfv0o+dHHuh2G7SKTIvmR/Czy4vLQaLZX6GowOc9OUs6UkVDUZpvzbw/X&#10;Hz5y5rwwhdBgVM6PyvHLxft3F62dqwlUoAuFjECMm7c255X3dp4kTlaqEe4ErDJkLAEb4UnFbVKg&#10;aAm90ckkTU+TFrCwCFI5R7dXnZEvIn5ZKunvytIpz3TOqTYfT4znJpzJ4kLMtyhsVcu+DPEXVTSi&#10;NpR0hLoSXrAd1r9ANbVEcFD6EwlNAmVZSxV7oG6y9FU395WwKvZC5Dg70uT+Hay83d/bNRINrXVz&#10;R2Lo4lBiE75UHztEso4jWergmaTL7DRNJ0SpJNP5bDKLXCZPsRad/6SgYUHIOdbbyi8RoY08if2N&#10;85SVAgbHkNCBrovrWuuohEegVhrZXtDv22wnMVTvmi9QdHdnszQdEsc3E9wj6gskbf4bODUQ0JMn&#10;+qLkj1qFnNp8VSWrCyKsq36ssmtASKmMz2JjrhKF6q6z3/YVAQNySSyN2D3AS8IG7I7m3j+EqjgY&#10;Y3DaZf9T8BgRM4PxY3BTG8C3ADR11Wfu/AeSOmoCSxsojmtkCN1YOiuva3osN8L5tUCaQ3petFv8&#10;HR2lhjbn0EucVYA/3roP/jQeZOWspbnOufu+E6g4058NDc55Np2GRRCV6ewsPGF8btk8t5hdswJ6&#10;exltMSujGPy9HsQSoXmkFbQMWckkjKTcOZceB2Xlu31DS0yq5TK60fBb4W/MvZUBPLAaxuDh8CjQ&#10;9hPjadJuYdgBYv5qZDrfntSOyV6hVUHSi130XI9eT8t38RMAAP//AwBQSwMEFAAGAAgAAAAhADcB&#10;rILbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SFxQ6yRFUUnjVAUpZ0Sp&#10;2qsTL0naeB1itw1/z3Iqx9E8zbx8PdleXHD0nSMF8TwCgVQ701GjYPdZzpYgfNBkdO8IFfygh3Vx&#10;f5frzLgrfeBlGxrBI+QzraANYcik9HWLVvu5G5C4+3Kj1YHj2Egz6iuP214mUZRKqzvih1YP+NZi&#10;fdqerYKyrr4Pr+km3r/v+8PTYndclsNRqceHabMCEXAKNxj+9FkdCnaq3JmMF72C2SJlUsFzAoLr&#10;JOZYMfaSgCxy+V+/+AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMNMR9fAIAAMQFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA3AayC2wAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="0091799F" w:rsidP="00236E74" w:rsidRDefault="0091799F" w14:paraId="19444BBF" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="418E1CA9" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00295826" w:rsidR="0091799F" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="6C1A96E1" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="03EE5EC8" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...9 lines deleted...]
-              <w:t>2029</w:t>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Q1 2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="0091799F" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="531B344B" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="6AB6DAE5" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...3 lines deleted...]
-              <w:t>European Patient Summary</w:t>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Patient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850001" w:rsidTr="00BE211E" w14:paraId="5D0316B0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidTr="00F87D82" w14:paraId="233E3FB3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="26C99A60" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="700F08C6" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Acute Zorg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="1F3416BD" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="0BD08DFE" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-              <w:t>Gaat als nationale aanvulling gelijktijdig in met de EHDS</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaat als nationale aanvulling gelijktijdig in met de EHDS </w:t>
             </w:r>
-            <w:r w:rsidRPr="00295826" w:rsidR="00141C7D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>(Q1 2029)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00BD35C2" w14:paraId="2C591D8A" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="5AE3F8B4" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="71CEF88B" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="76C8EA67" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="33369234" wp14:anchorId="54D2BA01">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="1313FC1C" wp14:anchorId="1FE79A37">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-19685</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>39370</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="160020" cy="95250"/>
                       <wp:effectExtent l="0" t="19050" r="30480" b="38100"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1822843427" name="Pijl: rechts 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="160020" cy="95250"/>
                               </a:xfrm>
                               <a:prstGeom prst="rightArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -5120,296 +4935,335 @@
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Pijl: rechts 1" style="width:12.6pt;height:7.5pt;margin-top:3.1pt;margin-left:-1.55pt;mso-height-percent:0;mso-height-relative:margin;mso-width-percent:0;mso-width-relative:margin;mso-wrap-distance-bottom:0;mso-wrap-distance-left:9pt;mso-wrap-distance-right:9pt;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;visibility:visible;v-text-anchor:middle;z-index:251661312" o:spid="_x0000_s1026" fillcolor="#adadad" strokecolor="#adadad" strokeweight="1.5pt" type="#_x0000_t13" adj="15171"/>
+                    <v:shape id="Pijl: rechts 1" style="position:absolute;margin-left:-1.55pt;margin-top:3.1pt;width:12.6pt;height:7.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#adadad [2414]" strokecolor="#adadad [2414]" strokeweight="1.5pt" type="#_x0000_t13" adj="15171" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMNMR9fAIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWy0VEtv2zAMvg/YfxB0X20HSbsGdYogRYcB&#10;XRusHXpWZDk2IIsapcTJfv0o+dHHuh2G7SKTIvmR/Czy4vLQaLZX6GowOc9OUs6UkVDUZpvzbw/X&#10;Hz5y5rwwhdBgVM6PyvHLxft3F62dqwlUoAuFjECMm7c255X3dp4kTlaqEe4ErDJkLAEb4UnFbVKg&#10;aAm90ckkTU+TFrCwCFI5R7dXnZEvIn5ZKunvytIpz3TOqTYfT4znJpzJ4kLMtyhsVcu+DPEXVTSi&#10;NpR0hLoSXrAd1r9ANbVEcFD6EwlNAmVZSxV7oG6y9FU395WwKvZC5Dg70uT+Hay83d/bNRINrXVz&#10;R2Lo4lBiE75UHztEso4jWergmaTL7DRNJ0SpJNP5bDKLXCZPsRad/6SgYUHIOdbbyi8RoY08if2N&#10;85SVAgbHkNCBrovrWuuohEegVhrZXtDv22wnMVTvmi9QdHdnszQdEsc3E9wj6gskbf4bODUQ0JMn&#10;+qLkj1qFnNp8VSWrCyKsq36ssmtASKmMz2JjrhKF6q6z3/YVAQNySSyN2D3AS8IG7I7m3j+EqjgY&#10;Y3DaZf9T8BgRM4PxY3BTG8C3ADR11Wfu/AeSOmoCSxsojmtkCN1YOiuva3osN8L5tUCaQ3petFv8&#10;HR2lhjbn0EucVYA/3roP/jQeZOWspbnOufu+E6g4058NDc55Np2GRRCV6ewsPGF8btk8t5hdswJ6&#10;exltMSujGPy9HsQSoXmkFbQMWckkjKTcOZceB2Xlu31DS0yq5TK60fBb4W/MvZUBPLAaxuDh8CjQ&#10;9hPjadJuYdgBYv5qZDrfntSOyV6hVUHSi130XI9eT8t38RMAAP//AwBQSwMEFAAGAAgAAAAhAKQp&#10;vJTbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjkFLw0AUhO+C/2F5ghdpN9lCKGk2pQo5i7W0&#10;1032maRm38bsto3/3udJT8Mww8xXbGc3iCtOofekIV0mIJAab3tqNRzeq8UaRIiGrBk8oYZvDLAt&#10;7+8Kk1t/oze87mMreIRCbjR0MY65lKHp0Jmw9CMSZx9+ciaynVppJ3PjcTdIlSSZdKYnfujMiC8d&#10;Np/7i9NQNfXX6TnbpcfX43B6Wh3O62o8a/34MO82ICLO8a8Mv/iMDiUz1f5CNohBw2KVclNDpkBw&#10;rBTbmjVVIMtC/scvfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMNMR9fAIAAMQFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCkKbyU2wAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" w14:anchorId="15BAEC05"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00BD35C2" w14:paraId="2C21DC4A" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="14D56988" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="2A0CDD06" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="5A3E4079" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q1 2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="4A87F65C" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="213C5965" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...3 lines deleted...]
-              <w:t>European Patient Summary</w:t>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Patient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00084603" w:rsidR="00850001" w:rsidTr="00BE211E" w14:paraId="3D4C1076" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidTr="00F87D82" w14:paraId="72648AE2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="5A8A5406" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="261E7EDC" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Medicatie-overdracht</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00BD35C2" w14:paraId="07C64E36" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="7AF586AD" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00BD35C2" w14:paraId="5DB333E6" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="383C8300" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00BD35C2" w14:paraId="3EDAE6EE" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="047A5D10" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="6EDA1346" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="6550DBEB" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Lab voor Medicatie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="3F2243F7" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="6A11AD8C" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-              <w:t>Gaat als nationale aanvulling gelijktijdig in met de EHDS</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaat als nationale aanvulling gelijktijdig in met de EHDS </w:t>
             </w:r>
-            <w:r w:rsidRPr="00295826" w:rsidR="00141C7D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>(Q1 2029)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00BD35C2" w14:paraId="209624FD" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="433BB245" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="3B15B19C" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="6432D5CF" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="6E69BBB3" wp14:anchorId="4F93A690">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="35289AC4" wp14:anchorId="00BB86A2">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-40640</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>49415</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="160020" cy="95250"/>
                       <wp:effectExtent l="0" t="19050" r="30480" b="38100"/>
                       <wp:wrapNone/>
                       <wp:docPr id="329566022" name="Pijl: rechts 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="160020" cy="95250"/>
                               </a:xfrm>
                               <a:prstGeom prst="rightArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -5438,4757 +5292,1965 @@
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Pijl: rechts 1" style="width:12.6pt;height:7.5pt;margin-top:3.9pt;margin-left:-3.2pt;mso-height-percent:0;mso-height-relative:margin;mso-width-percent:0;mso-width-relative:margin;mso-wrap-distance-bottom:0;mso-wrap-distance-left:9pt;mso-wrap-distance-right:9pt;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;visibility:visible;v-text-anchor:middle;z-index:251663360" o:spid="_x0000_s1027" fillcolor="#adadad" strokecolor="#adadad" strokeweight="1.5pt" type="#_x0000_t13" adj="15171"/>
+                    <v:shape id="Pijl: rechts 1" style="position:absolute;margin-left:-3.2pt;margin-top:3.9pt;width:12.6pt;height:7.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#adadad [2414]" strokecolor="#adadad [2414]" strokeweight="1.5pt" type="#_x0000_t13" adj="15171" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMNMR9fAIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWy0VEtv2zAMvg/YfxB0X20HSbsGdYogRYcB&#10;XRusHXpWZDk2IIsapcTJfv0o+dHHuh2G7SKTIvmR/Czy4vLQaLZX6GowOc9OUs6UkVDUZpvzbw/X&#10;Hz5y5rwwhdBgVM6PyvHLxft3F62dqwlUoAuFjECMm7c255X3dp4kTlaqEe4ErDJkLAEb4UnFbVKg&#10;aAm90ckkTU+TFrCwCFI5R7dXnZEvIn5ZKunvytIpz3TOqTYfT4znJpzJ4kLMtyhsVcu+DPEXVTSi&#10;NpR0hLoSXrAd1r9ANbVEcFD6EwlNAmVZSxV7oG6y9FU395WwKvZC5Dg70uT+Hay83d/bNRINrXVz&#10;R2Lo4lBiE75UHztEso4jWergmaTL7DRNJ0SpJNP5bDKLXCZPsRad/6SgYUHIOdbbyi8RoY08if2N&#10;85SVAgbHkNCBrovrWuuohEegVhrZXtDv22wnMVTvmi9QdHdnszQdEsc3E9wj6gskbf4bODUQ0JMn&#10;+qLkj1qFnNp8VSWrCyKsq36ssmtASKmMz2JjrhKF6q6z3/YVAQNySSyN2D3AS8IG7I7m3j+EqjgY&#10;Y3DaZf9T8BgRM4PxY3BTG8C3ADR11Wfu/AeSOmoCSxsojmtkCN1YOiuva3osN8L5tUCaQ3petFv8&#10;HR2lhjbn0EucVYA/3roP/jQeZOWspbnOufu+E6g4058NDc55Np2GRRCV6ewsPGF8btk8t5hdswJ6&#10;exltMSujGPy9HsQSoXmkFbQMWckkjKTcOZceB2Xlu31DS0yq5TK60fBb4W/MvZUBPLAaxuDh8CjQ&#10;9hPjadJuYdgBYv5qZDrfntSOyV6hVUHSi130XI9eT8t38RMAAP//AwBQSwMEFAAGAAgAAAAhAO0h&#10;25LdAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ6zSgEKVxqoKUM6JU&#10;7dWJlyRtvA6x24a/Z3sqp9FqRjNv89Vke3HG0XeOFCzmEQik2pmOGgXbr3KWgvBBk9G9I1Twix5W&#10;xf1drjPjLvSJ501oBJeQz7SCNoQhk9LXLVrt525AYu/bjVYHPsdGmlFfuNz2Mo6iRFrdES+0esD3&#10;Fuvj5mQVlHX1s39L1ovdx67fPz1vD2k5HJR6fJjWSxABp3ALwxWf0aFgpsqdyHjRK5glL5xU8MoP&#10;XO2UtVIQxynIIpf/8Ys/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEw0xH18AgAAxAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO0h25LdAAAA&#10;BgEAAA8AAAAAAAAAAAAAAAAA1gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" w14:anchorId="5A2C55FB"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00BD35C2" w14:paraId="4A4B9440" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="0D4150C0" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="50832847" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="1DC39478" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q1 2029</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00BD35C2" w14:paraId="52ACFB24" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="73237457" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00295826" w:rsidR="007E2B8F" w:rsidP="00236E74" w:rsidRDefault="007E2B8F" w14:paraId="512B7BA1" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="32332903" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="0C32AA61" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="6FB93838" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(Q1 2031) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="0EBF0B61" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="2FAEBE45" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">ePrescription eDispensation </w:t>
+              <w:t>ePrescription</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>eDispensation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="52244E4C" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="5DC635B5" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EU Patient Summary</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00BD35C2" w14:paraId="55DC8D14" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="18073606" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00295826" w:rsidR="00BD35C2" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="091D1F72" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="67B052C7" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Medical Test Results)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850001" w:rsidTr="00BE211E" w14:paraId="3194B76B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidTr="00F87D82" w14:paraId="46975B35" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="481"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="007E2B8F" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="2A20539D" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="16310434" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>eOverdracht</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidRPr="00295826" w:rsidR="007E2B8F" w:rsidP="00236E74" w:rsidRDefault="007E2B8F" w14:paraId="35347239" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="717AFB5B" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="007E2B8F" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="380EB36C" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="1609C24E" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q1 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="007E2B8F" w:rsidP="00236E74" w:rsidRDefault="007E2B8F" w14:paraId="27061159" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="0F6FE1B6" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="007E2B8F" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="2ED45861" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="5232BF82" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q1 2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="007E2B8F" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="234F3AEF" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="7FE9C77F" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Discharge reports</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850001" w:rsidTr="00BE211E" w14:paraId="794CC2E2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidTr="00F87D82" w14:paraId="3AFFC978" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="481"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="007E2B8F" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="314D607C" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="3792D4B3" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Beeldbeschik</w:t>
             </w:r>
-            <w:r w:rsidR="00D965EE">
-[...9 lines deleted...]
-              <w:t>baarheid</w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-baarheid</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00295826" w:rsidR="007E2B8F" w:rsidP="00236E74" w:rsidRDefault="007E2B8F" w14:paraId="007B3C02" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="16F6A5B4" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="007E2B8F" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="12B9CCBB" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="0F3FB998" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q1 2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="007E2B8F" w:rsidP="00236E74" w:rsidRDefault="007E2B8F" w14:paraId="7CEFD7A8" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="1ABFAF79" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="007E2B8F" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="18313671" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="46BB71B9" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q1 2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00295826" w:rsidR="007E2B8F" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="33024639" w14:textId="77777777">
+          <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="00F87D82" w:rsidRDefault="008705E0" w14:paraId="2006ABF6" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295826">
-[...3 lines deleted...]
-              <w:t>Medical Imaging</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A559A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Imaging</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="7"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="01E0D6EA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:autoSpaceDN/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figuur 2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Invlechting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nationale wetgeving in Europese wetgeving </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="29A18C13" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="3587902B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De uitvoering van de EHDS-verordening is een complexe aangelegenheid, waarbij niet alle implicaties op voorhand zijn te voorzien. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Om gegevensuitwisseling in de praktijk te laten werken zijn voorzieningen nodig op het gebied van infrastructuur en techniek. Ook zijn er afspraken nodig over bijvoorbeeld eenheid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">taal en toe te passen standaarden. Vanuit de Nationale Visie en Strategie op het gezondheidsinformatiestelsel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">worden </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>daarom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> een landelijk dekkend netwerk (LDN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> generieke functies </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ontwikkeld en wordt gewerkt aan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> een landelijk afsprakenstelsel. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00295826">
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het kader van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn hiervoor al de nodige stappen gezet. De lopende trajecten moeten waar nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> worden </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aangepast om aan te sluiten bij de EHDS-verplichtingen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-        <w:rPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De voortgang van deze trajecten is van invloed op de implementatie van de gegevensuitwisselingen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het is voor de realisatie van de verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> categorieën</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...27 lines deleted...]
-    <w:p w:rsidR="00C36FA6" w:rsidP="00236E74" w:rsidRDefault="00C36FA6" w14:paraId="591A4113" w14:textId="77777777">
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gegevensuitwisselingen van de EHDS en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een randvoorwaarde dat deze voorzieningen tijdig geïmplementeerd zijn. Gelijktijdig aan deze brief wordt een aparte brief aan uw Kamer verstuurd waarin het belang van het LDN en de samenhang ervan in het kader van de EHDS wordt toegelicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="2CB2953E" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00295826" w:rsidR="004E68AF" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="2311615F" w14:textId="2CD09614">
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="5A143A46" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
         <w:spacing w:before="160" w:after="80" w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...21 lines deleted...]
-        <w:autoSpaceDN/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Burgerrechten: verkenning van de invulling van de toegangsdienst voor burgers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="550C6599" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ik vind het belangrijk dat burgers zeggenschap krijgen over gegevens over hun gezondheid, zoals beschreven in de Nationale Visie en Strategie op het gezondheidsinformatiestelsel (NVS) en toegelicht in eerdere Kamerbrieven.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00295826">
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...23 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit is overigens ook een belangrijk doel van de EHDS. Hiervoor voorziet de EHDS in een aantal rechten rondom primair en secundair datagebruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, zoals het recht op toegang tot gegevens, het recht op rectificatie en het recht om gegevens over te dragen. Een volledige omschrijving van al deze rechten staat in de Kamerbrief van 20 januari 2026.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00295826" w:rsidR="00BD51B8" w:rsidP="00236E74" w:rsidRDefault="00BD51B8" w14:paraId="34D0BCDE" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="57A27413" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="0E4BE069" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Om burgers in staat te stellen om van deze rechten gebruik te maken, verplicht de EHDS de lidstaten om </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">een </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">zogenoemde ‘toegangsdienst voor burgers’ aan te bieden. Denk hierbij aan een online portaal, waarmee burgers toegang kunnen krijgen tot elektronische gegevens over hun gezondheid. De EHDS laat de lidstaten vrij in de vormgeving van de toegangsdienst voor burgers. Wel is het aanbieden van de dienst een publieke verantwoordelijkheid en moet de dienst gratis en toegankelijk zijn voor iedereen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op te richten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moet zorgdragen voor het faciliteren ervan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00295826" w:rsidR="00BD51B8" w:rsidP="00236E74" w:rsidRDefault="00BD51B8" w14:paraId="2B460099" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="0FECD804" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="0C27C9F4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...23 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk227677916" w:id="6"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Momenteel verken ik op welke wijze burgers het beste kunnen worden gefaciliteerd in het uitoefenen van hun rechten. Met deze verkenning wil ik stapsgewijs invulling geven aan de toegangsdienst voor burgers. Ik vind het belangrijk dat burgers hun zeggenschapsrechten uit de EHDS zo makkelijk mogelijk kunnen uitoefenen. Bij voorkeur krijgen burgers daarvoor één ingang. Ik bekijk daarom op welke wijze Mijn Gezondheidsoverzicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
-      <w:r w:rsidRPr="00295826">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> een rol kan spelen bij het faciliteren van de rechten van burgers. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarbij heb ik uiteraard speciale aandacht voor de beveiliging van gegevens en de privacy van burgers. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00295826" w:rsidR="00BA58D7" w:rsidP="00236E74" w:rsidRDefault="00BA58D7" w14:paraId="6E5D0EC0" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="6D7B4777" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00295826" w:rsidR="00BD51B8" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="030BC315" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="2D71986B" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
         <w:spacing w:before="160" w:after="80" w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD51B8" w:rsidP="00236E74" w:rsidRDefault="00084603" w14:paraId="75479C52" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="79F101D5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...50 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onder regie van het ministerie van Volksgezondheid, Welzijn en Sport en samen met partners in zorg en zorg-ICT wordt hard gewerkt aan een toekomstbestendig gezondheidsinformatiestelsel. De NVS op het gezondheidsinformatiestelsel is hierbij ons gezamenlijke kompas. Het gezondheidsinformatiestelsel gaat zorgverleners, burgers en onderzoekers ondersteunen met betrouwbare, veilige en bruikbare informatie voor passende zorg én voor onderzoek, beleid en innovatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="2DE034BA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...14 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="0D53903A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...14 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ik zie de EHDS als een uitgelezen kans om deze nationale ambities te realiseren. Ik zoek de aansluiting tussen de NVS en de EHDS daarom nadrukkelijk op. De implementatie van de EHDS is een belangrijke stap binnen de NVS.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00295826" w:rsidR="00BD51B8" w:rsidP="00236E74" w:rsidRDefault="00BD51B8" w14:paraId="292C66C4" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="59D0AD94" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="359FDC8F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...48 lines deleted...]
-    <w:p w:rsidRPr="00673673" w:rsidR="00C36FA6" w:rsidP="00236E74" w:rsidRDefault="00C36FA6" w14:paraId="34500DF2" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In volgende brieven zal ik uw Kamer verder informeren over de EHDS-uitvoeringswetgeving en hoe het nationale beleid hiermee samenhangt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A559A4" w:rsidP="008705E0" w:rsidRDefault="00A559A4" w14:paraId="569CD7ED" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:kern w:val="2"/>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00673673" w:rsidR="00C36FA6" w:rsidP="00236E74" w:rsidRDefault="00C36FA6" w14:paraId="7E33DCF8" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="00A559A4" w14:paraId="2A189BA1" w14:textId="71D033BC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:kern w:val="2"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00C36FA6" w:rsidP="00236E74" w:rsidRDefault="00C36FA6" w14:paraId="26B1110E" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4" w:rsidR="008705E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4" w:rsidR="008705E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jeugd en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="00A559A4" w14:paraId="130D1BFB" w14:textId="2B8FE855">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:kern w:val="2"/>
-[...16 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:kern w:val="2"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00673673" w:rsidR="00C36FA6" w:rsidP="00236E74" w:rsidRDefault="00C36FA6" w14:paraId="71E7FC68" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W.R.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A559A4" w:rsidR="008705E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="008705E0" w:rsidP="008705E0" w:rsidRDefault="008705E0" w14:paraId="78F73922" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:contextualSpacing/>
-[...120 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId12"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A559A4" w:rsidR="00217BEA" w:rsidRDefault="00217BEA" w14:paraId="3F57BC19" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A559A4" w:rsidR="00217BEA" w:rsidSect="008705E0">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2836" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5203E882" w14:textId="77777777" w:rsidR="007D352F" w:rsidRDefault="007D352F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="24DB0FB7" w14:textId="77777777" w:rsidR="009D3571" w:rsidRDefault="009D3571" w:rsidP="008705E0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="207515FB" w14:textId="77777777" w:rsidR="007D352F" w:rsidRDefault="007D352F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4D52FA6B" w14:textId="77777777" w:rsidR="009D3571" w:rsidRDefault="009D3571" w:rsidP="008705E0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50A647B3" w14:textId="77777777" w:rsidR="00F74D69" w:rsidRDefault="00F74D69" w:rsidP="009E3831">
+  <w:p w14:paraId="5AA586BF" w14:textId="77777777" w:rsidR="008705E0" w:rsidRPr="008705E0" w:rsidRDefault="008705E0" w:rsidP="008705E0">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D48337C" w14:textId="77777777" w:rsidR="00136E00" w:rsidRPr="008705E0" w:rsidRDefault="00136E00" w:rsidP="008705E0">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7554EBB4" w14:textId="77777777" w:rsidR="008705E0" w:rsidRPr="008705E0" w:rsidRDefault="008705E0" w:rsidP="008705E0">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04FA1EA4" w14:textId="77777777" w:rsidR="007D352F" w:rsidRDefault="007D352F" w:rsidP="00F011DB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6F19B630" w14:textId="77777777" w:rsidR="009D3571" w:rsidRDefault="009D3571" w:rsidP="008705E0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FC2C540" w14:textId="77777777" w:rsidR="007D352F" w:rsidRDefault="007D352F" w:rsidP="00F011DB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6D8943C7" w14:textId="77777777" w:rsidR="009D3571" w:rsidRDefault="009D3571" w:rsidP="008705E0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="298D1165" w14:textId="77777777" w:rsidR="00C53EAD" w:rsidRPr="00222B3A" w:rsidRDefault="00084603" w:rsidP="00C53EAD">
+    <w:p w14:paraId="4CC78007" w14:textId="2631A367" w:rsidR="008705E0" w:rsidRPr="00A559A4" w:rsidRDefault="008705E0" w:rsidP="008705E0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00222B3A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00222B3A">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk225258677"/>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk225258677"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamerstukken II, 2025/26, 27 529, nr. 356</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="23E123B0" w14:textId="77777777" w:rsidR="00BD51B8" w:rsidRDefault="00084603" w:rsidP="00BD51B8">
+    <w:p w14:paraId="1C877B84" w14:textId="59565E17" w:rsidR="008705E0" w:rsidRPr="00A559A4" w:rsidRDefault="008705E0" w:rsidP="008705E0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009E3831">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00222B3A">
-[...17 lines deleted...]
-        <w:t>, 2025/26, 27 529 nr. 356, p9</w:t>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 27 529, nr. 356, p9</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0F22E22B" w14:textId="77777777" w:rsidR="00BD51B8" w:rsidRPr="00222B3A" w:rsidRDefault="00084603" w:rsidP="00BD51B8">
+    <w:p w14:paraId="149A2ACE" w14:textId="6164709F" w:rsidR="008705E0" w:rsidRPr="00A559A4" w:rsidRDefault="008705E0" w:rsidP="008705E0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00222B3A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00222B3A">
-[...24 lines deleted...]
-        <w:t>333, p6</w:t>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024/25, 27 529, nr. 333, p6</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="484B4D2F" w14:textId="77777777" w:rsidR="003F0347" w:rsidRDefault="00084603">
+    <w:p w14:paraId="7968EEFC" w14:textId="77777777" w:rsidR="008705E0" w:rsidRPr="00A559A4" w:rsidRDefault="008705E0" w:rsidP="008705E0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Het Informatieberaad Zorg (IB) is een bestuurlijke samenwerking van koepelorganisaties, brancheverenigingen, zorgverzekeraars en het ministerie van Volksgezondheid, Welzijn en Sport (VWS). Het IB is opgericht in 2014 en adviseert VWS en de minister over de Nationale visie en strategie voor het gezondheidsinformatiestelsel.</w:t>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het Informatieberaad Zorg (IB) is een bestuurlijke samenwerking van koepelorganisaties, brancheverenigingen, zorgverzekeraars en het ministerie van Volksgezondheid, Welzijn en Sport (VWS). Het IB is opgericht in 2014 en adviseert VWS en de minister over de Nationale visie en strategie voor het gezondheidsinformatiestelsel.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0BDCDB72" w14:textId="77777777" w:rsidR="006505AB" w:rsidRPr="00222B3A" w:rsidRDefault="00084603" w:rsidP="006505AB">
+    <w:p w14:paraId="49A524B2" w14:textId="65415C8D" w:rsidR="008705E0" w:rsidRPr="00A559A4" w:rsidRDefault="008705E0" w:rsidP="008705E0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00222B3A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00222B3A">
-[...17 lines deleted...]
-        <w:t>, 2025/26, 27 529 nr. 356, p7</w:t>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 27 529, nr. 356, p7</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="32DB4FF3" w14:textId="77777777" w:rsidR="006505AB" w:rsidRPr="00222B3A" w:rsidRDefault="00084603" w:rsidP="00F011DB">
+    <w:p w14:paraId="5F7D90E9" w14:textId="77777777" w:rsidR="008705E0" w:rsidRPr="00A559A4" w:rsidRDefault="008705E0" w:rsidP="008705E0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00222B3A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00222B3A">
-[...10 lines deleted...]
-        <w:t>In de EHDS staat dat leveranciers zelf moeten beoordelen of een elektronisch patiëntendossier (EPD) aan de gestelde eisen voldoet. Onder de Wegiz gebeurt dit via certificering door een derde partij. Om te voorkomen dat leveranciers met twee verschillende methoden te maken krijgen, wordt die derdencertificering onder de Wegiz vervangen door zelfbeoordeling.</w:t>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de EHDS staat dat leveranciers zelf moeten beoordelen of een elektronisch patiëntendossier (EPD) aan de gestelde eisen voldoet. Onder de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gebeurt dit via certificering door een derde partij. Om te voorkomen dat leveranciers met twee verschillende methoden te maken krijgen, wordt die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>derdencertificering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onder de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wegiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vervangen door zelfbeoordeling.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="2296E536" w14:textId="77777777" w:rsidR="006505AB" w:rsidRPr="009C59A4" w:rsidRDefault="00084603" w:rsidP="006505AB">
+    <w:p w14:paraId="6F2D2916" w14:textId="1788706E" w:rsidR="008705E0" w:rsidRPr="00A559A4" w:rsidRDefault="008705E0" w:rsidP="008705E0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00222B3A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00222B3A">
-[...17 lines deleted...]
-        <w:t>, 2025/26, 27 529 nr. 356, p8</w:t>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 27 529, nr. 356, p8</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="11E40A7B" w14:textId="77777777" w:rsidR="00BD51B8" w:rsidRPr="00222B3A" w:rsidRDefault="00084603" w:rsidP="00EC3F18">
+    <w:p w14:paraId="328E2728" w14:textId="684DF251" w:rsidR="008705E0" w:rsidRPr="00A559A4" w:rsidRDefault="008705E0" w:rsidP="008705E0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00222B3A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00222B3A">
-[...17 lines deleted...]
-        <w:t>, 2025/26, 27 529 nr. 355, p12, Kamerstukken II 2024/25, 27 529, nr. 327</w:t>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 27 529, nr. 355, p12, Kamerstukken II 2024/25, 27 529, nr. 327</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="7472DD8F" w14:textId="77777777" w:rsidR="00BD51B8" w:rsidRPr="00F011DB" w:rsidRDefault="00084603" w:rsidP="00F011DB">
+    <w:p w14:paraId="1280EE3E" w14:textId="77777777" w:rsidR="008705E0" w:rsidRPr="00A559A4" w:rsidRDefault="008705E0" w:rsidP="008705E0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F011DB">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F011DB">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Primair datagebruik is het gebruik van gezondheidsgegevens binnen het zorgproces, bijvoorbeeld voor diagnose, behandeling en begeleiding van patiënten. Secundair datagebruik is het (her)gebruik van deze en andere gezondheidsgegevens — geanonimiseerd of gepseudonimiseerd (versleuteld) — voor onderzoek, beleidsontwikkeling of zorginnovatie.</w:t>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Primair datagebruik is het gebruik van gezondheidsgegevens binnen het zorgproces, bijvoorbeeld voor diagnose, behandeling en begeleiding van patiënten. Secundair datagebruik is het (her)gebruik van deze en andere gezondheidsgegevens — geanonimiseerd of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gepseudonimiseerd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (versleuteld) — voor onderzoek, beleidsontwikkeling of zorginnovatie.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="75AA9EB9" w14:textId="77777777" w:rsidR="00BD51B8" w:rsidRPr="00222B3A" w:rsidRDefault="00084603" w:rsidP="00EC3F18">
+    <w:p w14:paraId="774089A7" w14:textId="1155FCC6" w:rsidR="008705E0" w:rsidRPr="00A559A4" w:rsidRDefault="008705E0" w:rsidP="008705E0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00222B3A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00222B3A">
-[...17 lines deleted...]
-        <w:t>, 2025/26, 27 529 nr. 356, p2</w:t>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 27 529, nr. 356, p2</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="2D980F14" w14:textId="77777777" w:rsidR="00BD51B8" w:rsidRPr="00222B3A" w:rsidRDefault="00084603" w:rsidP="00EC3F18">
+    <w:p w14:paraId="01EDB04D" w14:textId="2ACEE843" w:rsidR="008705E0" w:rsidRPr="00A559A4" w:rsidRDefault="008705E0" w:rsidP="008705E0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00222B3A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00222B3A">
-[...17 lines deleted...]
-        <w:t>, 2025/26, 27 529 nr. 356, p4</w:t>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 27 529, nr. 356, p4</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="3D872D16" w14:textId="77777777" w:rsidR="00BD51B8" w:rsidRPr="0001585F" w:rsidRDefault="00084603" w:rsidP="00EC3F18">
+    <w:p w14:paraId="16912B5A" w14:textId="5EB10BE2" w:rsidR="008705E0" w:rsidRPr="00A559A4" w:rsidRDefault="008705E0" w:rsidP="008705E0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00222B3A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A559A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00222B3A">
-[...17 lines deleted...]
-        <w:t>, 2025/26, 27 529 nr. 355, p13</w:t>
+      <w:r w:rsidRPr="00A559A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 27 529, nr. 355, p13</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="78F4A8B3" w14:textId="77777777" w:rsidR="00F74D69" w:rsidRDefault="00084603" w:rsidP="009E3831">
-[...414 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="0753C80F" w14:textId="77777777" w:rsidR="008705E0" w:rsidRPr="008705E0" w:rsidRDefault="008705E0" w:rsidP="008705E0">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A716D4F" w14:textId="77777777" w:rsidR="00F74D69" w:rsidRDefault="00084603" w:rsidP="009E3831">
+  <w:p w14:paraId="7BA99FE1" w14:textId="77777777" w:rsidR="00136E00" w:rsidRPr="008705E0" w:rsidRDefault="00136E00" w:rsidP="008705E0">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1171 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F0FE8E5" w14:textId="77777777" w:rsidR="00136E00" w:rsidRPr="008705E0" w:rsidRDefault="00136E00" w:rsidP="008705E0">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="B6C23EE6"/>
-[...1168 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="195169CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5ABA193E"/>
     <w:lvl w:ilvl="0" w:tplc="411C2B3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D7C667CE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10257,2128 +7319,51 @@
     <w:lvl w:ilvl="7" w:tplc="5EDEEA88" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="23084152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...2076 lines deleted...]
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DBD76C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A39E4EB4"/>
     <w:lvl w:ilvl="0" w:tplc="8FBA70D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1416" w:hanging="708"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6B46BE4E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="33324FEE" w:tentative="1">
@@ -12423,164 +7408,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F6AA8912" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1D7C87EE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67E208DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32B01200"/>
     <w:lvl w:ilvl="0" w:tplc="4CF22FF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4A4EE736" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12649,51 +7521,51 @@
     <w:lvl w:ilvl="7" w:tplc="011CCFEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="567AD744" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6ACA2897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2CE00642"/>
     <w:lvl w:ilvl="0" w:tplc="2962ED9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1416" w:hanging="708"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D48EE484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3426F746" w:tentative="1">
@@ -12738,2084 +7610,159 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="7706A7A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7CF2E326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...637 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="2092313941">
+  <w:num w:numId="1" w16cid:durableId="1472864883">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1181815486">
-[...14 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="408120978">
+  <w:num w:numId="2" w16cid:durableId="98532767">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="218833464">
-[...59 lines deleted...]
-  <w:num w:numId="32" w16cid:durableId="1014916239">
+  <w:num w:numId="3" w16cid:durableId="1804040969">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="554195327">
-[...27 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="4" w16cid:durableId="1424760667">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007859E4"/>
-[...1194 lines deleted...]
-    <w:rsid w:val="00FF6D3B"/>
+    <w:rsidRoot w:val="008705E0"/>
+    <w:rsid w:val="00073DE2"/>
+    <w:rsid w:val="00136E00"/>
+    <w:rsid w:val="00206E59"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="008705E0"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="009D3571"/>
+    <w:rsid w:val="00A559A4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="65DEE80B"/>
+  <w14:docId w14:val="05FB239B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A980A032-B152-4B7F-BF67-FAB04991B004}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="9"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14824,77 +7771,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14919,75 +7866,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -15022,55 +7969,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -15142,1379 +8089,780 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F011DB"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00F011DB"/>
+    <w:rsid w:val="008705E0"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F011DB"/>
+    <w:rsid w:val="008705E0"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F011DB"/>
+    <w:rsid w:val="008705E0"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F011DB"/>
+    <w:rsid w:val="008705E0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F011DB"/>
+    <w:rsid w:val="008705E0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F011DB"/>
+    <w:rsid w:val="008705E0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F011DB"/>
+    <w:rsid w:val="008705E0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F011DB"/>
+    <w:rsid w:val="008705E0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F011DB"/>
+    <w:rsid w:val="008705E0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008705E0"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-    <w:name w:val="Artikel streepje"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008705E0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008705E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008705E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008705E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008705E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008705E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008705E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008705E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008705E0"/>
     <w:pPr>
-      <w:numPr>
-[...31 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...75 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008705E0"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...81 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00F011DB"/>
+    <w:rsid w:val="008705E0"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagina-eindeKop1">
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008705E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008705E0"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...37 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-[...33 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008705E0"/>
     <w:rPr>
       <w:i/>
-    </w:rPr>
-[...173 lines deleted...]
-      <w:szCs w:val="27"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Bullet 1,Bullet Points,Dot pt,F5 List Paragraph,Indicator Text,Lettre d'introduction,List Paragraph Char Char Char,List Paragraph1,List Paragraph2,MAIN CONTENT,No Spacing1,Numbered Para 1,Párrafo de lista,Recommendation,standaard"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="LijstalineaChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00100EC3"/>
+    <w:rsid w:val="008705E0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...450 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00F011DB"/>
+    <w:rsid w:val="008705E0"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00F011DB"/>
+    <w:rsid w:val="008705E0"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:autoSpaceDN/>
-      <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00F011DB"/>
+    <w:rsid w:val="008705E0"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00F011DB"/>
+    <w:rsid w:val="008705E0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Geenafstand">
-[...3 lines deleted...]
-    <w:rsid w:val="00F011DB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="008705E0"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="008705E0"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="008705E0"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="008705E0"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008705E0"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008705E0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:aliases w:val="FR,FR1,FR11,FR2,FR21,FR3,FR4,FR5,Footnotemark,Footnotemark1,Footnotemark11,Footnotemark2,Footnotemark21,Footnotemark3,Footnotemark31,Footnotemark4,Footnotemark5,Footnotemark6,Footnotemark7,Footnotemark8,Ref,Voetnootmarkering boek STT"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="FootnoteReferenceCharChar1"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008705E0"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FootnoteReferenceCharChar1">
+    <w:name w:val="Footnote Reference Char Char1"/>
+    <w:aliases w:val="Car Char Car Char Car Char Char Char Char Char Char Char Char Char Char Char,Car Char Car Char Car Char Char Char1 Char Char Char,Footnote Reference Char Char Char Char Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Voetnootmarkering"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008705E0"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
+    <w:name w:val="Lijstalinea Char"/>
+    <w:aliases w:val="Bullet 1 Char,Bullet Points Char,Dot pt Char,F5 List Paragraph Char,Indicator Text Char,Lettre d'introduction Char,List Paragraph Char Char Char Char,List Paragraph1 Char,List Paragraph2 Char,MAIN CONTENT Char,No Spacing1 Char"/>
+    <w:link w:val="Lijstalinea"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008705E0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008705E0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008705E0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008705E0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008705E0"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -16790,68 +9138,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>9</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>16622</ap:Characters>
+  <ap:Pages>11</ap:Pages>
+  <ap:Words>3048</ap:Words>
+  <ap:Characters>16768</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>138</ap:Lines>
+  <ap:Lines>139</ap:Lines>
   <ap:Paragraphs>39</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>19605</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>19777</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>