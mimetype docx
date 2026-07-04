--- v0 (2026-05-18)
+++ v1 (2026-07-04)
@@ -1,815 +1,402 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00595902" w:rsidP="37E5B06F" w:rsidRDefault="7BE427F4" w14:paraId="7F8BBA24" w14:textId="724704FD">
+    <w:p w:rsidRPr="00F5594F" w:rsidR="009058BF" w:rsidP="003D2AF3" w:rsidRDefault="001E081F" w14:paraId="1FD9C8CD" w14:textId="21D367C4">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
-        <w:ind w:left="2124" w:hanging="2124"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="37E5B06F" w:rsidR="2892CA28">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5594F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="37E5B06F" w:rsidR="00C178AC">
+        </w:rPr>
+        <w:t xml:space="preserve">INBRENG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5594F" w:rsidR="009058BF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="37E5B06F" w:rsidR="05F3715C">
+        </w:rPr>
+        <w:t>VERSLAG VAN EEN SCHRIFTELIJK OVERLEG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5594F" w:rsidR="009058BF" w:rsidP="003D2AF3" w:rsidRDefault="009058BF" w14:paraId="1FD9C8CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F6B77" w:rsidP="2A345454" w:rsidRDefault="005F6B77" w14:paraId="77F4C9FC" w14:textId="0737FD7B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="37E5B06F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In de vaste commissie voor Volksgezondheid, Welzijn en Sport bestond bij enkele fracties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="37E5B06F" w:rsidR="008F6550">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="37E5B06F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>behoefte een aantal vragen en opmerkingen voor te leggen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="37E5B06F" w:rsidR="20AC15B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="37E5B06F" w:rsidR="42E0B874">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="37E5B06F" w:rsidR="20AC15B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="37E5B06F" w:rsidR="66B4CBCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="37E5B06F" w:rsidR="5229DE56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="37E5B06F" w:rsidR="5006A208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Langdurige Zorg, Jeugd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="37E5B06F" w:rsidR="5229DE56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en Sport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="37E5B06F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="37E5B06F" w:rsidR="7011828D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de brief d.d. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="37E5B06F" w:rsidR="7B13D086">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="37E5B06F" w:rsidR="57A242C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>april</w:t>
+      </w:r>
+      <w:r w:rsidRPr="37E5B06F" w:rsidR="7011828D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 inzake </w:t>
+      </w:r>
+      <w:r w:rsidRPr="37E5B06F" w:rsidR="11858C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reactie op de brief van de NVSHA over het Capaciteitsorgaan en opleidingsplaatsen voor SEH-artsen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="37E5B06F" w:rsidR="7011828D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Kamerstuk 29 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="37E5B06F" w:rsidR="3AA09709">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="37E5B06F" w:rsidR="345AE169">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>82</w:t>
+      </w:r>
+      <w:r w:rsidRPr="37E5B06F" w:rsidR="7011828D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="37E5B06F" w:rsidR="0C47D977">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>626</w:t>
+      </w:r>
+      <w:r w:rsidRPr="37E5B06F" w:rsidR="7011828D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">).   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5594F" w:rsidR="005F6B77" w:rsidP="003D2AF3" w:rsidRDefault="005F6B77" w14:paraId="6978A82E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F5594F" w:rsidR="009058BF" w:rsidP="003D2AF3" w:rsidRDefault="009058BF" w14:paraId="1FD9C8D5" w14:textId="299F3A1F">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="6C7382F3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5594F" w:rsidR="009058BF" w:rsidP="003D2AF3" w:rsidRDefault="00090C5E" w14:paraId="1FD9C8D6" w14:textId="50A2469A">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5594F">
+        <w:t>Mohandis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5594F" w:rsidR="009058BF" w:rsidP="003D2AF3" w:rsidRDefault="009058BF" w14:paraId="1FD9C8D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F5594F" w:rsidR="009058BF" w:rsidP="003D2AF3" w:rsidRDefault="00B52FA8" w14:paraId="1FD9C8D8" w14:textId="4289C376">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5594F">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5594F" w:rsidR="00842E20">
+        <w:t>djunct-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5594F" w:rsidR="001E081F">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5594F" w:rsidR="009058BF">
+        <w:t>riffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5594F" w:rsidR="009058BF" w:rsidP="003D2AF3" w:rsidRDefault="00A25510" w14:paraId="1FD9C8D9" w14:textId="2E0019A8">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5594F">
+        <w:t>Sjerp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0050425F" w:rsidP="003D2AF3" w:rsidRDefault="0050425F" w14:paraId="1FD9C8DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B183A" w:rsidP="58BED7C0" w:rsidRDefault="002B183A" w14:paraId="5936F19E" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="37E5B06F" w:rsidR="20FDEB35">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F5594F" w:rsidR="00B606CD" w:rsidP="58BED7C0" w:rsidRDefault="00B606CD" w14:paraId="2E3FDF0B" w14:textId="2BE02AA4">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="37E5B06F" w:rsidR="7A3E7A09">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DF62897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-        <w:ind w:left="2124" w:hanging="2124"/>
+        </w:rPr>
+        <w:t>Inhoudsopgave</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="07ED9B74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...17 lines deleted...]
-        <w:spacing w:line="40" w:lineRule="atLeast"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00206383">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...648 lines deleted...]
-          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">blz. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F5594F" w:rsidR="00B606CD" w:rsidP="58BED7C0" w:rsidRDefault="00B606CD" w14:paraId="635C63BD" w14:textId="77777777"/>
     <w:p w:rsidRPr="00F5594F" w:rsidR="005802A6" w:rsidP="58BED7C0" w:rsidRDefault="00B606CD" w14:paraId="663FF21D" w14:textId="47F4B569">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="697" w:hanging="357"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -827,102 +414,102 @@
     </w:p>
     <w:p w:rsidRPr="008F6550" w:rsidR="00996224" w:rsidP="6DF62897" w:rsidRDefault="00996224" w14:paraId="10D5114C" w14:textId="32A1D6E0">
       <w:pPr>
         <w:ind w:left="454" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de D66-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008F6550" w:rsidR="00B32369" w:rsidP="6DF62897" w:rsidRDefault="00B32369" w14:paraId="4F30E3E6" w14:textId="628C5C57">
       <w:pPr>
         <w:ind w:left="454" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk219983445" w:id="1"/>
+      <w:bookmarkStart w:name="_Hlk219983445" w:id="0"/>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidRPr="008F6550" w:rsidR="008E3637" w:rsidP="6DF62897" w:rsidRDefault="008E3637" w14:paraId="34931D1C" w14:textId="00C603E4">
       <w:pPr>
         <w:ind w:left="454" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de GroenLinks-PvdA-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008F6550" w:rsidR="007A1390" w:rsidP="6DF62897" w:rsidRDefault="007A1390" w14:paraId="4FED5346" w14:textId="6B6FE58F">
       <w:pPr>
         <w:ind w:left="454" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de PVV-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003911EB" w:rsidP="6DF62897" w:rsidRDefault="003911EB" w14:paraId="06A88E86" w14:textId="5D949088">
       <w:pPr>
         <w:ind w:left="454" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk219985241" w:id="2"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:name="_Hlk219985241" w:id="1"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
       </w:r>
       <w:r w:rsidRPr="37E5B06F" w:rsidR="21A761AD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CDA</w:t>
       </w:r>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B35F79" w:rsidP="00B35F79" w:rsidRDefault="00B35F79" w14:paraId="52326CEE" w14:textId="64ABC375">
       <w:pPr>
         <w:ind w:left="454" w:firstLine="709"/>
@@ -947,152 +534,162 @@
       </w:r>
       <w:r w:rsidRPr="00B35F79">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="4DD92D08" w:rsidP="6DF62897" w:rsidRDefault="4DD92D08" w14:paraId="2D8A6E4B" w14:textId="7DFF9CE1">
       <w:pPr>
         <w:ind w:left="454" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de BBB-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F5594F" w:rsidR="00C178AC" w:rsidP="6DF62897" w:rsidRDefault="00C178AC" w14:paraId="170FCBE9" w14:textId="63B17D69">
+    <w:p w:rsidR="00C178AC" w:rsidP="6DF62897" w:rsidRDefault="00C178AC" w14:paraId="170FCBE9" w14:textId="63B17D69">
       <w:pPr>
         <w:ind w:left="454" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
       </w:r>
       <w:r w:rsidRPr="37E5B06F" w:rsidR="00FC0785">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Groep</w:t>
       </w:r>
       <w:r w:rsidRPr="37E5B06F" w:rsidR="744BC97D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="37E5B06F" w:rsidR="00FC0785">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Markuszower</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5594F" w:rsidR="002B183A" w:rsidP="6DF62897" w:rsidRDefault="002B183A" w14:paraId="4E762713" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="454" w:firstLine="709"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F5594F" w:rsidR="00B606CD" w:rsidP="58BED7C0" w:rsidRDefault="00B606CD" w14:paraId="645ACDDF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk216872971" w:id="3"/>
+      <w:bookmarkStart w:name="_Hlk216872971" w:id="2"/>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reactie van de minister</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...3 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidR="002B183A" w:rsidRDefault="002B183A" w14:paraId="7BB15D8D" w14:textId="25C5F56C">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w:rsidRPr="008F6550" w:rsidR="005802A6" w:rsidP="58BED7C0" w:rsidRDefault="005802A6" w14:paraId="1ECF1CA9" w14:textId="1690B176">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk216872394" w:id="4"/>
+      <w:bookmarkStart w:name="_Hlk216872394" w:id="3"/>
       <w:r w:rsidRPr="58BED7C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="10F16205" w:rsidP="3FD1F104" w:rsidRDefault="10F16205" w14:paraId="3367AD93" w14:textId="596381B0">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk216872754" w:id="5"/>
+      <w:bookmarkStart w:name="_Hlk216872754" w:id="4"/>
     </w:p>
     <w:p w:rsidR="32A5A229" w:rsidP="6DF62897" w:rsidRDefault="32A5A229" w14:paraId="429DD20A" w14:textId="764652E2">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de D66-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="2A345454" w14:paraId="0CCAC4CE" w14:textId="52070A42">
       <w:pPr>
@@ -1121,74 +718,74 @@
         </w:rPr>
         <w:t>De leden van de D66-fractie hebben kennisgenomen van de brief van de Nederlandse Vereniging van Spoedeisende Hulp Artsen (NVSHA) over het Capaciteitsorgaan en opleidingsplaatsen voor SEH-artsen, en de reactie van de minister daarop. Deze leden hebben op dit moment geen verdere vragen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="2A345454" w14:paraId="5781D4EB" w14:textId="0360DDFC">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F5594F" w:rsidR="000A7E21" w:rsidP="6DF62897" w:rsidRDefault="000A7E21" w14:paraId="15B2F92D" w14:textId="1EAAA131">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk219723848" w:id="6"/>
-      <w:bookmarkStart w:name="_Hlk216872576" w:id="7"/>
+      <w:bookmarkStart w:name="_Hlk219723848" w:id="5"/>
+      <w:bookmarkStart w:name="_Hlk216872576" w:id="6"/>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w:rsidR="37E5B06F" w:rsidP="37E5B06F" w:rsidRDefault="37E5B06F" w14:paraId="349D66A9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk219723636" w:id="8"/>
+      <w:bookmarkStart w:name="_Hlk219723636" w:id="7"/>
     </w:p>
     <w:p w:rsidR="3082151C" w:rsidP="37E5B06F" w:rsidRDefault="3082151C" w14:paraId="7FA0E632" w14:textId="2CC17595">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De leden van de VVD-fractie hebben kennisgenomen van de brief van de NVSHA over het Capaciteitsorgaan en opleidingsplaatsen voor SEH-artsen. Zij hebben op dit moment geen verdere vragen en kijken er naar uit om dit verder te bespreken in het notaoverleg arbeidsmarktbeleid in de zorg gepland op 8 juni 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="37E5B06F" w:rsidP="37E5B06F" w:rsidRDefault="37E5B06F" w14:paraId="585891BD" w14:textId="546068FC">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1196,54 +793,54 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F5594F" w:rsidR="008E3637" w:rsidP="6DF62897" w:rsidRDefault="008E3637" w14:paraId="08255949" w14:textId="28BB2F5F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de GroenLinks-PvdA-fractie</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkEnd w:id="8"/>
     <w:p w:rsidR="0688311E" w:rsidP="37E5B06F" w:rsidRDefault="0688311E" w14:paraId="72F3EEB7" w14:textId="6CA72BA4">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="4762980D" w:rsidP="37E5B06F" w:rsidRDefault="4762980D" w14:paraId="67FD0155" w14:textId="34F9DEA3">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1392,51 +989,50 @@
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="2ED84F4E" w14:paraId="0E7830B3" w14:textId="77B6992D">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>De leden van de PVV-fractie hebben kennisgenomen van de brief van de Nederlandse Vereniging van Spoedeisende Hulp Artsen (NVSHA) over het Capaciteitsorgaan en opleidingsplaatsen voor SEH-artsen, en de reactie van de minister daarop. Deze leden hebben hierover nog enkele vragen aan de minister.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="2A345454" w14:paraId="3F833910" w14:textId="7110C764">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="080DD551" w:rsidP="37E5B06F" w:rsidRDefault="080DD551" w14:paraId="10E583E0" w14:textId="0F5D5E4A">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -1670,55 +1266,51 @@
       <w:r w:rsidR="008B77DE">
         <w:t>deze leden</w:t>
       </w:r>
       <w:r w:rsidR="00E62D61">
         <w:t xml:space="preserve"> aan de minister</w:t>
       </w:r>
       <w:r w:rsidRPr="008471B4">
         <w:t xml:space="preserve"> om dan gemotiveerd aan</w:t>
       </w:r>
       <w:r w:rsidR="00E62D61">
         <w:t xml:space="preserve"> te </w:t>
       </w:r>
       <w:r w:rsidRPr="008471B4">
         <w:t>geven waarom dat verantwoord zou zijn in het licht van de toegankelijkheid, kwaliteit en continuïteit van zorg.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008B77DE" w:rsidP="008B77DE" w:rsidRDefault="008B77DE" w14:paraId="6D330C75" w14:textId="77777777"/>
     <w:p w:rsidRPr="008471B4" w:rsidR="008471B4" w:rsidP="008B77DE" w:rsidRDefault="008471B4" w14:paraId="723BF37F" w14:textId="669E97D1">
       <w:r w:rsidRPr="008471B4">
         <w:t>De leden van de JA21-fractie vragen de minister specifiek in te gaan op de situatie rond SEH-artsen. Klopt het dat er veel belangstelling is voor de opleiding tot SEH-arts en dat er meer geschikte kandidaten zijn dan beschikbare opleidingsplaatsen? Zo ja, deelt de minister de opvatting dat dit juist een argument is om voldoende opleidingsplaatsen beschikbaar te stellen, zeker nu de acute zorg onder druk staat?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008B77DE" w:rsidP="008B77DE" w:rsidRDefault="008B77DE" w14:paraId="5C07009A" w14:textId="77777777"/>
     <w:p w:rsidRPr="008471B4" w:rsidR="008471B4" w:rsidP="008B77DE" w:rsidRDefault="008471B4" w14:paraId="00F948E6" w14:textId="5A71D50C">
       <w:r w:rsidRPr="008471B4">
-        <w:t xml:space="preserve">Deze leden benadrukken dat acute zorg wezenlijk verschilt van planbare zorg. Patiënten kiezen bij acute zorg niet zelf naar welk ziekenhuis zij gaan. Het is daarom van groot belang dat patiënten in acute situaties snel terecht kunnen in een ziekenhuis waar voldoende deskundige SEH-artsen beschikbaar zijn. Bovendien wordt een diagnose vaak pas op de </w:t>
-[...3 lines deleted...]
-        <w:t>spoedeisende hulp gesteld. De leden van de JA21-fractie vragen de minister of zij deelt dat juist om deze reden in alle ziekenhuizen voldoende SEH-artsen beschikbaar moeten zijn.</w:t>
+        <w:t>Deze leden benadrukken dat acute zorg wezenlijk verschilt van planbare zorg. Patiënten kiezen bij acute zorg niet zelf naar welk ziekenhuis zij gaan. Het is daarom van groot belang dat patiënten in acute situaties snel terecht kunnen in een ziekenhuis waar voldoende deskundige SEH-artsen beschikbaar zijn. Bovendien wordt een diagnose vaak pas op de spoedeisende hulp gesteld. De leden van de JA21-fractie vragen de minister of zij deelt dat juist om deze reden in alle ziekenhuizen voldoende SEH-artsen beschikbaar moeten zijn.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008471B4" w:rsidR="008471B4" w:rsidP="008B77DE" w:rsidRDefault="008471B4" w14:paraId="766E5979" w14:textId="534C6210">
       <w:r w:rsidRPr="008471B4">
         <w:t>Ook vragen</w:t>
       </w:r>
       <w:r w:rsidR="00000A57">
         <w:t xml:space="preserve"> genoemde</w:t>
       </w:r>
       <w:r w:rsidRPr="008471B4">
         <w:t xml:space="preserve"> leden of de minister erkent dat de samenwerking tussen de SEH-arts en de huisarts essentieel is voor zowel de kwaliteit als de betaalbaarheid van de acute zorg. Hoe wordt deze samenwerking betrokken bij de besluitvorming over opleidingsplaatsen en de spreiding van SEH-artsen over het land?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008B77DE" w:rsidP="008B77DE" w:rsidRDefault="008B77DE" w14:paraId="3D82748A" w14:textId="77777777"/>
     <w:p w:rsidRPr="008471B4" w:rsidR="008471B4" w:rsidP="008B77DE" w:rsidRDefault="008471B4" w14:paraId="026B6076" w14:textId="13AF0C95">
       <w:r w:rsidRPr="008471B4">
         <w:t>De leden van de JA21-fractie vinden het van belang dat de kwaliteit van acute zorg overal in Nederland gelijkwaardig is. Kan de minister aangeven hoe zij voorkomt dat regionale verschillen ontstaan doordat sommige ziekenhuizen wel voldoende SEH-artsen kunnen aantrekken en andere ziekenhuizen niet? Welke analyse heeft de minister gemaakt van de oorzaken waardoor sommige ziekenhuizen kampen met tekorten aan SEH-artsen, terwijl andere ziekenhuizen hierin beter slagen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008B77DE" w:rsidP="008B77DE" w:rsidRDefault="008B77DE" w14:paraId="58E9FADE" w14:textId="77777777"/>
     <w:p w:rsidRPr="008471B4" w:rsidR="008471B4" w:rsidP="008B77DE" w:rsidRDefault="008471B4" w14:paraId="6C60444A" w14:textId="224F57DA">
       <w:r w:rsidRPr="008471B4">
         <w:t>Tot slot vragen de leden van de JA21-fractie of de minister bereid is goede voorbeelden van regionale samenwerking nadrukkelijker te betrekken bij het beleid. Deze leden wijzen daarbij onder meer op samenwerkingen zoals Alkmaar-Den Helder, Venlo-Roermond en Goes. Welke lessen trekt de minister uit dergelijke voorbeelden en hoe kunnen deze bijdragen aan een betere spreiding, beschikbaarheid en continuïteit van SEH-artsen in alle regio’s?</w:t>
       </w:r>
     </w:p>
@@ -1841,51 +1433,50 @@
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="2A345454" w14:paraId="18674FC3" w14:textId="62EEF679">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="5F3AB636" w14:paraId="40844A79" w14:textId="2DCE2FBD">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>De leden van de BBB-fractie vragen daarnaast of de minister het met hen eens is dat juist in een sector waar sprake is van hoge werkdruk, groeiende personeelstekorten en toenemende druk op de toegankelijkheid van zorg, terughoudendheid bij het opleiden van extra zorgprofessionals moeilijk uitlegbaar is. Hoe voorkomt de minister dat op korte termijn wordt bespaard op opleidingscapaciteit, terwijl dit op langere termijn juist kan leiden tot grotere tekorten en hogere maatschappelijke kosten?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="2A345454" w14:paraId="55DBD449" w14:textId="6A80B122">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="5F3AB636" w14:paraId="17E9C2F0" w14:textId="1735BD68">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -2122,51 +1713,50 @@
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="2A345454" w14:paraId="5201B627" w14:textId="55734A60">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="5F3AB636" w14:paraId="09853DF3" w14:textId="15BF0811">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>De leden van de BBB-fractie lezen dat de minister verwijst naar het Aanvullend Zorg- en Welzijnsakkoord (AZWA), regionale samenwerking en technologische innovaties. Deze leden erkennen dat dergelijke maatregelen kunnen bijdragen, maar constateren tegelijkertijd dat technologie geen extra arts aan het bed zet wanneer de SEH overvol raakt. Deelt de minister de opvatting dat voldoende goed opgeleide zorgprofessionals uiteindelijk de basis vormen van een toegankelijke acute zorgketen? Deelt zij ook de opvatting dat technologische innovaties dus geen reden kunnen zijn om minder artsen op te leiden? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="2A345454" w14:paraId="7538F265" w14:textId="27BBE74F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="5F3AB636" w14:paraId="6A559E87" w14:textId="2E23E6BA">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -2375,60 +1965,51 @@
         </w:rPr>
         <w:t>ee</w:t>
       </w:r>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">r moet zijn dan enkel een voorziening </w:t>
       </w:r>
       <w:r w:rsidRPr="37E5B06F" w:rsidR="6DD89FBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">waar je terecht kan als je van een keukentrap </w:t>
-[...8 lines deleted...]
-        <w:t>gevallen bent, met een net te diepe snijwond of met pijn rechtsonder in je buik</w:t>
+        <w:t>waar je terecht kan als je van een keukentrap gevallen bent, met een net te diepe snijwond of met pijn rechtsonder in je buik</w:t>
       </w:r>
       <w:r w:rsidRPr="37E5B06F" w:rsidR="7EEB34ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SIRM, 2026). Hoe borgt de minister dat regionale SEH’s ook in de toekomst voldoende capaciteit, deskundigheid en breedte behouden om complexe acute zorg te kunnen blijven leveren? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="2A345454" w14:paraId="41D5BF12" w14:textId="3B5DEE9C">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2789,60 +2370,51 @@
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="2A345454" w14:paraId="1B3688E8" w14:textId="521B4F48">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="447D1646" w14:paraId="294B8C82" w14:textId="2C704482">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kan de minister aangeven in hoeverre het huidige advies rekening houdt met de vergrijzing van patiënten en hoeveel SEH-artsen nodig zijn om in dit scenario te voldoen? Kan de </w:t>
-[...8 lines deleted...]
-        <w:t>minister aangeven of op basis van het huidige advies de vergrijzing en pensioen van SEH-artsen voldoende wordt gecoverd? En kan de minister aangeven of er meer SEH-artsen nodig zijn in het kader van weerbaarheid en defensie? En kan de minister aangeven op welke manieren deze redeneringen zijn meegenomen in het BOLS-advies?</w:t>
+        <w:t>Kan de minister aangeven in hoeverre het huidige advies rekening houdt met de vergrijzing van patiënten en hoeveel SEH-artsen nodig zijn om in dit scenario te voldoen? Kan de minister aangeven of op basis van het huidige advies de vergrijzing en pensioen van SEH-artsen voldoende wordt gecoverd? En kan de minister aangeven of er meer SEH-artsen nodig zijn in het kader van weerbaarheid en defensie? En kan de minister aangeven op welke manieren deze redeneringen zijn meegenomen in het BOLS-advies?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="2A345454" w14:paraId="6927973C" w14:textId="08EAAA60">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="447D1646" w14:paraId="621FC7AC" w14:textId="6EB1284F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -3159,51 +2731,50 @@
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="2A345454" w14:paraId="055657EB" w14:textId="6ED4D956">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="447D1646" w14:paraId="42FBF17E" w14:textId="6634C056">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Deze leden constateren dat sinds 1 januari 2025 ook modules van de verpleegkundige vervolgopleidingen vanuit de beschikbaarheid</w:t>
       </w:r>
       <w:r w:rsidRPr="37E5B06F" w:rsidR="65E26A47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bijdrage worden bekostigd. Tegen die achtergrond vragen deze leden hoe de financiering voor de mensen in opleiding via het IDR in brede zin wordt geregeld wanneer de SEH’s bekostigd gaan worden middels budgetbekostiging.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="2A345454" w14:paraId="7F74792E" w14:textId="0B5632B0">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -3520,60 +3091,51 @@
         </w:rPr>
         <w:t xml:space="preserve">’. </w:t>
       </w:r>
       <w:r w:rsidRPr="37E5B06F" w:rsidR="447D1646">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De leden</w:t>
       </w:r>
       <w:r w:rsidRPr="37E5B06F" w:rsidR="73054796">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> van de Groep Markuszower</w:t>
       </w:r>
       <w:r w:rsidRPr="37E5B06F" w:rsidR="447D1646">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> constateren dat de SEH bij een pandemie of grootschalige gezondheidscrisis de eerste piek aan patiënten opvangt, terwijl de opleiding tot SEH-arts meerdere jaren duurt en dus niet op korte termijn kan worden opgeschaald. Een structureel tekort betekent daarmee dat er geen buffer is voor crisisopschaling. Kan de </w:t>
-[...8 lines deleted...]
-        <w:t>minister aangeven of de ramingen van het Capaciteitsorgaan voor SEH-artsen voor 2027–2030 uitsluitend uitgaan van de reguliere zorgvraag, of dat daarin ook de benodigde opschaalcapaciteit voor een pandemie of crisis is meegewogen?</w:t>
+        <w:t xml:space="preserve"> constateren dat de SEH bij een pandemie of grootschalige gezondheidscrisis de eerste piek aan patiënten opvangt, terwijl de opleiding tot SEH-arts meerdere jaren duurt en dus niet op korte termijn kan worden opgeschaald. Een structureel tekort betekent daarmee dat er geen buffer is voor crisisopschaling. Kan de minister aangeven of de ramingen van het Capaciteitsorgaan voor SEH-artsen voor 2027–2030 uitsluitend uitgaan van de reguliere zorgvraag, of dat daarin ook de benodigde opschaalcapaciteit voor een pandemie of crisis is meegewogen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="2A345454" w14:paraId="30744BBD" w14:textId="241278CB">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="2A345454" w:rsidP="37E5B06F" w:rsidRDefault="447D1646" w14:paraId="679AE804" w14:textId="4DC65F6C">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -3777,58 +3339,58 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="3FD1F104">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12F8130B" w14:textId="77777777" w:rsidR="00323EF2" w:rsidRDefault="00323EF2">
+    <w:p w14:paraId="4F20398B" w14:textId="77777777" w:rsidR="00765FA7" w:rsidRDefault="00765FA7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="493F2948" w14:textId="77777777" w:rsidR="00323EF2" w:rsidRDefault="00323EF2">
+    <w:p w14:paraId="68F5DB9E" w14:textId="77777777" w:rsidR="00765FA7" w:rsidRDefault="00765FA7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3997,58 +3559,58 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FD9C99A" w14:textId="77777777" w:rsidR="002401AD" w:rsidRDefault="002401AD" w:rsidP="00533325">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5FC6C92F" w14:textId="77777777" w:rsidR="001E081F" w:rsidRDefault="001E081F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0058B8D8" w14:textId="77777777" w:rsidR="00323EF2" w:rsidRDefault="00323EF2">
+    <w:p w14:paraId="62FBCF29" w14:textId="77777777" w:rsidR="00765FA7" w:rsidRDefault="00765FA7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36BC6FED" w14:textId="77777777" w:rsidR="00323EF2" w:rsidRDefault="00323EF2">
+    <w:p w14:paraId="5396879B" w14:textId="77777777" w:rsidR="00765FA7" w:rsidRDefault="00765FA7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3711DF42" w14:textId="592E7406" w:rsidR="37E5B06F" w:rsidRDefault="37E5B06F" w:rsidP="37E5B06F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="37E5B06F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Aanhangsel Handelingen II, 2025-2026, nr. 1573.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4347,53 +3909,50 @@
     </int2:textHash>
     <int2:textHash int2:hashCode="Ywr1SbZoV+izx6" int2:id="zRGx4jKQ">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="6l644n9ufdf4r2" int2:id="UIo6SYc7">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="Vrjmu5V0N83Thp" int2:id="PHmRcdAo">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="dN7wJ6+uNS8mYi" int2:id="ZmRPxZyM">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="cyDitdC3wsr5IP" int2:id="ChOz0B9S">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="OoEWmPFQhW5jSP" int2:id="SArBblKB">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="dhbe5+FPzUP5UO" int2:id="KYdqBG4r">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="2n1OVR1Si0r6Rr" int2:id="humnNjwd">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
-    <int2:bookmark int2:bookmarkName="_Int_bLshmOqd" int2:invalidationBookmarkName="" int2:hashCode="fPTVTMMhrf+W0l" int2:id="zjwuto7T">
-[...1 lines deleted...]
-    </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="032039CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42983A2E"/>
     <w:lvl w:ilvl="0" w:tplc="59F6CA9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C3247B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -7683,57 +7242,58 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2105032943">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="612398563">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="137840987">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="108"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009058BF"/>
     <w:rsid w:val="00000A57"/>
     <w:rsid w:val="00004E77"/>
     <w:rsid w:val="000120F5"/>
     <w:rsid w:val="00012EBE"/>
@@ -7981,50 +7541,51 @@
     <w:rsid w:val="00261CA9"/>
     <w:rsid w:val="002631A2"/>
     <w:rsid w:val="00263B0F"/>
     <w:rsid w:val="00267FC5"/>
     <w:rsid w:val="002766B8"/>
     <w:rsid w:val="002773F4"/>
     <w:rsid w:val="002846AB"/>
     <w:rsid w:val="0028595B"/>
     <w:rsid w:val="00286BA5"/>
     <w:rsid w:val="00286FBB"/>
     <w:rsid w:val="00291DF7"/>
     <w:rsid w:val="00292607"/>
     <w:rsid w:val="002930B3"/>
     <w:rsid w:val="002935A6"/>
     <w:rsid w:val="00293817"/>
     <w:rsid w:val="002944BD"/>
     <w:rsid w:val="00294C69"/>
     <w:rsid w:val="00296BBF"/>
     <w:rsid w:val="00296F4E"/>
     <w:rsid w:val="002971B1"/>
     <w:rsid w:val="002973C0"/>
     <w:rsid w:val="002A0A32"/>
     <w:rsid w:val="002A5540"/>
     <w:rsid w:val="002A5785"/>
     <w:rsid w:val="002B1381"/>
+    <w:rsid w:val="002B183A"/>
     <w:rsid w:val="002B38CD"/>
     <w:rsid w:val="002B46B6"/>
     <w:rsid w:val="002B6228"/>
     <w:rsid w:val="002B67AE"/>
     <w:rsid w:val="002B744C"/>
     <w:rsid w:val="002C2A7C"/>
     <w:rsid w:val="002C3F56"/>
     <w:rsid w:val="002C5229"/>
     <w:rsid w:val="002C5DB2"/>
     <w:rsid w:val="002C7206"/>
     <w:rsid w:val="002C7475"/>
     <w:rsid w:val="002D0E9F"/>
     <w:rsid w:val="002D0FDF"/>
     <w:rsid w:val="002D4812"/>
     <w:rsid w:val="002E145F"/>
     <w:rsid w:val="002E3350"/>
     <w:rsid w:val="002E3656"/>
     <w:rsid w:val="002E3B20"/>
     <w:rsid w:val="002E682F"/>
     <w:rsid w:val="002F01BE"/>
     <w:rsid w:val="002F0D02"/>
     <w:rsid w:val="002F4810"/>
     <w:rsid w:val="00300618"/>
     <w:rsid w:val="003012E0"/>
     <w:rsid w:val="0030156F"/>
@@ -8171,50 +7732,51 @@
     <w:rsid w:val="00464A59"/>
     <w:rsid w:val="004654F6"/>
     <w:rsid w:val="004654FC"/>
     <w:rsid w:val="00473D9F"/>
     <w:rsid w:val="0047487F"/>
     <w:rsid w:val="00474F60"/>
     <w:rsid w:val="00476019"/>
     <w:rsid w:val="00476842"/>
     <w:rsid w:val="00477BBC"/>
     <w:rsid w:val="00484659"/>
     <w:rsid w:val="0048585F"/>
     <w:rsid w:val="00486367"/>
     <w:rsid w:val="004916C2"/>
     <w:rsid w:val="00491FD5"/>
     <w:rsid w:val="00493A76"/>
     <w:rsid w:val="00493F09"/>
     <w:rsid w:val="0049415D"/>
     <w:rsid w:val="00494A93"/>
     <w:rsid w:val="004956CD"/>
     <w:rsid w:val="004A5F94"/>
     <w:rsid w:val="004A649A"/>
     <w:rsid w:val="004B1FFF"/>
     <w:rsid w:val="004B2489"/>
     <w:rsid w:val="004B2717"/>
     <w:rsid w:val="004B27B7"/>
+    <w:rsid w:val="004B3F1F"/>
     <w:rsid w:val="004B4AEC"/>
     <w:rsid w:val="004B52D4"/>
     <w:rsid w:val="004C4978"/>
     <w:rsid w:val="004C4C2F"/>
     <w:rsid w:val="004C4D5C"/>
     <w:rsid w:val="004D37EF"/>
     <w:rsid w:val="004D3ADA"/>
     <w:rsid w:val="004D4D80"/>
     <w:rsid w:val="004D740D"/>
     <w:rsid w:val="004E00F5"/>
     <w:rsid w:val="004E5853"/>
     <w:rsid w:val="004E6C9E"/>
     <w:rsid w:val="004F00C5"/>
     <w:rsid w:val="004F239E"/>
     <w:rsid w:val="004F27F8"/>
     <w:rsid w:val="004F3478"/>
     <w:rsid w:val="004F38F2"/>
     <w:rsid w:val="004F3D77"/>
     <w:rsid w:val="004F4ACB"/>
     <w:rsid w:val="004F4AD6"/>
     <w:rsid w:val="004F669E"/>
     <w:rsid w:val="004F6D19"/>
     <w:rsid w:val="004F7F31"/>
     <w:rsid w:val="00500F2F"/>
     <w:rsid w:val="00501CBB"/>
@@ -8436,50 +7998,51 @@
     <w:rsid w:val="00710F04"/>
     <w:rsid w:val="00715E52"/>
     <w:rsid w:val="0072138E"/>
     <w:rsid w:val="007214F1"/>
     <w:rsid w:val="0072247E"/>
     <w:rsid w:val="0072299E"/>
     <w:rsid w:val="00723123"/>
     <w:rsid w:val="00732F2B"/>
     <w:rsid w:val="0073764B"/>
     <w:rsid w:val="007406D0"/>
     <w:rsid w:val="007419C7"/>
     <w:rsid w:val="00741CDA"/>
     <w:rsid w:val="00742707"/>
     <w:rsid w:val="00742F6F"/>
     <w:rsid w:val="007446E2"/>
     <w:rsid w:val="00744DC4"/>
     <w:rsid w:val="007458DF"/>
     <w:rsid w:val="00747008"/>
     <w:rsid w:val="0074779C"/>
     <w:rsid w:val="00753513"/>
     <w:rsid w:val="00755302"/>
     <w:rsid w:val="007601D5"/>
     <w:rsid w:val="0076378D"/>
     <w:rsid w:val="00764A9C"/>
     <w:rsid w:val="00765CC2"/>
+    <w:rsid w:val="00765FA7"/>
     <w:rsid w:val="0076773C"/>
     <w:rsid w:val="00771FF9"/>
     <w:rsid w:val="007723F6"/>
     <w:rsid w:val="00772FD2"/>
     <w:rsid w:val="00773007"/>
     <w:rsid w:val="007733D8"/>
     <w:rsid w:val="0077343B"/>
     <w:rsid w:val="0077407E"/>
     <w:rsid w:val="00775390"/>
     <w:rsid w:val="00776023"/>
     <w:rsid w:val="007769F9"/>
     <w:rsid w:val="007839E4"/>
     <w:rsid w:val="00783A12"/>
     <w:rsid w:val="00785983"/>
     <w:rsid w:val="00787B70"/>
     <w:rsid w:val="007914ED"/>
     <w:rsid w:val="00793261"/>
     <w:rsid w:val="00793450"/>
     <w:rsid w:val="00793C34"/>
     <w:rsid w:val="0079539A"/>
     <w:rsid w:val="007A1390"/>
     <w:rsid w:val="007A3005"/>
     <w:rsid w:val="007A3253"/>
     <w:rsid w:val="007A3F0F"/>
     <w:rsid w:val="007A41D1"/>
@@ -11382,50 +10945,51 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="768CC2F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
@@ -12144,58 +11708,58 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>10</ap:Pages>
-  <ap:Words>4571</ap:Words>
-  <ap:Characters>25144</ap:Characters>
+  <ap:Words>4529</ap:Words>
+  <ap:Characters>24914</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>209</ap:Lines>
-  <ap:Paragraphs>59</ap:Paragraphs>
+  <ap:Lines>207</ap:Lines>
+  <ap:Paragraphs>58</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>29656</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>29385</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2026-01-22T13:41:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010014CC1F2319814E4484612464FB4B77E2</vt:lpwstr>