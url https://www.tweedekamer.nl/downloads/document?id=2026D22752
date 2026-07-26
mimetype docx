--- v0 (2026-05-18)
+++ v1 (2026-07-26)
@@ -1,8122 +1,5271 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EB42AE" w:rsidRDefault="00BD20DB" w14:paraId="1013DB62" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Geachte voorzitter,</w:t>
+    <w:p w:rsidRPr="00247252" w:rsidR="00247252" w:rsidRDefault="00DF0198" w14:paraId="6509F1FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247252">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31271</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247252" w:rsidR="00247252">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00247252" w:rsidR="00247252">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00247252" w:rsidR="00247252">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Beleidsdoorlichting Buitenlandse Zaken </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB42AE" w:rsidRDefault="00EB42AE" w14:paraId="1013DB63" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BD20DB">
+    <w:p w:rsidRPr="00247252" w:rsidR="00247252" w:rsidP="00D80872" w:rsidRDefault="00247252" w14:paraId="57466F20" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247252">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247252">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>42</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247252">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00247252">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00247252">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00247252" w:rsidR="00247252" w:rsidP="003A1E40" w:rsidRDefault="00247252" w14:paraId="4DCD7036" w14:textId="31361E47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247252">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00247252" w:rsidR="00247252" w:rsidP="003A1E40" w:rsidRDefault="00247252" w14:paraId="66C86793" w14:textId="070BFA21">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247252">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00247252" w:rsidR="00DF0198" w:rsidP="003A1E40" w:rsidRDefault="00DF0198" w14:paraId="72F42F3D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="300DC110" w14:textId="361F89BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247252">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Evaluaties vormen een belangrijke basis voor een lerende overheid. Bereikt beleid het gewenste effect (doeltreffendheid)? En gaat dat tegen de laagst mogelijke kosten (doelmatigheid)? Evaluaties verschaffen burgers, bedrijven en uw Kamer inzicht in de effecten van het gevoerde beleid en daarmee de besteding van publieke middelen. Deze informatie kan ingezet worden om de kwaliteit van beleid, publieke voorzieningen, en wetten en regels continu te verbeteren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD20DB" w:rsidP="00BD20DB" w:rsidRDefault="00BD20DB" w14:paraId="71B2B54C" w14:textId="77777777"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">versterken </w:t>
+    <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="1098EF47" w14:textId="4DD171C8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247252">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet vindt het belangrijk om de bevindingen en aanbevelingen van evaluaties mee te nemen in de (door)ontwikkeling van beleid en uw Kamer hierbij te betrekken. Deze brief bevat daarom een overzicht van de opvolging van bevindingen en aanbevelingen van de Periodieke rapportages (de opvolger van beleidsdoorlichtingen) die de afgelopen twee jaar uitgevoerd zijn binnen mijn departement. Zo blijven de bevindingen en aanbevelingen onder de aandacht, en kan de voortgang meegenomen worden in beleidsdiscussies en besluitvorming. Deze brief geeft invulling aan de acties die in de brief ‘versterken </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BD20DB" w:rsidR="00BD20DB">
+      <w:r w:rsidRPr="00247252">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>rijksbrede</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BD20DB" w:rsidR="00BD20DB">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">amerstuk 36470, nr. 6). </w:t>
+      <w:r w:rsidRPr="00247252">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> evaluatiestelsel’ (Kamerstuk 31865, nr. 267) worden aangekondigd, naar aanleiding van de motie-Van Vroonhoven/Vermeer (19 december 2023; Kamerstuk 36470, nr. 6). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD20DB" w:rsidP="00BD20DB" w:rsidRDefault="00BD20DB" w14:paraId="24999E7F" w14:textId="77777777"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">amerstuk 31865, nr. 295).  </w:t>
+    <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="2EC27F8B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247252">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de bijlage van deze brief is ook aandacht voor de besparingsvarianten die worden uitgewerkt in Periodieke rapportages. Dit geeft invulling aan de uitwerking van de motie-Van Eijk (Kamerstuk 31865, nr. 295).  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD20DB" w:rsidP="00BD20DB" w:rsidRDefault="00BD20DB" w14:paraId="53A17802" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BD20DB">
+    <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="06439AAD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247252">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Dit jaar stuur ik u de opvolging van de Periodieke rapportages die de afgelopen twee jaar zijn uitgevoerd. Komende jaren zal ik uw Kamer wederom informeren over deze, en nieuwe Periodieke rapportages die sindsdien zijn uitgevoerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD20DB" w:rsidP="00BD20DB" w:rsidRDefault="00BD20DB" w14:paraId="5BB24B42" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BD20DB">
+    <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="6D84CD60" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247252">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De Kamer vervult zelf ook een belangrijke rol in het evaluatiestelsel en ik hoop dat deze brief bijdraagt aan het gesprek over beter beleid. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB42AE" w:rsidRDefault="00EB42AE" w14:paraId="1013DB64" w14:textId="3AE7F318"/>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="08DB352C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="1AC7C05B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="7C2B2CDC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="1F64F0E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="70E57C10" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="7E7AA6DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7530" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1523"/>
         <w:gridCol w:w="1311"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="2002"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidTr="00862A5C" w14:paraId="22162CD6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="7A6D87A7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7531" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="215E99" w:themeFill="text2" w:themeFillTint="BF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="5C938305" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="426010B3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>SEA-THEMA: Veiligheid en stabiliteit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidTr="00862A5C" w14:paraId="05730C50" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="196DD98A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7531" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="003230D7" w:rsidRDefault="00862A5C" w14:paraId="47C2D54C" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="56FA0FB2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t xml:space="preserve">Overkoepelende toelichting SEA-thema: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="003230D7" w:rsidRDefault="00862A5C" w14:paraId="187DB05C" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="52390D95" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t xml:space="preserve">Veiligheid is door de jaren heen een steeds breder gedefinieerd begrip geworden. Voorheen werd veiligheid (internationaal) vooral vanuit een militair perspectief bezien en waren conflicten conventioneel van aard. Maar als gevolg van nieuwe (hybride) dreigingen en ontwikkelingen zijn nieuwe thema’s inmiddels onderdeel geworden van het veiligheidsbeleid, zoals cyberveiligheid, economische veiligheid en kunstmatige intelligentie. Waar voorheen vooral statelijke actoren een rol speelden in het buitenlandse veiligheidsbeleid, gaat er nu ook dreiging uit van niet-statelijke actoren (bijvoorbeeld terrorisme en internationale criminaliteit). </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="003230D7" w:rsidRDefault="00862A5C" w14:paraId="28E3748B" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="71CAF8E0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Veel van deze grensoverschrijdende dreigingen, die Nederland ook kunnen raken, zijn erg omvangrijk en complex. Dit vraagt om een geïntegreerde aanpak en samenwerking in internationaal verband. De activiteiten waarmee resultaten op dit vlak worden nagestreefd, kunnen onderscheiden worden naar drie typen: diplomatieke inzet in internationaal verband, financiering van beleidsondersteunende programma’s en projecten, en bijdragen aan militaire missies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="38FAB809" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="12BA8ADC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidTr="00862A5C" w14:paraId="7577E044" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="11A99480" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="861"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="29AC00C7" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="263F3EC7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Titel </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
-[...6 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>onderzoek</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="46A6901C" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="6358223F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Type </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
-[...6 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>onderzoek</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="7EF35663" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="4726AF71" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Jaar </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
-[...6 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>afronding</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="58461A76" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="322552C0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
-[...6 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Begrotings-artikel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00862A5C">
-[...32 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(en)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="1471FC82" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="5CE45B47" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
-[...6 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Budgettaire</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00862A5C">
-[...6 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
-[...6 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>grondslag</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="73F0C052" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="3F8E903B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
-[...6 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>laatste</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="760EF35C" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="5B3FEE50" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
-[...6 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>evaluatiejaar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00862A5C">
-[...6 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="369B0E14" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="3EA66CD2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidTr="00862A5C" w14:paraId="0DC03070" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="0BBC76E6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="3F180D95" w14:textId="5117A596">
-[...13 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="31B2AEAB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">Periodieke rapportage Buitenlandse Zaken </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>begrotings-artikel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00862A5C">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId14">
-              <w:r w:rsidRPr="00862A5C">
+            <w:hyperlink w:history="1" r:id="rId10">
+              <w:r w:rsidRPr="00247252">
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                   <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                   <w:spacing w:val="-2"/>
-                  <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>‘</w:t>
               </w:r>
-              <w:r w:rsidRPr="008D5068">
+              <w:r w:rsidRPr="00247252">
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                   <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                   <w:spacing w:val="-2"/>
                   <w:u w:val="single"/>
-                  <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Veiligheid en stabiliteit</w:t>
               </w:r>
-              <w:r w:rsidRPr="00862A5C">
+              <w:r w:rsidRPr="00247252">
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                   <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                   <w:spacing w:val="-2"/>
-                  <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="00B05777" w:rsidP="00862A5C" w:rsidRDefault="00B05777" w14:paraId="6058F31A" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="2EE3AA7E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="6F106B7A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="3E3551B9" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="63F82101" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Periodieke rapportage over periode 2015</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="1E8CF6FB" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="4116FC9A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>t/m 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="20EBCDAF" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="29E58699" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="113E6587" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="65696F93" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>H5, Artikel 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="21C9B34D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="18EA4BFF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>€ 266,59 mln.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="51F060D8" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="6F723732" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidTr="00862A5C" w14:paraId="11054E70" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="2FDD8787" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="748"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7531" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="210EF6BB" w14:textId="4B5E041E">
-[...13 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="582A013D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
               </w:rPr>
               <w:t>Toelichting evaluatie</w:t>
             </w:r>
-            <w:r w:rsidRPr="00862A5C">
-[...40 lines deleted...]
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="561C26B2" w14:textId="77777777"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              </w:rPr>
+              <w:t>: Dit rapport onderzoekt de (voorwaarden voor) doeltreffendheid en doelmatigheid van de onder Buitenlandse Zaken artikel 2 “Veiligheid en Stabiliteit” ingezette beleidsinstrumenten op basis van onderliggende evaluaties.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="5E7E5707" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidTr="00862A5C" w14:paraId="7C7A49B1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="1CCD0325" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="139ED503" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="60A513AB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Aanbevelingen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>bevindingen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="4F5EA204" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="37F067DB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Toelichting</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> status </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>opvolging</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidTr="00862A5C" w14:paraId="6A8DE7DE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="100E6C25" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="7A6A0E1F" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="7FFE59F6" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00862A5C">
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Breng in de geplande Buitenland en Veiligheidsvisie (BVV) en andere strategieën de oorzaak-gevolg keten tussen activiteiten en einddoelstellingen beter in kaart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="51ACC128" w14:textId="4D837871">
-[...62 lines deleted...]
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="6B7B0C25" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="5BCE230F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Onderhanden: op dit moment wordt geschreven aan een nieuwe internationale veiligheidsstrategie, teneinde een beleidsbasis te vormen voor de koers die het kabinet wil aanhouden gedurende de huidige kabinetsperiode inzake de (veiligheids- en stabiliteits-) omstandigheden in de wereld. Jaarlijkse uitwerking voor de consequenties hiervan op werkniveau worden geformuleerd in jaarplannen, opgesteld door beleidsdirecties, diplomatieke posten en andere relevante actoren zoals andere ministeries. Zij dienen als leidraad voor de jaarinzet van middelen en instrumenten. Ook geeft de Beleidsbrief een algemeen kader over het bredere buitenlands beleid. Bij die documenten wordt zoveel als mogelijk rekening gehouden met deze aanbeveling.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="0E23D77C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidTr="00862A5C" w14:paraId="78E8A02A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="102BAFD6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="61051660" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="14576E7B" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Blijf realistische doelstellingen formuleren die binnen de invloedsfeer van Nederland liggen en zorg voor realistische rapportages over de voortgang.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="1B383BD7" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="79363082" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="575C6E36" w14:textId="34BD1973">
-[...30 lines deleted...]
-            <w:r w:rsidRPr="00862A5C">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="2EEFE489" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Onderhanden: zoals beschreven in de beleidsreactie is er op het gebied van missies en andere inzet tegenwoordig meer aandacht voor het dichten van de kloof tussen de Nederlandse beleidsambities en de invloedssfeer. Er worden door Buitenlandse Zaken en Defensie concrete acties ondernomen om doelstellingen zo realistisch mogelijk te formuleren, zoals het opstellen van een schrijfwijzer die bijdraagt aan heldere formulering van doelstellingen in artikel 100 brieven. En er wordt voortgegaan met betere en onafhankelijke monitoring van missies. De beleidsambitie is het beschermen van de Nederlandse belangen, zoals territoriale veiligheid en het bevorderen van een internationale orde waarin we onze waarden op het vlak van internationaal recht, democratie, mensenrechten en accountability (vastgelegd in internationale afspraken)weerspiegeld zien. Rekening houden met de eigen beperkte invloedssfeer betekent dit dat Nederland altijd werkt in gezamenlijkheid met anderen. De Nederlandse inzet is het versterken van de NAVO, EU en het vormen van nieuwe bilaterale en multilaterale coalities in en buiten VN-verband, om gezamenlijke belangen beter te beschermen. Samen met partners ontwikkelt Nederland nieuwe instrumenten, standaarden en normen voor een zo sterk mogelijke positie in de veranderende wereldorde.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="441F389B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Deze inzet geldt onverminderd, met de kanttekening dat de ontwikkelingen op het wereldtoneel een voorheen ongeziene en onvoorspelbare vlucht hebben genomen en nog blijven nemen. Het realisme van gisteren is volstrekt anders dan dat van vandaag – laat staan van morgen. Dit neemt niet weg dat de aanbeveling richtinggevend blijft, al helemaal waar het rapportages betreft.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="76730C36" w14:textId="77777777"/>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="36A87DA3" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="7CCB6E2B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="234E5BFD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidTr="00862A5C" w14:paraId="2D3C25AF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="1D21735E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="0F55762E" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="77055DAF" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Directies en departementen moeten gezamenlijk constant aandacht blijven besteden aan de coherentie van beleid en de wijze waarop daar organisatorisch zo effectief mogelijk sturing aan wordt gegeven. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="5CA36D32" w14:textId="48D59A70">
-            <w:r w:rsidRPr="00862A5C">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="23E80494" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Onderhanden: zoals ook gemeld in de beleidsreactie is de interdepartementale coherentie inmiddels op Ministerieel niveau geborgd door de Nationale Veiligheidsraad (NVR). De frequentie daarvan is toegenomen. De bijeenkomsten van de NVR worden op </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>hoogambtelijk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00862A5C">
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> niveau (ANVR) voorbereid. Daarnaast vinden ook regelmatig interdepartementale overleggen plaats, zowel voor landen als voor thema’s. In de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>hoogambtelijke</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00862A5C">
-[...27 lines deleted...]
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="04A0F0A2" w14:textId="77777777"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Stuurgroep Missies en Operaties coördineren Buitenlandse Zaken, Defensie, Justitie en Veiligheid en BHO de veiligheidsinzet ter versterking van de internationale rechtsorde. De daaraan voorafgaande samenwerking op werkniveau met alle relevante actoren garandeert in alle stadia van besluitvorming een hoge mate van coherentie.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="17045AF0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidTr="00862A5C" w14:paraId="1B013127" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="6940A3A5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="777E7234" w14:textId="30EAF512">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="2753B03F" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-            </w:pPr>
-[...20 lines deleted...]
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="48F0279B" w14:textId="77777777"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In de relatie met andere departementen is het van belang dat Buitenlandse Zaken duidelijk uitdraagt wat de meerwaarde van Buitenlandse Zaken is en daarbij aansluiting zoekt bij de belangen van andere departementen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="509D2538" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="402C42BF" w14:textId="77777777">
-            <w:r w:rsidRPr="00862A5C">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="37A9C85C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Onderhanden: de in de beleidsreactie geformuleerde inzet is onverminderd sturend in beleidsvorming en -uitvoering:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="7D096044" w14:textId="19D31574">
-[...67 lines deleted...]
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="6BBF0A76" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="0778444C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>het ministerie van Buitenlandse Zaken is zich bewust van de eigen rol in de interdepartementale samenwerking op veiligheid en stabiliteit en zal dat waar nodig uitdragen. Buitenlandse Zaken is verantwoordelijk voor het versterken van ons veiligheidsfundament in internationaal verband, waaronder door internationaal optreden in coalities, en voor het voorkomen van onveiligheid middels internationale afspraken, normen en verdragen. Buitenlandse Zaken werkt nauw samen met Defensie, onder meer aan collectieve verdediging. Ook draagt Buitenlandse Zaken samen met Defensie bij aan het bevorderen van de internationale rechtsorde via missies en operaties, en aanpalende stabilisatie en inzet in de veiligheidssector vanuit BHO. Vanuit het veiligheidsbelang worden OH-middelen ingezet in drie prioriteitsregio’s op basis van integrale landensturing. Samen met Justitie en Veiligheid (incl. NCTV) zorgt Buitenlandse Zaken voor het bestrijden van terrorisme en grensoverschrijdende criminaliteit. Interdepartementaal wordt samengewerkt aan het verhogen van nationale weerbaarheid tegen (nieuwe) dreigingen. Buitenlandse Zaken is bovendien verantwoordelijk voor de aansturing van het postennet.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="2BE0C70A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidTr="00862A5C" w14:paraId="4F10D3DA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="145C8696" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="17C76862" w14:textId="1A9107EA">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="6FD2E90D" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-            </w:pPr>
-[...17 lines deleted...]
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="57FC2874" w14:textId="77777777"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zoek naar manieren om het personeelsbeleid van Buitenlandse Zaken beter aan te laten sluiten bij de specialistische kennis die nodig is op verschillende deelterreinen van veiligheid en stabiliteit. Dit kan bijvoorbeeld door lopende pilots op het gebied van kennisopbouw en domeinsturing – indien succesvol – te formaliseren en uit te breiden. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="09437816" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="7FA8D476" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="7C6287E1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onderhanden: aan deze aanbeveling wordt opvolging gegeven door verdere ontwikkeling van domeinsturing voor het veiligheidsdomein, het creëren van carrièremogelijkheden en -paden voor specialisten (kenniscircuits), het deels openstellen van de algemene opleiding voor specialisten zodat ze organisatiekennis en vaardigheden opbouwen die nodig zijn in de bilaterale en multilaterale context, het aanbieden van trainingen en opleidingen om de specialistische kennis </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">up </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> date</w:t>
             </w:r>
-            <w:r w:rsidRPr="00862A5C">
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> te houden, door het aanmoedigen van detacheringen binnen het specifieke werkterrein bij een externe partij, door het actief stimuleren van uitwisseling binnen de overheid en met bondgenoten.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="0AEBA968" w14:textId="66FCD0DF">
-[...16 lines deleted...]
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="0DCEBC0C" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="6B03C32A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strategische specialistische kennis wordt op het veiligheidsterrein in het bijzonder vormgeven door de creatie van diverse ‘kennisfuncties’ binnen de Directie Veiligheidsbeleid van Buitenlandse Zaken. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="0A6308FD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidTr="00862A5C" w14:paraId="09CBC944" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="09757F6E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="539C3493" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="3CA3F691" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Geef meer aandacht aan monitoring en evaluatie om resultaatgericht werken te versterken. Het in kaart brengen van de verwachte oorzaak-gevolg keten tussen activiteiten en doelstellingen is daarvoor essentieel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="2A99D833" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="7936FCDA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862A5C">
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Onderhanden: het in de beleidsreactie gestelde is onverkort van kracht: er wordt gewerkt aan betere en onafhankelijke monitoring van missies. Ook op andere terreinen worden Monitoring, Evalueren en Leren (MEL) agenda’s opgesteld. De beoogde verbeteringen gaan in op kwaliteit en kwantiteit van de output, waaronder inhoudelijke samenhang tussen thema’s en verbeterde wendbaarheid. </w:t>
             </w:r>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zie in </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Zie</w:t>
+              <w:t>aanvulling</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> in </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>aanvulling</w:t>
+              <w:t>ook</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>ook</w:t>
+              <w:t>hetgeen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>hetgeen</w:t>
+              <w:t>genoemd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>genoemd</w:t>
+              <w:t>onder</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>onder</w:t>
+              <w:t>aanbeveling</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...32 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> 5. en 7.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="4D8F31C7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidTr="00862A5C" w14:paraId="3055C115" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="0B026F84" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="69F4E069" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="7BA65428" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="3"/>
               </w:numPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:name="_Hlk227594048" w:id="0"/>
-            <w:r w:rsidRPr="00862A5C">
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Geef invulling aan de in deze rapportage genoemde thema’s (NAVO, hybride dreigingen en economische veiligheid, en staatsopbouw) in de komende strategische evaluatie-agenda (SEA) en zoek daarvoor – waar relevant – samenwerking met andere betrokken ministeries. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="72520A83" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="36F78163" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="506A32C8" w14:textId="1A53F9CD">
-[...40 lines deleted...]
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00862A5C" w:rsidP="00862A5C" w:rsidRDefault="00862A5C" w14:paraId="152B11C7" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="502B7A5F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Onderhanden: in de beleidsreactie is reeds ingegaan op de nieuwe inzichtbehoeften, die de IOB heeft geïdentificeerd, en wanneer ze worden opgenomen in de SEA (in respect. 2025, 2026 of 2027). Daarnaast zal de nieuwe ambtelijke inrichting van de Directie Veiligheidsbeleid onder andere voorzien in een betere aansluiting bij andere ministeries en de in de aanbeveling genoemde beleidsterreinen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="2F026C53" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w:rsidR="00047CC6" w:rsidP="00047CC6" w:rsidRDefault="00047CC6" w14:paraId="612B301B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="777CD9BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00355740" w:rsidR="00047CC6" w:rsidTr="00313A3E" w14:paraId="70070E51" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="00D44CCF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="215E99" w:themeFill="text2" w:themeFillTint="BF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A63EEF" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="50E15858" w14:textId="51D68E66">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="0BBA301C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="251" w:lineRule="exact"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A63EEF">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">SEA-THEMA: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A63EEF" w:rsidR="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Versterkte</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A63EEF" w:rsidR="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> internationale </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A63EEF" w:rsidR="00862A5C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>rechtsorde</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidTr="00313A3E" w14:paraId="40E09B38" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="477E4BA2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="59BD3E46" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="6B93623C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Overkoepelende</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB7266">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB7266">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>toelichting</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB7266">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB7266">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>SEA-thema:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB7266">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D00158" w:rsidR="00D00158" w:rsidP="00D00158" w:rsidRDefault="00D00158" w14:paraId="59973BA8" w14:textId="6A1303D0">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="102C8B1E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="18"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>De algemene doelstelling voor dit thema is het bevorderen van een goed functionerende internationale rechtsorde, inclusief gastlandbeleid, met een blijvende inzet op mensenrechten als integraal onderdeel van het buitenlandbeleid. Een sterke internationale rechtsorde en eerbiediging van mensenrechten maken de wereld stabieler, veiliger, vrijer en welvarender. Dit vereist goed functionerende internationale instellingen en organisaties met een breed draagvlak, naleving en waar nodig aanvulling van de internationale wet- en regelgeving en voortdurende inzet tegen straffeloosheid voor mensenrechtenschendingen en het voorkomen van deze schendingen. Omdat de mensenrechten het best worden gewaarborgd in goed functionerende democratieën, zet Nederland zich in om het krimpen van de democratische ruimte wereldwijd tegen te gaan. De bevordering van mensenrechten is een kernelement van het Nederlands buitenlandbeleid. De positie van Nederland als gastland voor Internationale Organisaties (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D00158">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>IO’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D00158">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>) en diplomatieke missies, in het bijzonder organisaties met een mandaat op het gebied van vrede en recht, biedt een goed uitgangspunt voor de bevordering van de ontwikkeling van internationale rechtsorde. Deze rechtsorde is onlosmakelijk verbonden met universele mensenrechten.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidP="00D00158" w:rsidRDefault="00047CC6" w14:paraId="3259FA35" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="17E1AB88" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="18"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidTr="00313A3E" w14:paraId="1AC00CCF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="616B4F8D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="861"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="03AF96A1" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="53286DC7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:b/>
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">Titel </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>onderzoek</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="02324575" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="510842A9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:b/>
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>onderzoek</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="5D9F3800" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="44F21F4B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="101" w:right="64"/>
               <w:rPr>
-                <w:b/>
-[...7 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Jaar </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>afronding</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="40342F12" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="17A7482E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:b/>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Begrotings</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="2CFE9291" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="0788CE94" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:b/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>artikel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0061391E">
-[...35 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>(en)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="3D499406" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="2669AA48" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Budgettaire</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0061391E">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>grondslag</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="4AC091BB" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="3EB64D92" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="205" w:lineRule="exact"/>
               <w:rPr>
-                <w:b/>
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>laatste</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="58A38DD2" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="72CAA377" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="181" w:lineRule="exact"/>
               <w:rPr>
-                <w:b/>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>evaluatiejaar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0061391E">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="158497CB" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="62EE0CBB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="181" w:lineRule="exact"/>
               <w:rPr>
-                <w:b/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00826766" w:rsidR="00047CC6" w:rsidTr="00313A3E" w14:paraId="24338A29" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="5E6CE399" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="54B80E4E" w14:textId="57DEB529">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="6CD7CA75" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...27 lines deleted...]
-              <w:r w:rsidRPr="00EA3E30" w:rsidR="00EA3E30">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Periodieke rapportage </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rId11">
+              <w:r w:rsidRPr="00247252">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:spacing w:val="-2"/>
-                  <w:sz w:val="18"/>
-                  <w:szCs w:val="18"/>
                   <w:lang w:val="nl-NL"/>
                 </w:rPr>
-                <w:t>Versterkte internationale rechtsorde</w:t>
-[...9 lines deleted...]
-                <w:t xml:space="preserve"> </w:t>
+                <w:t xml:space="preserve">Versterkte internationale rechtsorde </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00577500" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="3409AD83" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="2D7EDC79" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC268A" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="725258FF" w14:textId="2CAFD12C">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="76DCCC12" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...45 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Periodieke rapportage over periode </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>2015</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="5C2D29BE" w14:textId="36B46CAB">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="0F8DBEA3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="205" w:lineRule="exact"/>
               <w:ind w:left="101"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>t/m</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC268A">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...15 lines deleted...]
-          <w:p w:rsidRPr="00AC268A" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="4BA748A5" w14:textId="77777777">
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="4BD71C80" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="205" w:lineRule="exact"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC268A" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="6B9ACDFC" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="166D3790" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...12 lines deleted...]
-              <w:t>5</w:t>
+              </w:rPr>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC268A" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="2CDD39E7" w14:textId="4E2A930C">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="76F959B7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...32 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>H5,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC268A">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Artikel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC268A">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...12 lines deleted...]
-              <w:t>1</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD4556" w:rsidR="00047CC6" w:rsidP="00862A5C" w:rsidRDefault="00826766" w14:paraId="1127ED8A" w14:textId="493D441B">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="56F3A97B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>Voor</w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>Voor art 1.1. €50,34 mln.;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="5CB9B204" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> art 1.1. €50,34 mln.;</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00FD4556" w:rsidR="00826766" w:rsidP="00862A5C" w:rsidRDefault="00826766" w14:paraId="01B4098B" w14:textId="3B0492B1">
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Voor art. 1.2 €63,50 mln.;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="5AEF3797" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...27 lines deleted...]
-          <w:p w:rsidRPr="00826766" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="43D07FA1" w14:textId="5FC2B66E">
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Totaal: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 113,85 mln</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="26348A87" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              </w:rPr>
+              <w:t>(2021)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="48B31B62" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="1A2E5D3D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...98 lines deleted...]
-          <w:p w:rsidRPr="00826766" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="5C7589C7" w14:textId="77777777">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="7FBBB071" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="18"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidTr="00313A3E" w14:paraId="6027A4FD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="002F61E9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="748"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003230D7" w:rsidR="00D254EE" w:rsidP="007A0BDF" w:rsidRDefault="00047CC6" w14:paraId="79CC69D4" w14:textId="0CCD2FCF">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="12644ADD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="168"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Toelichting evaluatie</w:t>
             </w:r>
-            <w:r w:rsidRPr="003230D7">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:bookmarkStart w:name="_MailAutoSig" w:id="1"/>
-            <w:r w:rsidRPr="003230D7" w:rsidR="007A0BDF">
-[...63 lines deleted...]
-          <w:p w:rsidRPr="003230D7" w:rsidR="00D254EE" w:rsidP="007A0BDF" w:rsidRDefault="007A0BDF" w14:paraId="20B4D68F" w14:textId="77777777">
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deze periodieke rapportage (PR) biedt inzicht in de (voorwaarden voor) effectiviteit en efficiëntie van het gevoerde beleid van artikel 1 ‘Versterkte internationale rechtsorde’ over de periode 2015 - 2022 van de begroting van het ministerie van Buitenlandse Zaken (BUITENLANDSE ZAKEN).1 Onder dit begrotingsartikel zijn drie thema’s gespecificeerd in aparte sub-artikelen: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="2C98B171" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="168"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B7"/>
             </w:r>
-            <w:r w:rsidRPr="003230D7">
-[...27 lines deleted...]
-          <w:p w:rsidRPr="003230D7" w:rsidR="00D254EE" w:rsidP="007A0BDF" w:rsidRDefault="007A0BDF" w14:paraId="6653F15D" w14:textId="77777777">
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sub-artikel 1.1 betreft de inzet voor goed functionerende internationale instellingen met een breed draagvlak (hieronder valt de inzet op de internationale rechtsorde); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="78DBF585" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="168"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B7"/>
             </w:r>
-            <w:r w:rsidRPr="003230D7">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sub-artikel 1.2 omvat de uitgaven voor de bescherming en bevordering van mensenrechten; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FD4556" w:rsidP="00655929" w:rsidRDefault="007A0BDF" w14:paraId="2C3CC59A" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="2966D55F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="168"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B7"/>
             </w:r>
-            <w:r w:rsidRPr="003230D7">
-[...27 lines deleted...]
-          <w:p w:rsidR="00FD4556" w:rsidP="00655929" w:rsidRDefault="00FD4556" w14:paraId="5D7A1A20" w14:textId="77777777">
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sub-artikel 1.3 betreft de inzet van het gastlandbeleid voor internationale organisaties. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="69146045" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="168"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...6 lines deleted...]
-          <w:p w:rsidRPr="003230D7" w:rsidR="00862A5C" w:rsidP="00655929" w:rsidRDefault="007A0BDF" w14:paraId="14FC9D35" w14:textId="32756A41">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="4DBE3133" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="168"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">De PR spitst zich toe op het gevoerde beleid binnen de sub-artikelen 1.1 en 1.2 en is gebaseerd op recente evaluaties van het beleid voor internationale rechtsorde (2022) en het mensenrechtenbeleid (2024). </w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
-          <w:p w:rsidRPr="003230D7" w:rsidR="00047CC6" w:rsidP="00862A5C" w:rsidRDefault="00047CC6" w14:paraId="2EFAA20D" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="14724E37" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="168"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidTr="00313A3E" w14:paraId="74816827" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="3496AED9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="6BF156B3" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="34CBD786" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              </w:rPr>
               <w:t>Aanbevelingen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>bevindingen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="2497F43C" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="0B180C25" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="101"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Toelichting</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>status</w:t>
             </w:r>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="10"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>opvolging</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidTr="00575C25" w14:paraId="05DAEB9E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="659D1DB4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1965"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB5E81" w:rsidR="00047CC6" w:rsidP="00047CC6" w:rsidRDefault="00486CBB" w14:paraId="23858F83" w14:textId="6B9F41BC">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="13BE98A5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
               <w:ind w:right="207"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Verbeter de strategische aansturing van het beleid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00FD4556" w14:paraId="55DF6B6E" w14:textId="36B86E27">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="11F2B54E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...32 lines deleted...]
-          <w:p w:rsidRPr="00434536" w:rsidR="00047CC6" w:rsidP="00FD4556" w:rsidRDefault="00FD4556" w14:paraId="772948CE" w14:textId="79C72BE4">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onderhanden: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="27223021" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:w w:val="105"/>
-[...21 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Zoals in beide beleidsreacties aangegeven, wordt hier opvolging aan gegeven. Recentelijk bijvoorbeeld in de herstructurering van het decentrale Mensenrechtenfonds.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidTr="00313A3E" w14:paraId="1322CC7E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="355EF7E2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F76790" w:rsidR="00047CC6" w:rsidP="00862A5C" w:rsidRDefault="00486CBB" w14:paraId="0D5DEE7A" w14:textId="7E71C33A">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="578979AD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
               <w:ind w:right="207"/>
               <w:rPr>
-                <w:b/>
-[...46 lines deleted...]
-              <w:t>ecapaciteit om beleid uit te voeren</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Zorg voor balans tussen het ambitieniveau en de organisatiecapaciteit om beleid uit te voeren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00FD4556" w14:paraId="67927B16" w14:textId="65ED7EB4">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="500DC248" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...23 lines deleted...]
-          <w:p w:rsidR="00575C25" w:rsidP="001E0E62" w:rsidRDefault="001E0E62" w14:paraId="6F04E75E" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Onderhanden:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="3AE3153B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:w w:val="105"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Zoals aangegeven in de kabinetsreactie op de evaluatie van het mensenrechtenbeleid, raken de bezuinigingen en taakstelling de uitvoering van het beleid op mensenrechten en de internationale rechtsorde. Het maken van duidelijke keuzes, inclusief een realistische inzet van de capaciteit, is hierbij telkens het uitgangspunt.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidP="001E0E62" w:rsidRDefault="001E0E62" w14:paraId="7988E0BE" w14:textId="58166A9D">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="34B24071" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:w w:val="105"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidTr="00313A3E" w14:paraId="6FF7F127" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="4D294C52" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB5E81" w:rsidR="00047CC6" w:rsidP="00047CC6" w:rsidRDefault="00F76790" w14:paraId="390BADCE" w14:textId="51D8D5C8">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="175861DC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
               <w:ind w:right="207"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Veranker de inspanningen steviger en structureler in het bredere buitenlandbeleid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00FD4556" w14:paraId="08DC57D4" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="34AEF6B6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:w w:val="105"/>
-[...24 lines deleted...]
-          <w:p w:rsidR="001E0E62" w:rsidP="00313A3E" w:rsidRDefault="001E0E62" w14:paraId="19CAE057" w14:textId="761D16FE">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Onderhanden:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="373B6A07" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:w w:val="105"/>
-[...42 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zoals in de beleidsreacties genoemd, zijn de bescherming en bevordering van de mensenrechten, de democratische rechtsstaat en de internationale rechtsorde al vele jaren een kernonderdeel van het brede buitenlands beleid van het Koninkrijk der Nederlanden. N.a.v. de evaluatie van het mensenrechtenbeleid is er extra aandacht voor zogenaamde </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>mensenrechten mainstreaming</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0BD2">
-[...18 lines deleted...]
-          <w:p w:rsidRPr="00CB7266" w:rsidR="00575C25" w:rsidP="00313A3E" w:rsidRDefault="00575C25" w14:paraId="10177BE0" w14:textId="02DC37C8">
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in programma’s en beleid.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="7D5F5413" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:w w:val="105"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00047CC6" w:rsidP="00047CC6" w:rsidRDefault="00047CC6" w14:paraId="1453555E" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00047CC6" w:rsidP="00047CC6" w:rsidRDefault="00047CC6" w14:paraId="552C3F0D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="4461C386" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="7596CE6F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="357A6199" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidTr="00313A3E" w14:paraId="314F47D7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="7D8A2732" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="215E99" w:themeFill="text2" w:themeFillTint="BF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="1D7BCC09" w14:textId="307D2077">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="32FF0C5D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="251" w:lineRule="exact"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...13 lines deleted...]
-              <w:t>Effectieve Europese samenwerking</w:t>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>SEA-THEMA: Effectieve Europese samenwerking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidTr="00313A3E" w14:paraId="59768DC3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="30B87AF7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="4983E363" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="380E9A15" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Overkoepelende</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB7266">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB7266">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>toelichting</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB7266">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB7266">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>SEA-thema:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB7266">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005061D6" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="000C61CE" w14:paraId="63B73676" w14:textId="4CCD7A20">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="2339E748" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="18"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>De algemene doelstelling is een effectieve Europese samenwerking om de Europese Unie en haar lidstaten zo vreedzaam, welvarend en sterk mogelijk de toekomst in te loodsen. Europa is essentieel voor onze welvaart, vrijheid en veiligheid. Een actieve opstelling van Nederland in het Europese besluitvormingsproces en in de bilaterale relaties met Europese partners is dan ook in het directe belang van Nederlandse burgers en bedrijven. Door consequent en constructief optreden kan Nederland zijn invloed binnen de Europese Unie vergroten. Zo kan Nederland mede vorm geven aan ontwikkelingen in Europa die direct van invloed zijn op onze economische, sociale en politieke toekomst.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="06B1437C" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="7F6A6BDA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="18"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidTr="00313A3E" w14:paraId="7141D65E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="32CD0DF5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="861"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="34296801" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="30521772" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:b/>
-[...15 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
               <w:t xml:space="preserve">Titel </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>onderzoek</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="3387B300" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="585A2F5A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:b/>
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>onderzoek</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="77EAC929" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="16D77FB7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="101" w:right="64"/>
               <w:rPr>
-                <w:b/>
-[...7 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Jaar </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>afronding</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="053412A6" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="644B5829" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:b/>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Begrotings</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="39BC1B62" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="3981FE14" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:b/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>artikel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0061391E">
-[...35 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>(en)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="00735779" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="4AFD0F4B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Budgettaire</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0061391E">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>grondslag</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="63EF5A67" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="69409BC4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="205" w:lineRule="exact"/>
               <w:rPr>
-                <w:b/>
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>laatste</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="706C0A04" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="6EA4A124" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="181" w:lineRule="exact"/>
               <w:rPr>
-                <w:b/>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>evaluatiejaar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0061391E">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="7BC936A2" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="3CC6D458" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="181" w:lineRule="exact"/>
               <w:rPr>
-                <w:b/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC268A" w:rsidR="00047CC6" w:rsidTr="00313A3E" w14:paraId="7A535C4A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="27A755C3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00862A5C" w:rsidR="00047CC6" w:rsidP="00862A5C" w:rsidRDefault="00047CC6" w14:paraId="14B7D46F" w14:textId="6C6117D7">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="7F9D4F9C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Periodieke rapportage </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId16">
-              <w:r w:rsidRPr="006D10D3" w:rsidR="006D10D3">
+            <w:hyperlink w:history="1" r:id="rId12">
+              <w:r w:rsidRPr="00247252">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:spacing w:val="-2"/>
-                  <w:sz w:val="18"/>
-                  <w:szCs w:val="18"/>
                   <w:lang w:val="nl-NL"/>
                 </w:rPr>
                 <w:t>Grip door begrip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00577500" w:rsidR="00862A5C" w:rsidP="00313A3E" w:rsidRDefault="00862A5C" w14:paraId="2638883E" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="51040B2F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC268A" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="61CF86E4" w14:textId="79BD00E4">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="232DD920" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...45 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Periodieke rapportage over periode </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>2016</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC268A" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="7176C6E5" w14:textId="4CA6EC38">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="30EF6C4E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="205" w:lineRule="exact"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>t/m</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC268A">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...12 lines deleted...]
-              <w:t>2023</w:t>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC268A" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="74B938DF" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="6C1AB158" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...12 lines deleted...]
-              <w:t>5</w:t>
+              </w:rPr>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC268A" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="00C7C29E" w14:textId="2122080B">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="571261F9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...32 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>H5,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00862A5C">
-[...24 lines deleted...]
-              <w:t>. 3</w:t>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>art. 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00871BA1" w:rsidP="00313A3E" w:rsidRDefault="00871BA1" w14:paraId="3CCB5819" w14:textId="699696AD">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="77456199" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Voor EU afdrachten €10.392.224;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="3BBE2A1C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00871BA1" w:rsidP="00313A3E" w:rsidRDefault="00D4705C" w14:paraId="27017155" w14:textId="0796A3F7">
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voor Europees Ontwikkelingsfonds </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>98.094 mln.;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="09625402" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Voor hechtere waardengemeenschap €</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>34.277 mln.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="1C3D906B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voor versterkte </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>NLse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> positie in EU </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D4705C">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.117 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00D4705C" w:rsidP="00313A3E" w:rsidRDefault="00D4705C" w14:paraId="2C026FCC" w14:textId="217C7B46">
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="00DA1B7D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="4A5D29E1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Totaal:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="731C81AA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...10 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10,566 miljard </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...174 lines deleted...]
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>mln</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidTr="00313A3E" w14:paraId="46758B7E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="46A5850D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="748"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4D20" w:rsidR="00047CC6" w:rsidP="005B4D20" w:rsidRDefault="00047CC6" w14:paraId="6B0877D8" w14:textId="50E39D87">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="5991EF2F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="168"/>
               <w:rPr>
-                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Toelichting evaluatie:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB7266">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006D10D3" w:rsidR="006D10D3">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Het doel van deze Periodieke Rapportage (PR) is inzicht geven in de (voorwaarden voor) doeltreffendheid en doelmatigheid van de Nederlandse inzet in de Europese Unie in 2016-2023 horende bij artikel 3 ‘Effectieve Europese samenwerking’ van de begroting van</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B1C40" w:rsidR="004863E7">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004863E7" w:rsidR="004863E7">
-[...90 lines deleted...]
-          <w:p w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="3EEA8823" w14:textId="77777777">
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Buitenlandse Zaken. Omdat de in december 2024 gepubliceerde IOB-evaluatie van de Nederlandse invloed in de EU (2016-2023) ‘Grip door begrip’ voldoet aan deze inzichtbehoefte en een synthese presenteert van veel onderliggend onderzoeks- en evaluatiemateriaal over het onderwerp, leunt deze PR sterk op deze evaluatie.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="4E91B3A4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="168"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidTr="00313A3E" w14:paraId="01776BFB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="4EBAA6B4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="26754661" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="56EE21D5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Aanbevelingen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>bevindingen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0061391E" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="7C19B666" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="0894C79E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="101"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Toelichting</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>status</w:t>
             </w:r>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="10"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>opvolging</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0061391E">
-              <w:rPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidTr="00CA5FD6" w14:paraId="40809672" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="05158AFD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="973"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A276F1" w:rsidR="00047CC6" w:rsidP="00047CC6" w:rsidRDefault="009A4CFA" w14:paraId="5D7638A6" w14:textId="10CAF5AD">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="699A2AF8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
               <w:ind w:right="207"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Het bewustzijn en de kennis van de EU als vierde bestuurslaag vergroten. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="001641E4" w14:paraId="1B68288D" w14:textId="10ED045F">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="5A6F554B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...89 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onderhanden: In de beleidsreactie is het belang van een vergroot bewustzijn en de kennis van de EU als vierde bestuurslaag onderschreven. Hierbij is gedegen coördinatie en voldoende EU kennis en ervaring bij Nederlandse ambtenaren van belang. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="001641E4">
-[...97 lines deleted...]
-          <w:p w:rsidRPr="00CB7266" w:rsidR="001641E4" w:rsidP="00313A3E" w:rsidRDefault="001B1C40" w14:paraId="31CDBB96" w14:textId="320C5CF1">
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Op vier manieren probeert het kabinet de EU-kennis binnen de rijksoverheid te versterken. Ten eerste wordt gewerkt aan versterking van de EU-expertise door het breder beschikbaar te stellen van bestaande EU-trainingen door Buitenlandse Zaken, nieuw te ontwikkelen trainingen en door deze een prominentere rol te geven in de opleidingen van ambtenaren. Daarnaast stelt Buitenlandse Zaken expertise ter beschikking en kunnen departementen een beroep doen op het postennet om bijvoorbeeld een goed beeld te vormen van het Europese krachtenveld. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="7C27F8FB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...45 lines deleted...]
-          <w:p w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidP="001641E4" w:rsidRDefault="00047CC6" w14:paraId="05E86BEA" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Buitenlandse Zaken zet daarnaast in op het bevorderen van de bewustwording en prioritering van de EU-dimensie in de dagelijkse werkpraktijk. Als laatste wordt regelmatig op diverse ambtelijke niveaus besproken wat er nodig is voor een optimale inbreng in EU-processen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="2487B41D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:w w:val="105"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidTr="00313A3E" w14:paraId="7148E514" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="054EF21B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E73803" w:rsidR="00047CC6" w:rsidP="009A4CFA" w:rsidRDefault="009A4CFA" w14:paraId="652F7C42" w14:textId="30C8BBF0">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="2681C635" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:autoSpaceDN w:val="0"/>
-[...17 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Investeren in netwerken en relaties in eigen land en binnen de EU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="001641E4" w14:paraId="69BEC9BD" w14:textId="63D3D8FA">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="5B9D9EDE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:w w:val="105"/>
-[...33 lines deleted...]
-          <w:p w:rsidRPr="00CB7266" w:rsidR="001641E4" w:rsidP="00313A3E" w:rsidRDefault="001641E4" w14:paraId="64F4433C" w14:textId="72085229">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Onderhanden: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="48E48CA8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...61 lines deleted...]
-          <w:p w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="00047CC6" w14:paraId="574E48BA" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Het blijft belangrijk dat er geïnvesteerd wordt in de goede banden tussen Nederlanders bij de EU-instellingen, PVEU en Den Haag. Ook binnenlands zet het kabinet zich in om tijdens Europese besluitvormingsproces met zoveel mogelijk actoren gezamenlijk tot een gedragen Nederlands standpunt te komen. Hierbij worden onder meer medeoverheden, uitvoerings- en handhavingsorganisaties en sociale partners actief betrokken. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="02F4D2FD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:w w:val="105"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB7266" w:rsidR="00047CC6" w:rsidTr="00313A3E" w14:paraId="53DCE475" w14:textId="77777777">
+      <w:tr w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidTr="008D7A50" w14:paraId="7F3774AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E73803" w:rsidR="00047CC6" w:rsidP="00047CC6" w:rsidRDefault="009A4CFA" w14:paraId="1489247B" w14:textId="1433D50E">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="40AAA025" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:autoSpaceDN w:val="0"/>
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Inzetten op meer proactieve politieke en ambtelijke sturing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00047CC6" w:rsidP="00313A3E" w:rsidRDefault="001641E4" w14:paraId="1F44881E" w14:textId="77777777">
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="6CCE8DF6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:w w:val="105"/>
-[...24 lines deleted...]
-          <w:p w:rsidRPr="00CB7266" w:rsidR="001641E4" w:rsidP="00313A3E" w:rsidRDefault="00812DC7" w14:paraId="6C495208" w14:textId="3C640044">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Onderhanden:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="008D7A50" w:rsidRDefault="003A1E40" w14:paraId="4B2901D0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:w w:val="105"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>De kracht van de Nederlandse EU-inzet en beïnvloeding ligt in een duidelijke afstemming, zodat Nederland in Brussel steeds met één mond spreekt. Dit vergt zorgvuldige interdepartementale coördinatie en een goed geëquipeerd ambtelijk apparaat in Den Haag en in Brussel.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00812DC7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00812DC7">
-[...16 lines deleted...]
-              <w:t>tonen en een relevant politiek netwerk op te bouwen ter effectieve beïnvloeding.</w:t>
+            <w:r w:rsidRPr="00247252">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Het kabinet zet bij die interdepartementale afstemming in op een coherent afgestemde EU-strategie waarin alle departementale belangen worden gewogen. Daarbij dient de uitvoerbaarheid en haalbaarheid van de Nederlandse inzet een continu aandachtspunt te zijn. Hiernaast is politieke aanwezigheid bij Raadsvergaderingen in Brussel van groot belang om ook politieke doorzettingsmacht te tonen en een relevant politiek netwerk op te bouwen ter effectieve beïnvloeding.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EB42AE" w:rsidRDefault="00EB42AE" w14:paraId="1013DB6A" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="003A1E40" w:rsidRDefault="003A1E40" w14:paraId="0D843B8A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="00247252" w:rsidRDefault="003A1E40" w14:paraId="24ECC838" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247252">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De minister van Buitenlandse Zaken,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE3588" w:rsidRDefault="00AE3588" w14:paraId="4C9618E0" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00247252" w:rsidR="003A1E40" w:rsidP="00247252" w:rsidRDefault="003A1E40" w14:paraId="086A162F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247252">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>T.B.W. Berendsen</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00AE3588">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+    <w:p w:rsidRPr="00247252" w:rsidR="00FE0FA3" w:rsidP="00247252" w:rsidRDefault="00FE0FA3" w14:paraId="68E1C6D0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00247252" w:rsidR="00FE0FA3" w:rsidSect="003A1E40">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1013DB73" w14:textId="77777777" w:rsidR="00BD20DB" w:rsidRDefault="00BD20DB">
+    <w:p w14:paraId="41923F9C" w14:textId="77777777" w:rsidR="005A4048" w:rsidRDefault="005A4048" w:rsidP="003A1E40">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1013DB75" w14:textId="77777777" w:rsidR="00BD20DB" w:rsidRDefault="00BD20DB">
+    <w:p w14:paraId="4BCC0CD1" w14:textId="77777777" w:rsidR="005A4048" w:rsidRDefault="005A4048" w:rsidP="003A1E40">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...7 lines deleted...]
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23547D64" w14:textId="77777777" w:rsidR="003F6A32" w:rsidRDefault="003F6A32">
+  <w:p w14:paraId="1FB9E669" w14:textId="77777777" w:rsidR="00C2282F" w:rsidRPr="003A1E40" w:rsidRDefault="00C2282F" w:rsidP="003A1E40">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70C7E906" w14:textId="77777777" w:rsidR="003F6A32" w:rsidRDefault="003F6A32">
+  <w:p w14:paraId="727F42D9" w14:textId="77777777" w:rsidR="00C2282F" w:rsidRPr="003A1E40" w:rsidRDefault="00C2282F" w:rsidP="003A1E40">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="76F426A0" w14:textId="77777777" w:rsidR="003F6A32" w:rsidRDefault="003F6A32">
+  <w:p w14:paraId="62EC6C74" w14:textId="77777777" w:rsidR="00C2282F" w:rsidRPr="003A1E40" w:rsidRDefault="00C2282F" w:rsidP="003A1E40">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1013DB6F" w14:textId="77777777" w:rsidR="00BD20DB" w:rsidRDefault="00BD20DB">
+    <w:p w14:paraId="420926AD" w14:textId="77777777" w:rsidR="005A4048" w:rsidRDefault="005A4048" w:rsidP="003A1E40">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1013DB71" w14:textId="77777777" w:rsidR="00BD20DB" w:rsidRDefault="00BD20DB">
+    <w:p w14:paraId="2B06B655" w14:textId="77777777" w:rsidR="005A4048" w:rsidRDefault="005A4048" w:rsidP="003A1E40">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3837E2A9" w14:textId="77777777" w:rsidR="003F6A32" w:rsidRDefault="003F6A32">
+  <w:p w14:paraId="02370BA2" w14:textId="77777777" w:rsidR="00C2282F" w:rsidRPr="003A1E40" w:rsidRDefault="00C2282F" w:rsidP="003A1E40">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1013DB6B" w14:textId="77777777" w:rsidR="00EB42AE" w:rsidRDefault="00BD20DB">
-[...547 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="0B149085" w14:textId="77777777" w:rsidR="00C2282F" w:rsidRPr="003A1E40" w:rsidRDefault="00C2282F" w:rsidP="003A1E40">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1013DB6D" w14:textId="77777777" w:rsidR="00EB42AE" w:rsidRDefault="00BD20DB">
+  <w:p w14:paraId="52C0FC30" w14:textId="77777777" w:rsidR="00C2282F" w:rsidRPr="003A1E40" w:rsidRDefault="00C2282F" w:rsidP="003A1E40">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1199 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03FA45C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C62E9DA"/>
     <w:lvl w:ilvl="0" w:tplc="10F623C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:w w:val="105"/>
       </w:rPr>
     </w:lvl>
@@ -8172,730 +5321,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4798" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5518" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6238" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E5D2D25"/>
-[...678 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="448D0787"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="104EE9E8"/>
     <w:lvl w:ilvl="0" w:tplc="640ED6E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="478" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:w w:val="105"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1198" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B">
@@ -8940,51 +5409,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4798" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5518" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6238" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51945341"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="104EE9E8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="478" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:w w:val="105"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1198" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9030,405 +5499,189 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4798" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5518" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6238" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...90 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="1" w16cid:durableId="292562117">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1152214661">
-[...14 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1609846412">
+  <w:num w:numId="2" w16cid:durableId="615330507">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="292562117">
-[...5 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1951545294">
+  <w:num w:numId="3" w16cid:durableId="1328556813">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="96"/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EB42AE"/>
-[...118 lines deleted...]
-    <w:rsid w:val="00FF7479"/>
+    <w:rsidRoot w:val="003A1E40"/>
+    <w:rsid w:val="00170C00"/>
+    <w:rsid w:val="00182FD8"/>
+    <w:rsid w:val="001C619A"/>
+    <w:rsid w:val="00247252"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003A1E40"/>
+    <w:rsid w:val="003B0187"/>
+    <w:rsid w:val="005A4048"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00C2282F"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00DF0198"/>
+    <w:rsid w:val="00F71131"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="44033"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1013DB62"/>
-  <w15:docId w15:val="{2AB90013-9244-400A-987A-BC4347F425CA}"/>
+  <w14:docId w14:val="334159BC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F03FAC48-A5FD-4930-9354-C76D0AEE5917}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9437,77 +5690,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9532,75 +5785,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -9635,55 +5888,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -9752,1029 +6005,845 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1E40"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1E40"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1E40"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1E40"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1E40"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1E40"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1E40"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1E40"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1E40"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003A1E40"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A1E40"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A1E40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A1E40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A1E40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A1E40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A1E40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A1E40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A1E40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1E40"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003A1E40"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1E40"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003A1E40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1E40"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003A1E40"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1E40"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1E40"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1E40"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003A1E40"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1E40"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="003A1E40"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citaat1">
-[...3 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="003A1E40"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...248 lines deleted...]
-      <w:caps/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...136 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="003A1E40"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="003A1E40"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...153 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003A1E40"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003A1E40"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F53B1E"/>
+    <w:rsid w:val="003A1E40"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00F53B1E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003A1E40"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F53B1E"/>
+    <w:rsid w:val="003A1E40"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00F53B1E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...11 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003A1E40"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...5 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00047CC6"/>
+    <w:rsid w:val="003A1E40"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
-      <w:textAlignment w:val="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00047CC6"/>
+    <w:rsid w:val="003A1E40"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
-      <w:spacing w:before="3" w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="118"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...31 lines deleted...]
-    <w:rsid w:val="004F683D"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00247252"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...25 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...78 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2025Z09637&amp;did=2025D22018" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2025Z11032&amp;did=2025D25274" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2024Z10150&amp;did=2024D24012" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -10827,51 +6896,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -10935,65 +7004,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -11014,184 +7083,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>11</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>16841</ap:Characters>
+  <ap:Pages>13</ap:Pages>
+  <ap:Words>3085</ap:Words>
+  <ap:Characters>16972</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>140</ap:Lines>
-  <ap:Paragraphs>39</ap:Paragraphs>
+  <ap:Lines>141</ap:Lines>
+  <ap:Paragraphs>40</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
-    <vt:vector baseType="variant" size="4">
+    <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="2">
-[...1 lines deleted...]
-      <vt:lpstr>Kamerbrief Opvolging Periodieke Rapportages BZ (Jaarverslag 2025)</vt:lpstr>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>19863</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>20017</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00DEC48CAB00F7FD44B9A931D91B7CF853</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>