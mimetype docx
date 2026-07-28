--- v0 (2026-05-18)
+++ v1 (2026-07-28)
@@ -1,3481 +1,985 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C57944" w:rsidRDefault="00E67EA7" w14:paraId="75E7BCA5" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="0082645B" w:rsidP="0082645B" w:rsidRDefault="0082645B" w14:paraId="563CF043" w14:textId="77777777">
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00D122A4" w:rsidRDefault="00E109F4" w14:paraId="0A64C286" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31066</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D122A4" w:rsidR="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D122A4" w:rsidR="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D122A4" w:rsidR="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Belastingdienst</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00D122A4" w:rsidP="00D31852" w:rsidRDefault="00D122A4" w14:paraId="104D5014" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1538</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00D122A4" w:rsidP="00D122A4" w:rsidRDefault="00D122A4" w14:paraId="5779A489" w14:textId="3B166D1E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00D122A4" w:rsidP="00D122A4" w:rsidRDefault="00D122A4" w14:paraId="4A4A0971" w14:textId="1C389D6A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="5ABD913A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="StandaardSlotzin"/>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r w:rsidR="0069344F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="69A62254" w14:textId="640624C5">
+      <w:pPr>
+        <w:pStyle w:val="StandaardSlotzin"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het commissiedebat Belastingdienst van 19 maart 2026 werd stilgestaan bij het Risico Analyse Model (RAM) en in het bijzonder bij het onderzoek dat de Belastingdienst heeft verricht naar gevonden RAM-spreadsheets op basis van nationaliteit of postcode. Dit onderzoek stuurde mijn ambtsvoorganger aan uw Kamer op 27 januari 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D122A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0082645B" w:rsidP="0082645B" w:rsidRDefault="0082645B" w14:paraId="7ADA30F3" w14:textId="77777777">
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="257FE242" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="StandaardSlotzin"/>
-      </w:pPr>
-[...88 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik sprak de bereidheid uit om ambtenaren van mijn departement een technische briefing te laten verzorgen over dit onderzoek. Uw Kamer heeft besloten daar geen gebruik van te maken. Derhalve beantwoord ik, voorafgaand het tweeminutendebat, de door uw leden gestelde vragen in deze brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="3617CD7A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="4A329072" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voorafgaand de beantwoording, hecht ik eraan te melden dat reeds uitgebreider onderzoek is gedaan naar de specifieke RAM-spreadsheets dan is toegezegd. Zo zijn RAM-spreadsheets waar twijfel over bestond of die binnen de scope vielen in het onderzoek opgenomen en zijn waar dat relevant leek, ook andere middelen dan de inkomstenheffing onderzocht. Gezien het tijdsverloop en de gebrekkige vastlegging rondom RAM, wil ik ervoor waken dat de verwachting ontstaat dat meer of ander onderzoek naar de reeds onderzochte lijsten, andere uitkomsten oplevert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="10DC3810" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="6B5F7EB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">De </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>De Autoriteit Persoonsgegevens meldt in haar reactie op het onderzoek van de Belastingdienst naar RAM-spreadsheets dat de Belastingdienst ook andere effecten dan financieel nadeel had moeten onderzoeken, omdat die ook kunnen bijdragen aan ongelijke behandeling. Waarom is alleen gekeken naar “financieel nadelig effect” en niet naar mogelijke andere effecten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="498C7E68" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mijn ambtsvoorganger heeft in zijn brief van 6 maart 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toegezegd dat onderzoek wordt gedaan naar 14 aangetroffen RAM-spreadsheets op basis van nationaliteit. Hij zegde toe dat onderzocht wordt of personen zijn geselecteerd op voor het (fiscaal) toezicht relevante en objectief gerechtvaardigde gronden en dat hiervoor de methode gebruikt wordt die ontwikkeld is om de Wet compensatie wegens selectie aan de poort uit te voeren. Hiermee kan vastgesteld worden of sprake is geweest van (on)gelijke behandeling van personen bij de selectie van aangiften inkomstenheffing voor onderzoek en of zij hierdoor onterecht een financieel nadeel hebben ondervonden. In een later stadium zijn op basis van motie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ergin onder andere RAM-spreadsheets op basis van postcode aan dit onderzoek toegevoegd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="2DDA2C7B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="25E93637" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mijn voorganger deed deze toezegging omwille van de uitvoerbaarheid. De Belastingdienst heeft ervaring met deze specifieke methodiek opgedaan en kan zich daarbij zoveel mogelijk baseren op de fiscale dossiers van belastingplichtigen. In dergelijke dossiers is informatie veelal gestructureerd vastgelegd. Dit is belangrijk, omdat KPMG in haar onderzoek naar RAM reeds constateerde dat de archivering rond RAM niet op orde was, waardoor veel informatie niet meer beschikbaar is. Daarnaast betreft het spreadsheets die vanaf 1998 tot en met 2018 konden zijn opgesteld, dat is in de meeste gevallen een (te) lang tijdsverloop om te kunnen achterhalen waarvoor en met welk proces een bepaalde RAM-spreadsheet is opgesteld en welke gevolgen dat mogelijk heeft gehad. Tot slot bestond er enige druk om het onderzoek binnen een afzienbare tijd op te leveren. Door het onderzoek afgebakend te houden, kon het onderzoek binnen circa driekwart jaar opgeleverd worden. Door specifiek te kijken naar financiële benadeling door een discriminatoire selectie of behandeling heeft het onderzoek zich gericht op een effect waar herstel mogelijk en geboden is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="7ED1930D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="490346F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Autoriteit Persoonsgegevens </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Waarom is er in het onderzoek van de Belastingdienst naar RAM-spreadsheets op basis van nationaliteit of postcode niet gekeken naar indirecte discriminatie, extra vragenbrieven en intensief toezicht?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="1DC66BA4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er is gekeken naar indirecte discriminatie door de RAM-spreadsheets met een selectie op postcode hierop te beoordelen en te analyseren met diverse controle-variabelen, zoals of sprake is van een oververtegenwoordiging van een bepaalde nationaliteit. Indien er een risico bestond op indirecte discriminatie door het gebruik van postcode, is voor personen die in deze RAM-spreadsheets waren opgenomen en waarbij in de relevante periode een correctie in de inkomstenbelasting heeft plaatsgevonden, beoordeeld of een objectieve en gerechtvaardigde reden was voor de selectie van de aangifte voor onderzoek. Daarmee is dus gekeken of deze personen hierdoor onterecht een financieel nadeel hebben ervaren in de heffing in de inkomstenbelasting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="601C3A5C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="35F7B5B6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vragenbrieven zijn inderdaad niet als afzonderlijk effect onderzocht. Hierbij is aangesloten bij het herstelbeleid rondom de Fraude Signaleringsvoorziening (FSV). Daarbij is sprake van een relevant nadelig gevolg wanneer een registratie in FSV daadwerkelijk heeft geleid tot financiële schade of disproportionele behandeling. Veel gebeurtenissen, zoals het ontvangen van een vragenbrief, passen binnen het – door burgers te verwachten - reguliere toezichtproces en kunnen (ook) onderdeel zijn van normale controlehandelingen. Verder is de impact vaak beperkt als een vragenbrief niet heeft geleid tot het afwijken van de ingediende aangifte inkomstenheffing. Ook geldt dat in de praktijk opvallende aangiften eerst worden opgevolgd door een vragenbrief, voordat wordt besloten of afgeweken moet worden van de aangifte. Omdat bij alle aangiften die zijn onderzocht is afgeweken van de aangifte inkomstenheffing en deze personen dus te maken hebben gehad met een vragenbrief, is het afzonderlijk bezien van gevallen met alleen een vragenbrief die uiteindelijk niet tot het afwijken van de aangifte hebben geleid van beperkte toegevoegde waarde. Om die reden is, in lijn met de eerdere afwegingen bij FSV en gegeven de mogelijkheden van het onderzoek, besloten dit aspect niet verder te onderzoeken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="7B02DC3C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="37C7D0D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Intensief toezicht is niet als afzonderlijk effect onderzocht. Als intensief toezicht heeft geleid tot het afwijkend vaststellen van de aangifte inkomstenheffing van een persoon, is dit in het onderzoek betrokken door te beoordelen of de selectie van de aangifte voor controle correct heeft plaatsgevonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="07A2FF34" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="13252B7C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>meldt in haar reactie op het onderzoek van de Belastingdienst naar RAM-spreadsheets dat de Belastingdienst ook andere effecten dan financieel nadeel had moeten onderzoeken, omdat die ook kunnen bijdragen aan ongelijke behandeling. Waarom is alleen gekeken naar “financieel nadelig effect” en niet naar mogelijke andere effecten?</w:t>
-[...441 lines deleted...]
-        </w:rPr>
         <w:t>Waarom is slechts een deel van de lijsten op basis van postcode onderzocht</w:t>
       </w:r>
-      <w:r w:rsidR="00F91D8C">
-[...14 lines deleted...]
-    <w:p w:rsidR="00A40D12" w:rsidP="00A40D12" w:rsidRDefault="00CD7467" w14:paraId="1BA97FD6" w14:textId="77777777">
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>? Motie Ergin riep de regering op om RAM-spreadsheets op basis van postcode te onderzoeken. Hiervoor kwalificeerden 51 RAM-spreadsheets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="1401F35D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">4 </w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 6 spreadsheets werden gegevens opgevraagd aan de hand van een 4 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>cijferige</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00A40D12" w:rsidP="00A40D12" w:rsidRDefault="00A40D12" w14:paraId="509A0344" w14:textId="77777777">
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en 2 letterige postcode. Naar deze spreadsheets is vervolgonderzoek verricht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="29E1FCEB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00CD7467" w:rsidP="00A40D12" w:rsidRDefault="00A40D12" w14:paraId="3F7C2F54" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 5 spreadsheets werd geselecteerd op één adres. Deze spreadsheets zijn niet nader onderzocht, omdat het onaannemelijk is dat een dergelijke selectie kan leiden tot een schending van het grondrecht op gelijke behandeling. Er is geen sprake van selectie op een bepaalde wijk of bepaalde groep personen en er zal een specifieke aanleiding voor bestaan die buiten RAM bekend was.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="5DB09DCF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...23 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 40 spreadsheets was postcode aanwezig, maar werd hier niet in RAM op geselecteerd. Er werd een selectie buiten RAM gemaakt, die vervolgens in RAM is geplaatst. Hier zijn controle-variabelen toegepast om te beoordelen of er kans bestond op indirecte discriminatie. Naar 14 spreadsheets is vervolgens vervolgonderzoek verricht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="5BA2F141" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>In het onderzoek</w:t>
       </w:r>
-      <w:r w:rsidR="00F52886">
+      <w:r w:rsidRPr="00D122A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de Belastingdienst wordt dit uitgebreid toegelicht op pagina’s 18 tot en met 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="150E2967" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="5B56FF47" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de volgende paragraaf licht ik toe dat er een zoekslag loopt naar andere RAM-spreadsheets en dat besluitvorming over wat daar mee gedaan moet worden na afronding van die zoekslag plaatsvindt. Indien RAM-spreadsheets met postcode daar anders onderzocht worden dan in het reeds afgeronde onderzoek, dan ben ik bereid de reeds onderzochte RAM-spreadsheets met postcode aan dat nieuwe onderzoek toe te voegen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="21373F40" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Welke onderzoeken lopen er allemaal en wanneer kan daar meer over verteld worden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00952702" w:rsidP="0082645B" w:rsidRDefault="00952702" w14:paraId="62545B3D" w14:textId="77777777">
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="5F8243C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op dit moment is de zoekslag naar RAM-spreadsheets in uitvoering. Met dit onderzoek wordt gezorgd dat RAM-spreadsheets binnen de Belastingdienst en Douane niet (meer) gebruikt kunnen worden. Gezamenlijke en persoonlijke werkomgevingen van medewerkers worden hiervoor doorzocht en aangetroffen RAM-spreadsheets worden veiliggesteld. Het onderzoek naar de omgevingen van de Belastingdienst en Douane is nagenoeg afgerond. Ik heb recent besloten de werkomgevingen van Toeslagen aan deze zoekslag toe te voegen wegens de bevindingen bij de Belastingdienst, alhoewel uit het KPMG onderzoek van begin 2025 niet bleek dat RAM binnen Toeslagen werd gebruikt. Hiervan moet de zoekslag nog starten. Ook wordt de zoekslag naar RAM-spreadsheets uitgebreid naar de datakluis waarover ik uw Kamer recent informeerde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="537061C4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik verwacht uw Kamer dit najaar te informeren over de dan bekende resultaten van de totale zoekslag. Dan meld ik u ook wat ik voornemens ben om met de gevonden RAM-spreadsheets te doen. Dit is afhankelijk van eventuele aanwijzingen dat sprake kan zijn van een verhoogde kans op ongelijke behandeling, de beschikbaarheid en kwaliteit van de informatie bij deze RAM-spreadsheets en de omvang van aangetroffen bestanden in de zoekslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="1AF8D009" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast kan het zijn dat in onderzoek naar andere lijsten, zoals het onderzoek dat plaatsvindt naar lijsten met risicosignalen die ten tijde van het programma Herstellen, Verbeteren, Borgen (HVB) zijn geïnventariseerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, een dergelijke lijst destijds met behulp van RAM is opgesteld. Dat betekent dat op die wijze ook RAM-spreadsheets nader bekeken worden, zij het in de context van het beoordelingskader dat voor die specifieke lijsten geldt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="18274CD3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot slot informeer ik u in de stand-van-zakenbrief Belastingdienst van het najaar over nog resterende andere toezeggingen in het kader van RAM. Dit betreft de verbetering van het convenantenbeheer van de Belastingdienst (gegevensverstrekking aan andere partijen) en het weer volledig in gebruik nemen van de monitor fiscaal dienstverleners door de Belastingdienst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00E109F4" w14:paraId="36BAEB0F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidP="00E109F4" w:rsidRDefault="00D122A4" w14:paraId="76BFEC44" w14:textId="388C9AB2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Op dit moment is de zoekslag naar RAM-spreadsheets</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> in uitvoering</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e staatssecretaris van Financiën,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Met dit onderzoek wordt gezorgd </w:t>
-[...320 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eerenberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D122A4" w:rsidR="00E109F4" w:rsidSect="00E109F4">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53F9447B" w14:textId="77777777" w:rsidR="00266788" w:rsidRDefault="00266788">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="69D061CF" w14:textId="77777777" w:rsidR="00AA6A9F" w:rsidRDefault="00AA6A9F" w:rsidP="00E109F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DF59CE2" w14:textId="77777777" w:rsidR="00266788" w:rsidRDefault="00266788">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4CDAC90E" w14:textId="77777777" w:rsidR="00AA6A9F" w:rsidRDefault="00AA6A9F" w:rsidP="00E109F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15E13E05" w14:textId="77777777" w:rsidR="00E109F4" w:rsidRPr="00E109F4" w:rsidRDefault="00E109F4" w:rsidP="00E109F4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="298F99B4" w14:textId="77777777" w:rsidR="00E109F4" w:rsidRPr="00E109F4" w:rsidRDefault="00E109F4" w:rsidP="00E109F4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67AEC93F" w14:textId="77777777" w:rsidR="00E109F4" w:rsidRPr="00E109F4" w:rsidRDefault="00E109F4" w:rsidP="00E109F4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5119FE84" w14:textId="77777777" w:rsidR="00266788" w:rsidRDefault="00266788">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="336647CD" w14:textId="77777777" w:rsidR="00AA6A9F" w:rsidRDefault="00AA6A9F" w:rsidP="00E109F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30300D85" w14:textId="77777777" w:rsidR="00266788" w:rsidRDefault="00266788">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="44FBDE25" w14:textId="77777777" w:rsidR="00AA6A9F" w:rsidRDefault="00AA6A9F" w:rsidP="00E109F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2B44D69D" w14:textId="77777777" w:rsidR="0069344F" w:rsidRDefault="0069344F">
+    <w:p w14:paraId="66F2528E" w14:textId="77777777" w:rsidR="00E109F4" w:rsidRPr="00D122A4" w:rsidRDefault="00E109F4" w:rsidP="00E109F4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0069344F">
+      <w:r w:rsidRPr="00D122A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>Tweede Kamer, vergaderjaar 2025–2026, 31 066, nr. 1525</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0AEA0C98" w14:textId="77777777" w:rsidR="00A5755A" w:rsidRDefault="00A5755A">
+    <w:p w14:paraId="7955FD2E" w14:textId="77777777" w:rsidR="00E109F4" w:rsidRPr="00D122A4" w:rsidRDefault="00E109F4" w:rsidP="00E109F4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A5755A">
+      <w:r w:rsidRPr="00D122A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>Tweede Kamer, vergaderjaar 2024–2025, 31 066, nr. 1465</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="4FF1E89A" w14:textId="77777777" w:rsidR="00F52886" w:rsidRDefault="00F52886">
+    <w:p w14:paraId="72DEC79E" w14:textId="77777777" w:rsidR="00E109F4" w:rsidRPr="00D122A4" w:rsidRDefault="00E109F4" w:rsidP="00E109F4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F52886">
+      <w:r w:rsidRPr="00D122A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>Bijlage bij Tweede Kamer, vergaderjaar 2025–2026, 31 066, nr. 1525</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0E753D6E" w14:textId="77777777" w:rsidR="003625F1" w:rsidRDefault="003625F1">
+    <w:p w14:paraId="679CE69E" w14:textId="77777777" w:rsidR="00E109F4" w:rsidRPr="00D122A4" w:rsidRDefault="00E109F4" w:rsidP="00E109F4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D122A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D122A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003625F1">
+      <w:r w:rsidRPr="00D122A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>Tweede Kamer, vergaderjaar 2021–2022, 31 066, nr. 1030</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="448F8787" w14:textId="77777777" w:rsidR="00C57944" w:rsidRDefault="00E67EA7">
-[...326 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="1B2B255F" w14:textId="77777777" w:rsidR="00E109F4" w:rsidRPr="00E109F4" w:rsidRDefault="00E109F4" w:rsidP="00E109F4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27C11F63" w14:textId="77777777" w:rsidR="00C57944" w:rsidRDefault="00E67EA7">
-[...1349 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3DF43817" w14:textId="77777777" w:rsidR="0005609B" w:rsidRPr="00E109F4" w:rsidRDefault="0005609B" w:rsidP="00E109F4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BB951F5" w14:textId="77777777" w:rsidR="0005609B" w:rsidRPr="00E109F4" w:rsidRDefault="0005609B" w:rsidP="00E109F4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="B82BE412"/>
-[...449 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="716917E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B747EA8"/>
     <w:lvl w:ilvl="0" w:tplc="21E0F3C6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3543,340 +1047,153 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="116728462">
-[...2 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1607233779">
+  <w:num w:numId="1" w16cid:durableId="575672444">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C57944"/>
-[...182 lines deleted...]
-    <w:rsid w:val="00FD49AA"/>
+    <w:rsidRoot w:val="00E109F4"/>
+    <w:rsid w:val="0005609B"/>
+    <w:rsid w:val="00235171"/>
+    <w:rsid w:val="002624D8"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00A52348"/>
+    <w:rsid w:val="00A72D9E"/>
+    <w:rsid w:val="00AA6A9F"/>
+    <w:rsid w:val="00BC468B"/>
+    <w:rsid w:val="00D122A4"/>
+    <w:rsid w:val="00E109F4"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6BA0AC21"/>
-  <w15:docId w15:val="{C8F4E79C-375B-4CE7-8E26-7AAC5C4E7EF2}"/>
+  <w14:docId w14:val="0FB6D9A3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BAFEC181-5E15-4671-806E-B0C1C1F966DD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3885,77 +1202,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3980,75 +1297,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4083,55 +1400,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4202,1007 +1519,823 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...6 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Aanvraag ICT middelen producten tabel"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E109F4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E109F4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E109F4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E109F4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E109F4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E109F4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E109F4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E109F4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E109F4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...5 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Calibri"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E109F4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E109F4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen V8"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E109F4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E109F4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...211 lines deleted...]
-    </w:pPr>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E109F4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E109F4"/>
     <w:rPr>
       <w:b/>
-      <w:color w:val="682280"/>
-[...228 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:smallCaps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...63 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
     <w:name w:val="Standaard_Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
     <w:name w:val="Standaard_Referentiegegevens_Kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
     <w:name w:val="Standaard_Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...18 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...15 lines deleted...]
-    </w:tblPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...55 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...67 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0069344F"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0069344F"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00E109F4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0069344F"/>
+    <w:rsid w:val="00E109F4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...9 lines deleted...]
-    <w:hidden/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...10 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E109F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E109F4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E109F4"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5259,51 +2392,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5367,65 +2500,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5446,218 +2579,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1513</ap:Words>
-  <ap:Characters>8323</ap:Characters>
+  <ap:Words>1529</ap:Words>
+  <ap:Characters>8411</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>69</ap:Lines>
+  <ap:Lines>70</ap:Lines>
   <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9817</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9921</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-05-12T12:02:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...107 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>