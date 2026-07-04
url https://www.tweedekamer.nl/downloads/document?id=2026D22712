--- v0 (2026-05-18)
+++ v1 (2026-07-04)
@@ -1,4098 +1,863 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B2500C" w:rsidRDefault="00AD0DD9" w14:paraId="5D011BF5" w14:textId="77777777">
-[...21 lines deleted...]
-      <w:r w:rsidR="008679F5">
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00F56D60" w:rsidRDefault="00FD0F1C" w14:paraId="07726A6B" w14:textId="63C767E8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F56D60" w:rsidR="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F01212">
-[...92 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>066</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F56D60" w:rsidR="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F56D60" w:rsidR="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Belastingdienst</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00F56D60" w:rsidP="00D31852" w:rsidRDefault="00F56D60" w14:paraId="19058823" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F56D60" w:rsidR="00FD0F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1537</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00F56D60" w:rsidP="00F56D60" w:rsidRDefault="00F56D60" w14:paraId="4BC798D2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00F56D60" w:rsidRDefault="00F56D60" w14:paraId="1ABC3B85" w14:textId="4F9DF7A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 april 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F56D60" w:rsidR="00FD0F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F56D60" w:rsidR="00FD0F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De Belastingdienst heeft een patroon geconstateerd van aangiften, verzoeken en bezwaren (hierna aanvragen) in de inkomensheffing die onregelmatigheden bevatten. Daarnaast zijn er recent een signaal van een bank en van ketenpartner Logius ontvangen die hiermee samenhangen. Ik neem het patroon en deze signalen serieus en informeer uw Kamer hier vroegtijdig over, tegelijkertijd is het patroon nog in ontwikkeling en worden nog analyses verricht om het patroon volledig te kunnen duiden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00FD0F1C" w:rsidRDefault="00FD0F1C" w14:paraId="424423F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00FD0F1C" w:rsidRDefault="00FD0F1C" w14:paraId="4B24EC4F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het patroon</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00253515" w:rsidP="00516F68" w:rsidRDefault="003D5D91" w14:paraId="7E05833D" w14:textId="77777777">
-[...51 lines deleted...]
-      <w:r w:rsidR="00273C6E">
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00FD0F1C" w:rsidRDefault="00FD0F1C" w14:paraId="628A7F45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds eind vorig jaar ontvangt de Belastingdienst een toenemend aantal aanvragen in de inkomensheffing (IH) met onregelmatigheden. Daarbij worden aanvragen zodanig ingevuld, dat een door de Belastingdienst uit te betalen bedrag ontstaat. De Belastingdienst ziet overeenkomsten in de opgegeven informatie in deze aanvragen. Het gaat om de opgaaf van loonkosten waar de Belastingdienst geen informatie over beschikbaar heeft of hoge aftrekposten. De Belastingdienst heeft deze aanvragen bestudeerd, met inachtneming van de waarborgen rondom privacy, en herkent hierin een patroon. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00FD0F1C" w:rsidRDefault="00FD0F1C" w14:paraId="76415B78" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00FD0F1C" w:rsidRDefault="00FD0F1C" w14:paraId="445F0FE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast heeft een bank gesignaleerd dat bankrekeningen worden geopend waarop alleen het geld van IH teruggaven wordt gestort, waarna deze bedragen vrijwel direct worden opgenomen of overgemaakt naar een andere rekening. De bank heeft de betrokken rekeningen bevroren. Ook hierbij is sprake van een patroon. De Belastingdienst heeft vastgesteld dat de betrokken BSN’s op de bevroren rekeningen te verbinden zijn aan de aanvragen met onregelmatigheden en daarmee dus onderdeel van het patroon vormen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00FD0F1C" w:rsidRDefault="00FD0F1C" w14:paraId="0DF17D11" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00FD0F1C" w:rsidRDefault="00FD0F1C" w14:paraId="0457A37C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook ontving de Belastingdienst recent een signaal van ketenpartner Logius, de beheerder van DigiD. Gemeenten die een loket hebben waar de registratie van niet ingezetenen (RNI) plaatsvindt, hebben aan Logius gemeld dat zij een sterke toename van aanvragen van DigiD’s zien. De toename bestaat uit groepen Bulgaarse ingezetenen die zich bij deze gemeenten melden en zich daarbij identificeren met fysieke identificatiedocumenten. Daarbij lijkt er sprake van dat de personen die zich melden voor een DigiD, dit in georganiseerd verband doen. Zo worden de aanvragers begeleid door dezelfde tussenpersonen naar het loket van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>gemeente, maken tussenpersonen de afspraak bij het loket en organiseren deze tussenpersonen het vervoer van een naar het loket. Het lijkt er daarbij op dat tussenpersonen de aanvragers van een DigiD hiervoor betalen. De aanvragers zouden niet op de hoogte zijn wat het aanvragen van een DigiD betekent en wat zij ermee kunnen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F56D60" w:rsidDel="00031043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001D2C4E">
-[...307 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00FD0F1C" w:rsidRDefault="00FD0F1C" w14:paraId="31278944" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00FD0F1C" w:rsidRDefault="00FD0F1C" w14:paraId="54C9B88A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naar aanleiding daarvan heeft Logius een steekproef verricht op alle aanvragen voor een DigiD bij RNI-loketten. Daaruit blijkt dat met die DigiD’s veelvuldig wordt ingelogd bij de Belastingdienst. Daarbij wordt dezelfde apparatuur en worden dezelfde IP-adressen gebruikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00FD0F1C" w:rsidRDefault="00FD0F1C" w14:paraId="59B960DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00FD0F1C" w:rsidRDefault="00FD0F1C" w14:paraId="37C62394" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inmiddels heeft Logius circa 400 burgerservicenummers aan de Belastingdienst verstrekt die met hun signaal samenhangen en zijn deze door de Belastingdienst vergeleken met de aanvragen IH met onregelmatigheden. Daaruit blijkt dat deze in grote mate overeen komen, wat bevestigt dat het signaal onderdeel van het geconstateerde patroon bij de Belastingdienst is. Het merendeel van de personen die het betreft hebben bij hun inschrijving bij de gemeente een (woon)adres in het buitenland opgegeven. Nationaliteit is geen onderdeel geweest van de analyse van Logius of de Belastingdienst, nationaliteit is logischerwijs wel bekend bij de gemeenten waar de betreffende personen zich hebben aangemeld voor een DigiD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00FD0F1C" w:rsidRDefault="00FD0F1C" w14:paraId="474FB311" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00FD0F1C" w:rsidRDefault="00FD0F1C" w14:paraId="579565E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wat wordt er aan gedaan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00FD0F1C" w:rsidRDefault="00FD0F1C" w14:paraId="1972F06A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Belastingdienst is een project gestart waarin diverse onderdelen van de organisatie deelnemen. Het doel van het project is inzicht te krijgen in de problematiek, de omvang ervan en een uitvoerbare aanpak in gang te zetten, met de juiste waarborgen. Zo wordt een aanscherping van de selectieregels in het aanvraagproces IH onderzocht. De Belastingdienst zal uiteraard zorgvuldigheid betrachten in de te nemen maatregelen. Zo kan de Belastingdienst in bepaalde gevallen eerst een vragenbrief sturen als er een aanvraag wordt gedaan die mogelijke onregelmatigheden bevat, waarna de aanvrager de mogelijkheid heeft om die aanvraag toe te lichten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F56D60" w:rsidDel="006E3418">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Op basis van het signaal van de bank gaat het nu om een bedrag van tenminste 6,7 mln. euro aan door de Belastingdienst uitgekeerde bedragen op rekeningen bij die bank dat aan dit patroon gelinkt wordt. Op de door die bank geblokkeerde rekeningen staat een bedrag van circa 2,3 mln. euro, waar de Belastingdienst zo snel mogelijk beslag op zal leggen. De resterende 4,4 mln. euro is naar alle waarschijnlijkheid niet terug te halen. Daarnaast heeft de Belastingdienst de toekomstige betalingen aan de betrokken personen gestopt. Dit kan ook effect hebben op andere middelen, zoals omzetbelasting, en toeslagen. Dienst Toeslagen verricht hier nader onderzoek naar. De eventuele betalingen van toeslagen die geen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>doorgang kunnen vinden, worden beoordeeld op rechtmatigheid. Indien er sprake is van het recht op een toeslag, dan wordt naar een oplossing gezocht. Mocht dit patroon aan de kant van toeslagen toch omvangrijk blijken of de controle op rechtmatigheid bijzonderheden opleveren, dan wordt uw Kamer hierover geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00FD0F1C" w:rsidRDefault="00FD0F1C" w14:paraId="697DCD66" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00FD0F1C" w:rsidRDefault="00FD0F1C" w14:paraId="1A3DB96B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...302 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hoe verder</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00485C4D" w:rsidP="00485C4D" w:rsidRDefault="00D91296" w14:paraId="31D7F2D9" w14:textId="77777777">
-[...311 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00FD0F1C" w:rsidRDefault="00FD0F1C" w14:paraId="4CFEFEE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoals ik hierboven heb aangegeven wordt dit patroon in een project door diverse onderdelen van de Belastingdienst en Dienst Toeslagen onderzocht. Daarnaast worden maatregelen genomen om dit patroon tegen te gaan. Daarbij worden externe signalen betrokken als dat van de bank en Logius. Dit alles vraagt om een aanpak waarbij zorgvuldigheid in de behandeling van aanvragen voorop staat en snelheid wordt gemaakt in het voorkomen van onterechte uitbetalingen. Tot slot wordt onderzocht hoe dergelijke onregelmatigheden in de toekomst kunnen worden voorkomen en welke aanvullende maatregelen verder moeten worden genomen. Daarbij worden ook ketenpartners betrokken. Het Openbaar Ministerie gaat over eventuele strafrechtelijke onderzoeken en betrokkenheid van een opsporingsdienst als de FIOD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00FD0F1C" w:rsidRDefault="00FD0F1C" w14:paraId="6D85FD98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00FD0F1C" w:rsidRDefault="00FD0F1C" w14:paraId="485E9EF6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik streef ernaar snel meer duidelijkheid te bieden over dit patroon en de vervolgacties. Hierover zal ik uw Kamer dan nader informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00FD0F1C" w:rsidRDefault="00FD0F1C" w14:paraId="71052F30" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00F56D60" w:rsidP="00F56D60" w:rsidRDefault="00F56D60" w14:paraId="57951033" w14:textId="7DDA1CA7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Financiën,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00FD0F1C" w:rsidP="00F56D60" w:rsidRDefault="00F56D60" w14:paraId="40BB162E" w14:textId="1A152F81">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E. Eerenberg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56D60" w:rsidR="00F56D60" w:rsidP="00F56D60" w:rsidRDefault="00F56D60" w14:paraId="68EAEBA0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F56D60" w:rsidR="00F56D60" w:rsidSect="00213893">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03FB7CE2" w14:textId="77777777" w:rsidR="00750EFD" w:rsidRDefault="00750EFD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="41023A0B" w14:textId="77777777" w:rsidR="00B76D12" w:rsidRDefault="00B76D12" w:rsidP="00FD0F1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3146C2F3" w14:textId="77777777" w:rsidR="00750EFD" w:rsidRDefault="00750EFD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0A6CA0F9" w14:textId="77777777" w:rsidR="00B76D12" w:rsidRDefault="00B76D12" w:rsidP="00FD0F1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="245234FF" w14:textId="77777777" w:rsidR="00FD0F1C" w:rsidRPr="00FD0F1C" w:rsidRDefault="00FD0F1C" w:rsidP="00FD0F1C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0DADCF87" w14:textId="77777777" w:rsidR="00FD0F1C" w:rsidRPr="00FD0F1C" w:rsidRDefault="00FD0F1C" w:rsidP="00FD0F1C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="612AB6EF" w14:textId="77777777" w:rsidR="00FD0F1C" w:rsidRPr="00FD0F1C" w:rsidRDefault="00FD0F1C" w:rsidP="00FD0F1C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="086707D4" w14:textId="77777777" w:rsidR="00750EFD" w:rsidRDefault="00750EFD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0B65C263" w14:textId="77777777" w:rsidR="00B76D12" w:rsidRDefault="00B76D12" w:rsidP="00FD0F1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7626CA71" w14:textId="77777777" w:rsidR="00750EFD" w:rsidRDefault="00750EFD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5A1868CB" w14:textId="77777777" w:rsidR="00B76D12" w:rsidRDefault="00B76D12" w:rsidP="00FD0F1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B650A47" w14:textId="77777777" w:rsidR="00B2500C" w:rsidRDefault="00AD0DD9">
-[...326 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="2CF6D826" w14:textId="77777777" w:rsidR="00FD0F1C" w:rsidRPr="00FD0F1C" w:rsidRDefault="00FD0F1C" w:rsidP="00FD0F1C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FD62746" w14:textId="77777777" w:rsidR="00B2500C" w:rsidRDefault="00AD0DD9">
-[...1354 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="63DD0D58" w14:textId="77777777" w:rsidR="00116C46" w:rsidRPr="00FD0F1C" w:rsidRDefault="00116C46" w:rsidP="00FD0F1C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...585 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A765FD3" w14:textId="77777777" w:rsidR="00116C46" w:rsidRPr="00FD0F1C" w:rsidRDefault="00116C46" w:rsidP="00FD0F1C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B2500C"/>
-[...393 lines deleted...]
-    <w:rsid w:val="00FF690C"/>
+    <w:rsidRoot w:val="00FD0F1C"/>
+    <w:rsid w:val="00116C46"/>
+    <w:rsid w:val="001C09E3"/>
+    <w:rsid w:val="00213893"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="003009CC"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00B76D12"/>
+    <w:rsid w:val="00F56D60"/>
+    <w:rsid w:val="00FD0F1C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="44A430F6"/>
-  <w15:docId w15:val="{CC606DB6-C6C4-4D7E-9A8C-1AA26EDEFA4B}"/>
+  <w14:docId w14:val="09552E83"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{88DA2F95-4C9E-4CE3-8EB0-37769845471F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4101,77 +866,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4196,75 +961,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4299,55 +1064,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4418,1076 +1183,779 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...6 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Aanvraag ICT middelen producten tabel"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...5 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Calibri"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen V8"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...211 lines deleted...]
-    </w:pPr>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD0F1C"/>
     <w:rPr>
       <w:b/>
-      <w:color w:val="682280"/>
-[...228 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:smallCaps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...63 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
     <w:name w:val="Standaard_Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
     <w:name w:val="Standaard_Referentiegegevens_Kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...44 lines deleted...]
-    </w:tblPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana7">
     <w:name w:val="Verdana 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00FD0F1C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="2"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000806FE"/>
+    <w:rsid w:val="00FD0F1C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000806FE"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00FD0F1C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000806FE"/>
+    <w:rsid w:val="00FD0F1C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000806FE"/>
-[...49 lines deleted...]
-    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00FD0F1C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00B34BED"/>
-[...86 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F56D60"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5764,185 +2232,60 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>964</ap:Words>
-  <ap:Characters>5306</ap:Characters>
+  <ap:Words>980</ap:Words>
+  <ap:Characters>5391</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>44</ap:Lines>
   <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6258</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6359</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-05-18T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...109 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>