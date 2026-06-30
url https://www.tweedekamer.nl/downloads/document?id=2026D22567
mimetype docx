--- v0 (2026-05-15)
+++ v1 (2026-06-30)
@@ -1,1797 +1,801 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EE00D8" w:rsidRDefault="009269BB" w14:paraId="3AFB4A93" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00743119" w:rsidR="00743119" w:rsidRDefault="00A1497E" w14:paraId="2CE3BB06" w14:textId="5E57295E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743119" w:rsidR="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>665</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743119" w:rsidR="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00743119" w:rsidR="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Evaluatie Schipholbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="00743119" w:rsidP="004474D9" w:rsidRDefault="00743119" w14:paraId="721C10C8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743119" w:rsidR="00A1497E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>599</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00A1497E" w:rsidRDefault="00743119" w14:paraId="009DBFA9" w14:textId="60804B21">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="00743119" w:rsidP="00A1497E" w:rsidRDefault="00743119" w14:paraId="0788A58D" w14:textId="0F7A3895">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00A1497E" w:rsidRDefault="00A1497E" w14:paraId="11053313" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00A1497E" w:rsidRDefault="00A1497E" w14:paraId="5E24D2B2" w14:textId="3ECE7256">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Op 15 mei heeft de Commissie voor de mer (hierna: Commissie) advies uitgebracht op het Milieu Effect Rapport (MER) voor de wijziging van het Luchthavenverkeerbesluit Schiphol (LVB). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE00D8" w:rsidRDefault="00EE00D8" w14:paraId="7167E0E8" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00A1497E" w:rsidRDefault="00A1497E" w14:paraId="45B3DB84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00A1497E" w:rsidRDefault="00A1497E" w14:paraId="1FF94387" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het Schipholdossier is ontzettend complex. Het advies van de Commissie van de MER laat deze complexiteit opnieuw zien. Er is inmiddels sprake van een jarenlange gedoogsituatie waardoor de rechtsbescherming van omwonenden niet goed is geborgd en er een juridisch onzekere situatie voor de luchthaven is. In 2022 heeft het toenmalige kabinet het besluit genomen om te komen tot een andere balans tussen de economische belangen van de luchthaven, en de belangen van omwonenden en de leefomgeving. De uitwerking en verankering van dit nieuwe beleid is ook vanwege de internationale regelgeving niet eenvoudig gebleken, en heeft daarmee tijd gekost. In de zaak van de Stichting Recht op bescherming tegen Vliegtuighinder tegen de Staat heeft de rechter in maart 2024 bovendien bepaald dat de belangen van omwonenden beter moeten worden meegewogen en de rechtsbescherming binnen een jaar moet worden hersteld. Dit jaar is inmiddels verstreken. Het is daarom van groot belang snel de wijziging van het LVB vast te stellen. Het kabinet is daar volledig aan gecommitteerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE00D8" w:rsidRDefault="00EE00D8" w14:paraId="6B2A95B1" w14:textId="77777777"/>
-[...16 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00A1497E" w:rsidRDefault="00A1497E" w14:paraId="38A04D16" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00A1497E" w:rsidRDefault="00A1497E" w14:paraId="78BA23EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vermindering van geluidsoverlast die uitgaat van het maatregelenpakket van de doorlopen balanced approach-procedure wordt via de normen in de LVB-wijziging verankerd. De uitkomst van de balanced approach-procedure kan niet meer gewijzigd worden zonder een nieuwe tijdrovende balanced approach- procedure te doorlopen. Als resultaat leidt het voorliggende LVB concreet tot een kleinere omvang van Schiphol met minder negatieve milieueffecten dan in de huidige gedoogsituatie. Met de wijziging van het LVB wordt de rechtsbescherming van omwonenden hersteld doordat weer gehandhaafd kan en zal worden op basis van actuele regels. De gedoogsituatie voor wat betreft de geluidsnormen wordt daarmee beëindigd; dit laat onverlet dat de gedoogsituatie ten aanzien van de natuurvergunning hierdoor niet verandert. De rechtsbescherming wordt met dit LVB daarnaast uitgebreid doordat omwonenden, ook verder van de luchthaven, worden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>in balans brengen van de gerechtvaardigde bij de luchtvaart gemoeide belangen aan de ene, en de gerechtvaardigde belangen van omwonenden aan de andere kant. Dit kenmerkt de tot nu toe gevolgde besluitvormingsprocedure. Op het gebied van de milieueffecten kent dit project de nodige methodische uitdagingen. Hoewel duidelijk is dat de negatieve milieueffecten van de luchtvaart met dit unieke krimpbesluit verminderen ten opzichte van de praktijksituatie, acht het kabinet het desondanks van groot belang dat de milieueffecten van het LVB goed in beeld zijn. Daarom is vanaf het begin van het traject stevig ingezet op een volledig en integraal MER. In 2024 is gekozen voor de facultatieve eerste stap van een Notitie Reikwijdte- en Detailniveau (NRD) om vooraf af te bakenen wat onderzocht zou worden en hoe dat zou worden aangepakt. Op de NRD is advies gevraagd aan de Commissie en dat advies is verwerkt in de onderzoeksaanpak. Hierover bent u geïnformeerd in een reactienota</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t>beschermd middels een uitgebreid stelsel van handhavingspunten. Eerder is beroep bij de bestuursrechter al mogelijk gemaakt voor het LVB, hetgeen de rechtsbescherming van omwonenden ook heeft verbeterd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00A1497E" w:rsidRDefault="00A1497E" w14:paraId="18011A42" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00A1497E" w:rsidRDefault="00A1497E" w14:paraId="7D5923D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Schiphol is de eerste en enige luchthaven ter wereld waar sprake is van door de overheid opgelegde krimp. Daarmee loopt Nederland voorop als het gaat om het in balans brengen van de gerechtvaardigde bij de luchtvaart gemoeide belangen aan de ene, en de gerechtvaardigde belangen van omwonenden aan de andere kant. Dit kenmerkt de tot nu toe gevolgde besluitvormingsprocedure. Op het gebied van de milieueffecten kent dit project de nodige methodische uitdagingen. Hoewel duidelijk is dat de negatieve milieueffecten van de luchtvaart met dit unieke krimpbesluit verminderen ten opzichte van de praktijksituatie, acht het kabinet het desondanks van groot belang dat de milieueffecten van het LVB goed in beeld zijn. Daarom is vanaf het begin van het traject stevig ingezet op een volledig en integraal MER. In 2024 is gekozen voor de facultatieve eerste stap van een Notitie Reikwijdte- en Detailniveau (NRD) om vooraf af te bakenen wat onderzocht zou worden en hoe dat zou worden aangepakt. Op de NRD is advies gevraagd aan de Commissie en dat advies is verwerkt in de onderzoeksaanpak. Hierover bent u geïnformeerd in een reactienota</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>. Deze reactienota is ook onderwerp geweest van debat in de Kamer. Vervolgens zijn de onderzoeken conform deze onderzoeksaanpak uitgevoerd en is een MER opgesteld.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE00D8" w:rsidRDefault="00EE00D8" w14:paraId="0E641A6A" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00A1497E" w:rsidRDefault="00A1497E" w14:paraId="5FC04B4A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00A1497E" w:rsidRDefault="00A1497E" w14:paraId="6F15369D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Eerste reactie op</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Eerste reactie op het advies van de Commissie voor de mer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00A1497E" w:rsidRDefault="00A1497E" w14:paraId="1BDD11FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie heeft een grondige beoordeling gedaan van het MER en daar ben ik de Commissie erkentelijk voor. Het is een omvangrijk advies met aanbevelingen om het MER aan te vullen en te verbeteren. Bijgaand treft u het advies aan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00A1497E" w:rsidRDefault="00A1497E" w14:paraId="0B07A839" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00A1497E" w:rsidRDefault="00A1497E" w14:paraId="3FCD449C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aan dit advies zal het kabinet zo goed mogelijk opvolging geven, binnen de kaders van wat uitvoerbaar is. De eerdergenoemde complexiteit van het Schipholdossier is ook terug te zien in het MER en in het advies van de Commissie. De situatie van Schiphol kenmerkt zich door een jarenlange feitelijke gedoogsituatie. Naar het oordeel van de Hoge Raad in 2023 kan deze gedoogsituatie niet beëindigd worden zonder een balanced approach procedure te doorlopen. Dat is moeilijk te verenigen met de methodiek van het MER waar het project (in dit geval het LVB) tegen vastgestelde regelgeving moet worden afgezet. Om die reden zijn twee situaties in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">beeld gebracht in dit MER: zowel de feitelijke gedoogsituatie, als de theoretische juridische situatie, waar volgens de Hoge Raad niet zomaar op teruggevallen mag worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00A1497E" w:rsidRDefault="00A1497E" w14:paraId="40CDED76" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie adviseert dat in het MER andere maatregelen onderzocht moeten worden, zoals een nachtsluiting of andere vliegprocedures voor het geval het gestelde geluidsdoel niet gehaald zou worden. Luchtvaart is een sterk internationaal gereguleerde wereld. Beperkende geluidmaatregelen kunnen alleen worden ingevoerd nadat een verplichte balanced approach procedure is gevolgd. Nieuwe onderzoeken kunnen dus niet zomaar leiden tot aanpassing van het LVB. Deze procedure kost meerdere jaren, en dat staat op gespannen voet met de opdracht van de rechter om de rechtsbescherming snel te herstellen. In het MER kan wel inzicht worden gegeven in de maatregelen die in het kader van de doorlopen balanced approach-procedure zijn beschouwd en zijn afgevallen. Op deze manier wordt ook in het MER transparant welke maatregelen allemaal zijn overwogen als alternatieven en waarom deze maatregelen zijn afgevallen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00A1497E" w:rsidRDefault="00A1497E" w14:paraId="3B7EBE43" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Commissie stelt dat op basis van het MER niet met zekerheid kan worden gezegd of de gezondheid van omwonenden voldoende beschermd is met dit LVB. Dat is een vraag die niet louter op basis van milieuonderzoek kan worden beantwoord, maar een politieke afweging betreft die het kabinet, na weging van alle belangen, heeft gemaakt. Het is aan de politiek en uiteindelijk eventueel aan de rechter om te beoordelen of met behulp van het gewijzigde LVB en alle andere maatregelen rondom Schiphol een fair balance is gevonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00A1497E" w:rsidRDefault="00A1497E" w14:paraId="0855D953" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook geeft de Commissie aan dat het tussendoel voor de verstilling van de luchtvaart niet gehaald lijkt te worden. Dit beeld wordt niet herkend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en acht het kabinet niet direct relevant in het kader van het voorliggende MER. Immers: de geluidsnormen die in het LVB zijn opgenomen gaan uit van een reductie van 15% ernstig gehinderden. Mocht de luchtvaartsector onverhoopt niet voldoende verstilling teweegbrengen, dan wordt dit merkbaar in de handhaving op de normen. In afwijking van wat de Commissie daarover aangeeft, zijn de nieuwe normen begrenzend voor de operatie op Schiphol. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00A1497E" w:rsidRDefault="00A1497E" w14:paraId="607EF57B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00A1497E" w:rsidRDefault="00A1497E" w14:paraId="019C4F99" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>het advies van de Commissie voor de mer</w:t>
-[...94 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>Vervolgproces</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE00D8" w:rsidRDefault="009269BB" w14:paraId="22132435" w14:textId="708C6BDC">
-[...37 lines deleted...]
-    <w:sectPr w:rsidR="00EE00D8">
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00A1497E" w:rsidRDefault="00A1497E" w14:paraId="64A640E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is, zoals eerder geschetst, van groot belang om de rechtsbescherming te herstellen en de vermindering van de geluid- en milieu impact van Schiphol ook juridisch te verankeren en hiermee snelheid te maken. Voor de verdere uitwerking zal het advies van de Commissie nader bestudeerd worden om zo goed mogelijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>opvolging te kunnen geven aan het advies. Ik zal u daarover in mijn rol als bevoegd gezag voor de milieueffectrapportage in een aparte reactienota informeren. Ondertussen wordt het werk ter hand genomen om waar mogelijk het MER aan te vullen en verbeteren. Hiervoor is de nodige informatie en externe deskundigheid beschikbaar. Het kabinet blijft gecommitteerd aan het zo snel mogelijk herstellen van de rechtsbescherming van omwonenden en het creëren van een duidelijke juridische situatie rond Schiphol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00743119" w:rsidRDefault="00A1497E" w14:paraId="5913B63A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="00743119" w:rsidP="00743119" w:rsidRDefault="00743119" w14:paraId="73BF77ED" w14:textId="3A270CF7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="00A1497E" w:rsidP="00743119" w:rsidRDefault="00A1497E" w14:paraId="0B5B2EDB" w14:textId="08BEC428">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743119" w:rsidR="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00743119" w:rsidR="006F53E6" w:rsidP="00743119" w:rsidRDefault="006F53E6" w14:paraId="4C919B08" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00743119" w:rsidR="006F53E6" w:rsidSect="00B6398F">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54572F25" w14:textId="77777777" w:rsidR="0049474C" w:rsidRDefault="0049474C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5BB43460" w14:textId="77777777" w:rsidR="000259B4" w:rsidRDefault="000259B4" w:rsidP="00A1497E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53610E86" w14:textId="77777777" w:rsidR="0049474C" w:rsidRDefault="0049474C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="57850AC1" w14:textId="77777777" w:rsidR="000259B4" w:rsidRDefault="000259B4" w:rsidP="00A1497E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...17 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57B94B5B" w14:textId="77777777" w:rsidR="00E06497" w:rsidRPr="00A1497E" w:rsidRDefault="00E06497" w:rsidP="00A1497E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058F8708" w14:textId="77777777" w:rsidR="00E06497" w:rsidRPr="00A1497E" w:rsidRDefault="00E06497" w:rsidP="00A1497E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6869A36F" w14:textId="77777777" w:rsidR="00E06497" w:rsidRPr="00A1497E" w:rsidRDefault="00E06497" w:rsidP="00A1497E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74059CCA" w14:textId="77777777" w:rsidR="0049474C" w:rsidRDefault="0049474C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0F375EBD" w14:textId="77777777" w:rsidR="000259B4" w:rsidRDefault="000259B4" w:rsidP="00A1497E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03909D24" w14:textId="77777777" w:rsidR="0049474C" w:rsidRDefault="0049474C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="06BBB55F" w14:textId="77777777" w:rsidR="000259B4" w:rsidRDefault="000259B4" w:rsidP="00A1497E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="46EA7950" w14:textId="77777777" w:rsidR="00EE00D8" w:rsidRDefault="009269BB">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1CA6D214" w14:textId="77777777" w:rsidR="00A1497E" w:rsidRPr="00743119" w:rsidRDefault="00A1497E" w:rsidP="00A1497E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 29665, nr. 521</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2C3CBF2A" w14:textId="77777777" w:rsidR="00EE00D8" w:rsidRDefault="009269BB">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="46D61205" w14:textId="77777777" w:rsidR="00A1497E" w:rsidRPr="00743119" w:rsidRDefault="00A1497E" w:rsidP="00A1497E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00743119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 29665, nr. 593</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Header"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73DE9394" w14:textId="77777777" w:rsidR="00E06497" w:rsidRPr="00A1497E" w:rsidRDefault="00E06497" w:rsidP="00A1497E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...157 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A349127" w14:textId="77777777" w:rsidR="00E06497" w:rsidRPr="00A1497E" w:rsidRDefault="00E06497" w:rsidP="00A1497E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...515 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AF321EF" w14:textId="77777777" w:rsidR="00E06497" w:rsidRPr="00A1497E" w:rsidRDefault="00E06497" w:rsidP="00A1497E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...400 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FA1772"/>
-[...98 lines deleted...]
-    <w:rsid w:val="00FE54E4"/>
+    <w:rsidRoot w:val="00A1497E"/>
+    <w:rsid w:val="000259B4"/>
+    <w:rsid w:val="00121572"/>
+    <w:rsid w:val="001C09E3"/>
+    <w:rsid w:val="006E111E"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00743119"/>
+    <w:rsid w:val="00A1497E"/>
+    <w:rsid w:val="00B6398F"/>
+    <w:rsid w:val="00E06497"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00EF2A5A"/>
+    <w:rsid w:val="00EF6EBF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="6992B033"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="312589B9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{038BA53F-6673-408D-BDB5-9AD8B4F94AC9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1800,77 +804,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1895,75 +899,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -1998,55 +1002,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2109,851 +1113,881 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00A1497E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00A1497E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A1497E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A1497E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...14 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A1497E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A1497E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A1497E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A1497E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A1497E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...126 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A1497E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A1497E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A1497E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A1497E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A1497E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A1497E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A1497E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A1497E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A1497E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A1497E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A1497E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A1497E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:tabs>
-[...28 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A1497E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:pPr>
-[...20 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="00A1497E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A1497E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:pPr>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00A1497E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A1497E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A1497E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A1497E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A1497E"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A1497E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A1497E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...102 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A1497E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A1497E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...104 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A1497E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FA1772"/>
-[...19 lines deleted...]
-      <w:color w:val="auto"/>
+    <w:rsid w:val="00A1497E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-    <w:link w:val="CommentText"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FA1772"/>
-[...8 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A1497E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FA1772"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00FA1772"/>
+    <w:rsid w:val="00A1497E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...16 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008E206B"/>
+    <w:rsid w:val="00A1497E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A1497E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008E206B"/>
+    <w:rsid w:val="00A1497E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A1497E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00847AF0"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A1497E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
     <w:name w:val="Afzendgegevens_Kop"/>
     <w:basedOn w:val="Afzendgegevens"/>
-    <w:next w:val="Normal"/>
-    <w:rsid w:val="00847AF0"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A1497E"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
     <w:name w:val="Referentiegegevens_kop"/>
-    <w:basedOn w:val="Normal"/>
-[...5 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A1497E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...18 lines deleted...]
-      <w:color w:val="000000"/>
       <w:lang w:eastAsia="nl-NL"/>
-    </w:rPr>
-[...14 lines deleted...]
-    </w:rPr>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00743119"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\JOostero\AppData\Local\Temp\MicrosoftEdgeDownloads\85678d37-a11d-4f54-b0d1-7920af5668f8\Brief.dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3010,51 +2044,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3118,65 +2152,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3197,189 +2231,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6584</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1211</ap:Words>
+  <ap:Characters>6663</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>54</ap:Lines>
+  <ap:Lines>55</ap:Lines>
   <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7723</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7859</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="URL">
-[...77 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="UwKenmerk">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>