--- v0 (2026-05-15)
+++ v1 (2026-07-15)
@@ -1,2928 +1,1130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00620158" w:rsidR="00363962" w:rsidP="008119DC" w14:paraId="27764C14" w14:textId="77777777">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00620158">
+    <w:p w:rsidRPr="009E12AB" w:rsidR="009E12AB" w:rsidP="009E12AB" w:rsidRDefault="00807D95" w14:paraId="15A58376" w14:textId="46346514">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E12AB" w:rsidR="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C905E8">
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00620158">
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E12AB" w:rsidR="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E12AB" w:rsidR="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van Koninkrijksrelaties (IV) en het BES-fonds (H) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="009E12AB" w:rsidP="009E12AB" w:rsidRDefault="009E12AB" w14:paraId="0BAA996E" w14:textId="63168382">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>279</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rechtsstaat en Rechtsorde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="009E12AB" w:rsidP="009E12AB" w:rsidRDefault="009E12AB" w14:paraId="670FF07B" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E12AB" w:rsidR="00807D95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>58</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="009E12AB" w:rsidP="003B3444" w:rsidRDefault="009E12AB" w14:paraId="65A0F2BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="009E12AB" w:rsidP="003B3444" w:rsidRDefault="009E12AB" w14:paraId="310589D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 mei  2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="00807D95" w:rsidP="003B3444" w:rsidRDefault="00807D95" w14:paraId="6AA6F9AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="12C82D4E" w14:textId="4277027B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij stuur ik u het onderzoek, uitgevoerd door SEO Economisch Onderzoek (hierna: SEO), naar het beter beschermen van melders van integriteitsschendingen (waaronder klokkenluiders) in Caribisch Nederland. Dit onderzoek is in opdracht van mijn ministerie uitgevoerd in het kader van de Agenda Goed Bestuur Caribisch Nederland.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de Agenda Goed Bestuur geef ik weer op welke wijze ik, in nauwe samenwerking met de eilandsbesturen van Bonaire, Sint Eustatius en Saba, momenteel werk aan goed bestuur in Caribisch Nederland, wat hierbij de inzet is en welke mijlpalen en resultaten hierbij horen. Hierbij is het overkoepelende doel om in te zetten op een goed presterende, integere en weerbare overheid. Het onderzoek van SEO is onderdeel van de pijler ‘aanpak van integriteitsschendingen en het vergroten van de weerbaarheid van de rechtsstaat’ en de integriteitsaanpak die hierin is verankerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="247ED46B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="30A7C07F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het rapport beschrijft hoe de bescherming van melders van integriteitsschendingen (waaronder klokkenluiders) in Caribisch Nederland is geregeld, wat de lokale wensen en behoeften zijn en welke maatregelen er genomen kunnen worden om melders in de toekomst beter te beschermen. De onderzoeksresultaten zijn gebaseerd op inzichten uit eerdere onderzoeken alsook op interviews die de onderzoekers op Bonaire, Sint Eustatius en Saba hebben gehouden.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00363962" w:rsidP="008119DC" w14:paraId="4D2D35F1" w14:textId="77777777">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00620158">
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="2E90A7BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="7E801B88" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">In de eerste plaats toont het rapport aan dat er </w:t>
       </w:r>
-      <w:r w:rsidRPr="00620158">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">in Caribisch Nederland minder wettelijke kaders zijn dan in Europees Nederland om melders te beschermen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00620158">
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Daarnaast bestaan er onduidelijkheden en lacunes als het gaat om procedures voor meldingen over leden van het bestuurscollege en de gezaghebber. Het rapport concludeert verder dat er over het algemeen weinig </w:t>
       </w:r>
-      <w:r w:rsidRPr="00620158">
-[...44 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meldingen van integriteitsschendingen worden gedaan op Bonaire, Sint Eustatius en Saba. Er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>bestaat een grote terughoudendheid om daadwerkelijk een melding te doen. De kleinschaligheid, angst voor represailles, een cultuur van terughoudendheid en een gebrek aan vertrouwen dat meldingen tot actie leiden spelen hierbij een rol, aldus de onderzoekers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="13AD25BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="748DD53E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Tegelijkertijd bestaat er breed draagvlak op de eilanden om melders beter te beschermen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00620158">
-[...48 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De kleinschaligheid van de eilanden maakt het onwenselijk en onhaalbaar om alle wetgeving zoals die in Europees Nederland bestaat voor het beschermen van melders van integriteitsschendingen (inclusief klokkenluiders) over te nemen. Er kunnen meer resultaten worden geboekt door in te zetten op preventief beleid (het voorkomen van meldingen), heldere en uitvoerbare kaders, duidelijke meldprocedures, ondersteuning en cultuurverandering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="003AA8F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze inzet op preventief beleid wordt in het rapport uitgewerkt in een groeimodel waarbij vier verschillende ontwikkelingsfasen worden onderscheiden met een looptijd tot en met 2028/2029 (ad hoc, in ontwikkeling, ontwikkeld en optimaal). Op vier terreinen worden concrete aanbevelingen gedaan waarbij rekening wordt gehouden met dit groeimodel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="6570752D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00620158" w:rsidR="00363962" w:rsidP="008119DC" w14:paraId="67391F15" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="264C25B4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Investeer in preventie en een gedeeld kader</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00363962" w:rsidP="008119DC" w14:paraId="156A5E6B" w14:textId="072E443E">
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="524F30E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij adviseert SEO om in te zetten op actuele gedragscodes, frequente communicatie, verplichte trainingen voor medewerkers en leidinggevenden, waarbij er onder andere aandacht is voor ethisch leiderschap, sociale veiligheid en betere screening van bestuurders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="4313BE79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="677EF668" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versterk de wettelijke bescherming van melders</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00363962" w:rsidP="008119DC" w14:paraId="35759E50" w14:textId="4A43751A">
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="0CBFD471" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEO adviseert om wettelijk te regelen dat overheidswerkgevers verplicht worden gesteld om een eigen integriteitsbeleid te voeren (gedragscode, meldpunt, onderzoeksprotocol), aangevuld met het instellen van een expliciet benadelingsverbod voor de ambtenaren van de openbare lichamen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="3645B2AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="2AE405C4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Versterk de onafhankelijke positie van de integriteitsbureaus van de openbare lichamen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00363962" w:rsidP="008119DC" w14:paraId="502CA74D" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="08BDFA29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij stelt het rapport dat integriteitsbureaus van de openbare lichamen hoger in de organisatie zouden moeten worden gepositioneerd, het liefst onder de directe verantwoordelijkheid van de gezaghebber. Daarnaast wordt aanbevolen om een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">onafhankelijke commissie in te stellen die adviseert over onderzoek en besluitvorming inzake integriteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="7B32B515" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="6359DDB0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versterk de samenwerking tussen integriteitsbureaus op verschillende eilanden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00363962" w:rsidP="008119DC" w14:paraId="16C8FF94" w14:textId="769233B0">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00E77D01">
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="099A9AE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er wordt gesteld dat door structureel overleg, capaciteitsdeling en gezamenlijke professionalisering de integriteitsbureaus van de openbare lichamen beter zouden kunnen functioneren. Een overkoepelende entiteit, een soort bureau integriteit Caribisch Nederland, is op korte termijn niet haalbaar omdat de integriteitsbureaus momenteel nog volop in ontwikkeling zijn. Dit kan wel op een later moment overwogen worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="0B357453" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="1CBC56EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Dit rapport past binnen de integriteitsaanpak zoals die naar aanleiding van het rapport van het Wetenschappelijk Onderzoek- en Datacentrum (WODC) naar ambtelijk-bestuurlijke integriteit is geformuleerd.</w:t>
       </w:r>
-      <w:r>
-[...87 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In die beleidsreactie is destijds aangegeven dat de analyse in het WODC rapport richtinggevend is bij het versterken van integriteit op de eilanden. Het WODC signaleerde in het rapport kwetsbaarheden in de ambtelijke en bestuurlijke integriteit op Bonaire, Sint Eustatius en Saba waarbij oneigenlijk gebruik van bevoegdheden – door zowel ambtenaren en bestuurders – veel leek voor te komen. Het WODC constateerde tegelijkertijd in het rapport dat deze kwetsbaarheden over het algemeen niet resulteerden in strafbare feiten, zoals corruptie en fraude. In de integriteitsaanpak behorende bij de Agenda Goed Bestuur Caribisch Nederland werkt mijn ministerie momenteel samen met de eilandsbesturen van Bonaire, Sint Eustatius en Saba om extra waarborgen te creëren om integriteit te versterken. Daarbij is mijn ministerie verantwoordelijk voor het scheppen van wettelijke kaders en bestuurlijke randvoorwaarden voor integriteit en zijn de eilandsbesturen zelf verantwoordelijk voor het realiseren van het integriteitsbeleid. Ik ondersteun de eilanden hierbij. Zo worden dit jaar inkoop- en aanbestedingsprocedures door de openbare lichamen vastgelegd en wordt ingezet op het versterken van bestuurlijke integriteit. Ook wordt voorzien in periodieke monitoring van integriteit. De Monitor Integriteit en Veiligheid Caribisch Nederland zal dit jaar voor het eerst worden uitgevoerd. Ook wordt gewerkt aan de voorbereiding van adequate wettelijke kaders die integriteit versterken, zoals de Wet Bevordering integriteitsbeoordelingen door het openbaar bestuur (Bibob) in Caribisch Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="005F22C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="5CC608FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze integriteitsaanpak is zoals aangegeven verankerd in de brede aanpak van de Agenda Goed Bestuur Caribisch Nederland. Deze aanpak bestaat uit drie pijlers. Ten eerste, het versterken van de overheden en de verbetering van dienstverlening aan burgers en bedrijven. Ten tweede, het versterken van de instituties en het realiseren van adequate wettelijke kaders en toezicht. Ten derde worden integriteitsschendingen aangepakt en wordt de weerbaarheid van de rechtstaat versterkt. Momenteel vindt de uitvoering en implementatie plaats van deze agenda. In deze agenda is toegezegd om verder te onderzoeken hoe melders van integriteitschendingen (inclusief klokkenluiders) beter kunnen worden beschermd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="3453531D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="003B3444" w:rsidRDefault="003B3444" w14:paraId="7BA83DCC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit onderzoek biedt concrete handvatten om melders beter te beschermen. In het najaar volgt een uitgebreidere reactie aan uw Kamer waarin ik aangeef hoe ik opvolging geef aan de aanbevelingen en het rapport van SEO betrek in de integriteitsaanpak. Ik zal dan tevens inzicht geven in de voortgang van de uitvoering van de Agenda Goed Bestuur Caribisch Nederland en de nieuwe accenten die ik hierin aanbreng. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="009E12AB" w:rsidRDefault="003B3444" w14:paraId="0057B925" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="009E12AB" w:rsidRDefault="003B3444" w14:paraId="406661A3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4C96" w:rsidP="008119DC" w14:paraId="5F1E4108" w14:textId="77777777">
-[...43 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="003B3444" w:rsidP="009E12AB" w:rsidRDefault="003B3444" w14:paraId="25D45254" w14:textId="02CBB5BB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E12AB" w:rsidR="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van der Burg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E12AB" w:rsidR="00FE0FA3" w:rsidP="009E12AB" w:rsidRDefault="00FE0FA3" w14:paraId="2D843874" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="009E12AB" w:rsidR="00FE0FA3" w:rsidSect="003B3444">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="710B337A" w14:textId="77777777" w:rsidR="007137A1" w:rsidRDefault="007137A1" w:rsidP="003B3444">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2B1676A8" w14:textId="77777777" w:rsidR="007137A1" w:rsidRDefault="007137A1" w:rsidP="003B3444">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="KIX Barcode">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...11 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A329BBE" w14:textId="77777777" w:rsidR="001D50D1" w:rsidRPr="003B3444" w:rsidRDefault="001D50D1" w:rsidP="003B3444">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E67CE61" w14:textId="77777777" w:rsidR="001D50D1" w:rsidRPr="003B3444" w:rsidRDefault="001D50D1" w:rsidP="003B3444">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7EB70E69" w14:textId="77777777" w:rsidR="001D50D1" w:rsidRPr="003B3444" w:rsidRDefault="001D50D1" w:rsidP="003B3444">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4EC4C0D1" w14:textId="77777777" w:rsidR="007137A1" w:rsidRDefault="007137A1" w:rsidP="003B3444">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="638D6778" w14:textId="77777777" w:rsidR="007137A1" w:rsidRDefault="007137A1" w:rsidP="003B3444">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="7753AE72" w14:textId="77777777" w:rsidR="003B3444" w:rsidRPr="009E12AB" w:rsidRDefault="003B3444" w:rsidP="003B3444">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kamerstukken II, 2025/26, 36 600 IV, nr. 73</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00363962" w:rsidRPr="008119DC" w:rsidP="00363962" w14:paraId="5F612558" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3681FC56" w14:textId="6AA76244" w:rsidR="003B3444" w:rsidRPr="009E12AB" w:rsidRDefault="003B3444" w:rsidP="003B3444">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008119DC">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009E12AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008119DC">
-[...38 lines deleted...]
-      <w:r w:rsidRPr="008119DC">
+      <w:r w:rsidRPr="009E12AB">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kamerstukken II, 2024/25, 36 600 IV, nr. 36</w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1"/>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:pStyle w:val="Header"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B665AB3" w14:textId="77777777" w:rsidR="001D50D1" w:rsidRPr="003B3444" w:rsidRDefault="001D50D1" w:rsidP="003B3444">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...354 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12B54171" w14:textId="77777777" w:rsidR="001D50D1" w:rsidRPr="003B3444" w:rsidRDefault="001D50D1" w:rsidP="003B3444">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...1167 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A459AD7" w14:textId="77777777" w:rsidR="001D50D1" w:rsidRPr="003B3444" w:rsidRDefault="001D50D1" w:rsidP="003B3444">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34FB2EC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19EA8BE8"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="8752BCD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="343C2934" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FF3E9406" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="1D14EC74" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="D152E216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FF2E4262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="02CE14AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="4BE03FFC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="2D44E130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...295 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1109278938">
+  <w:num w:numId="1" w16cid:durableId="1718628168">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003B4C96"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00FD5312"/>
+    <w:rsidRoot w:val="003B3444"/>
+    <w:rsid w:val="001D50D1"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00380C28"/>
+    <w:rsid w:val="003B3444"/>
+    <w:rsid w:val="007137A1"/>
+    <w:rsid w:val="00807D95"/>
+    <w:rsid w:val="008E08DE"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009E12AB"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="5F1E40FF"/>
-  <w15:docId w15:val="{AFD1ED73-F467-4239-9D29-A28ECB175276}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="78EBE256"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{CE51126B-122F-409E-9077-F04C45198D7B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2931,77 +1133,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3026,75 +1228,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3129,55 +1331,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3240,749 +1442,836 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="003B3444"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="003B3444"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B3444"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B3444"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...14 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B3444"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B3444"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B3444"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B3444"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B3444"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003B3444"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B3444"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B3444"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B3444"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B3444"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B3444"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B3444"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B3444"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B3444"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B3444"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003B3444"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B3444"/>
     <w:pPr>
       <w:numPr>
-        <w:ilvl w:val="3"/>
-        <w:numId w:val="1"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...19 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003B3444"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B3444"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003B3444"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B3444"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B3444"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B3444"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003B3444"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B3444"/>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...65 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixBarcode">
     <w:name w:val="Kix Barcode"/>
-    <w:basedOn w:val="Normal"/>
-[...5 lines deleted...]
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003B3444"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...79 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003B3444"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003B3444"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...188 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003B3444"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003B3444"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...24 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00363962"/>
-[...8 lines deleted...]
-      <w:kern w:val="2"/>
+    <w:rsid w:val="003B3444"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00363962"/>
-[...7 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:rsid w:val="003B3444"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00363962"/>
+    <w:rsid w:val="003B3444"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00363962"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="003B3444"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E77D01"/>
+    <w:rsid w:val="003B3444"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E77D01"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="003B3444"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E77D01"/>
+    <w:rsid w:val="003B3444"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E77D01"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="003B3444"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E12AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2024/12/18/kamerbrief-met-beleidsreactie-op-wodc-rapport-ambtelijk-bestuurlijke-integriteit-in-caribisch-nederland" TargetMode="External" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2024/12/18/kamerbrief-met-beleidsreactie-op-wodc-rapport-ambtelijk-bestuurlijke-integriteit-in-caribisch-nederland" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4039,51 +2328,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4147,65 +2436,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4226,85 +2515,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6347</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1201</ap:Words>
+  <ap:Characters>6609</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>52</ap:Lines>
-  <ap:Paragraphs>14</ap:Paragraphs>
+  <ap:Lines>55</ap:Lines>
+  <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7487</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7795</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>