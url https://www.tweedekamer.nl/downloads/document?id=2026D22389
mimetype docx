--- v0 (2026-05-15)
+++ v1 (2026-07-26)
@@ -1,6422 +1,6668 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00C1231E" w:rsidR="00C1231E" w:rsidP="00D619D2" w:rsidRDefault="00C1231E" w14:paraId="23D0061B" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Geachte Voorzitter, </w:t>
+    <w:p w:rsidRPr="001437CC" w:rsidR="001437CC" w:rsidP="001437CC" w:rsidRDefault="00DB2798" w14:paraId="476AA139" w14:textId="10E1ABFE">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001437CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001437CC" w:rsidR="001437CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001437CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XXIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001437CC" w:rsidR="001437CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Klimaat en Groene Groei (XXIII) voor het jaar 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C1231E" w:rsidR="00C1231E" w:rsidP="00D619D2" w:rsidRDefault="00C1231E" w14:paraId="7E870602" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t>De vaste commissie voor Klimaat en Groene Groei heeft verzocht o</w:t>
+    <w:p w:rsidRPr="001437CC" w:rsidR="001437CC" w:rsidP="00A45D7A" w:rsidRDefault="001437CC" w14:paraId="714D46EF" w14:textId="00C67BF3">
+      <w:pPr>
+        <w:ind w:left="2130" w:hanging="2130"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001437CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
-      <w:r w:rsidR="00B453F7">
-        <w:t xml:space="preserve">m medio </w:t>
+      <w:r w:rsidRPr="001437CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58</w:t>
       </w:r>
-      <w:r>
-        <w:t>mei</w:t>
+      <w:r w:rsidRPr="001437CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C1231E">
-        <w:t xml:space="preserve"> 202</w:t>
+      <w:r w:rsidR="00A45D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en staatssecretaris </w:t>
       </w:r>
-      <w:r>
-        <w:t>6</w:t>
+      <w:r w:rsidRPr="001437CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van Klimaat en Groene Groei</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C1231E">
-[...18 lines deleted...]
-        <w:t>in 2026 aan de Kamer te sturen. Hierbij gaat het om wet- en regelgeving, Kamerbrieven, rapportages, beleidsnota’s en beleidsdoorlichtingen. Bijgevoegd treft de Kamer het gevraagde overzicht aan.</w:t>
+      <w:r w:rsidR="00A45D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F439C" w:rsidP="00D619D2" w:rsidRDefault="007F439C" w14:paraId="5347CB2C" w14:textId="45EBC781"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="004425CC" w:rsidP="00D619D2" w:rsidRDefault="00AB777D" w14:paraId="56BD45D7" w14:textId="77777777">
+    <w:p w:rsidRPr="001437CC" w:rsidR="001437CC" w:rsidP="00DB2798" w:rsidRDefault="001437CC" w14:paraId="163EE08C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001437CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001437CC" w:rsidR="001437CC" w:rsidP="00DB2798" w:rsidRDefault="001437CC" w14:paraId="7C7701EA" w14:textId="5986BB5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001437CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00DB2798" w:rsidRDefault="00DB2798" w14:paraId="44A15253" w14:textId="05392617">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001437CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001437CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De vaste commissie voor Klimaat en Groene Groei heeft verzocht om medio mei 2026 een actualisatie van de planningsbrief te sturen, waarin wordt aangegeven welke stukken het kabinet verwacht nog in 2026 aan de Kamer te sturen. Hierbij gaat het om wet- en regelgeving, Kamerbrieven, rapportages, beleidsnota’s en beleidsdoorlichtingen. Bijgevoegd treft de Kamer het gevraagde overzicht aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00DB2798" w:rsidRDefault="00DB2798" w14:paraId="7BE024B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00DB2798" w:rsidRDefault="001437CC" w14:paraId="4381977E" w14:textId="3C5A478F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001437CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001437CC" w:rsidR="00DB2798">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001437CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001437CC" w:rsidR="001437CC" w:rsidP="001437CC" w:rsidRDefault="001437CC" w14:paraId="264B1B1E" w14:textId="24E0A3D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk222840271" w:id="0"/>
-      <w:r>
+      <w:r w:rsidRPr="001437CC">
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Stientje van Veldhoven</w:t>
+        <w:t xml:space="preserve">S. </w:t>
       </w:r>
-      <w:r w:rsidR="00312A4C">
+      <w:r w:rsidRPr="001437CC">
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>-van der Meer</w:t>
+        <w:t>van Veldhoven-van der Meer</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="004E505E" w:rsidP="00D619D2" w:rsidRDefault="00AB777D" w14:paraId="362D2D49" w14:textId="77777777">
+    <w:p w:rsidRPr="001437CC" w:rsidR="001437CC" w:rsidP="00DB2798" w:rsidRDefault="001437CC" w14:paraId="1E5D2043" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D619D2" w:rsidP="00D619D2" w:rsidRDefault="00D619D2" w14:paraId="40FB8568" w14:textId="77777777">
+    <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="001437CC" w:rsidRDefault="001437CC" w14:paraId="3D18D540" w14:textId="4A0657D0">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001437CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001437CC" w:rsidR="00DB2798">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001437CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001437CC" w:rsidR="001437CC" w:rsidP="001437CC" w:rsidRDefault="001437CC" w14:paraId="37531DF6" w14:textId="192F636F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001437CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001437CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Bat </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00DB2798" w:rsidRDefault="00DB2798" w14:paraId="7CB9CA8E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D619D2" w:rsidP="00D619D2" w:rsidRDefault="00D619D2" w14:paraId="49D07EBB" w14:textId="77777777">
+    <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00DB2798" w:rsidRDefault="00DB2798" w14:paraId="7E9CAB0F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D619D2" w:rsidP="00D619D2" w:rsidRDefault="00D619D2" w14:paraId="5E4015DD" w14:textId="77777777">
+    <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00DB2798" w:rsidRDefault="00DB2798" w14:paraId="5B5B59DB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="7FC7BB64" w14:textId="17874C56">
+    <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00DB2798" w:rsidRDefault="00DB2798" w14:paraId="5A9306B1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="005461DA" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="412B9A90" w14:textId="73517B30">
+    <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00DB2798" w:rsidRDefault="00DB2798" w14:paraId="55748FDD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001437CC">
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Staatssecretaris van Klimaat en Groene Groei</w:t>
-[...7 lines deleted...]
-      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="4371" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5293"/>
         <w:gridCol w:w="1280"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="461C083F" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="340756F8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="608D9661" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="73BFE9C6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Titel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="32CEE460" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="24783EA0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Planning </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="1F114315" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="4F436D50" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00751EAF" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="0D540173" w14:textId="2E01FEC6">
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="18A02F94" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
             <w:bookmarkStart w:name="_Hlk213062588" w:id="1"/>
-            <w:r>
-[...8 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Ontwerp wetsvoorstel tweerichtingscontracten ter verrekening van verschillen (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>CfD</w:t>
             </w:r>
-            <w:r w:rsidR="00F9257B">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="6AC83E77" w14:textId="50399F05">
-[...15 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="544DFF2E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026 Q2</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="12F53FDE" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="0FB87B31" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="0AD0F7E8" w14:textId="77777777">
-            <w:r w:rsidRPr="00DD24E4">
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="68C57B97" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Kamerbrief kabinetsreactie advies Nationaal Burgerberaad Klimaat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="0DC3287F" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="7B232E69" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">2026 Q2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="43498B87" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="1CEB6128" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="659FF62C" w14:textId="77777777">
-            <w:r w:rsidRPr="00DD24E4">
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="335AC2D2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Kamerbrief KNMI automatische detectie en grondbewegingsmodel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="44B3DD9C" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="3BF0B8B9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="7F39AADA" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="69F25811" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="777A9C6C" w14:textId="77777777">
-            <w:r w:rsidRPr="00DD24E4">
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="0CFB0E1B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Wetsvoorstel ter uitvoering van de sanctiebepaling van verordening 2024/573 inzake F-gassen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="35CFC808" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="1658DBBB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00D7076C" w:rsidTr="1DA1E125" w14:paraId="584639FD" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="7C532807" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D7076C" w:rsidR="00D7076C" w:rsidP="00D619D2" w:rsidRDefault="00D7076C" w14:paraId="35B3D9A3" w14:textId="7322913C">
-[...9 lines deleted...]
-              <w:t>Market Stability Reserve aanpassing ETS1</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="11297ACA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Market Stability Reserve </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aanpassing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ETS1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF34B6" w:rsidR="00D7076C" w:rsidP="00D619D2" w:rsidRDefault="00D7076C" w14:paraId="4FB11A2E" w14:textId="64AE28D2">
-            <w:r w:rsidRPr="00D07113">
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="7F585F76" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="007535A8" w:rsidTr="1DA1E125" w14:paraId="026E7E01" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="1418948C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007535A8" w:rsidP="00D619D2" w:rsidRDefault="007535A8" w14:paraId="2C84FD65" w14:textId="1DE68056">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="1D337F9E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>intertemporele</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kostenverdeling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>waterstoftransportnet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007535A8" w:rsidP="00D619D2" w:rsidRDefault="007535A8" w14:paraId="04F9E90E" w14:textId="6DA2D083">
-            <w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="5BB3999A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="007535A8" w:rsidTr="1DA1E125" w14:paraId="2A44F142" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="26261195" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D07113" w:rsidR="007535A8" w:rsidP="00D619D2" w:rsidRDefault="007535A8" w14:paraId="7B9EE71A" w14:textId="2CCDED9E">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="0E076C0B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>capaciteitsmarkt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D07113" w:rsidR="007535A8" w:rsidP="00D619D2" w:rsidRDefault="007535A8" w14:paraId="1A14C7E2" w14:textId="3878B5A3">
-            <w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="4DC8A9C7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00B433B1" w:rsidTr="1DA1E125" w14:paraId="3CAEBF39" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="1D1E027C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B433B1" w:rsidP="007535A8" w:rsidRDefault="00B433B1" w14:paraId="5AEA5B8A" w14:textId="4366A119">
-            <w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="1D7D5640" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Kamerbrief routekaart nucleair en dilemmabrief kernenergie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B433B1" w:rsidP="00D619D2" w:rsidRDefault="00B433B1" w14:paraId="6BC6977E" w14:textId="586BBF1B">
-            <w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="6C6295E9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2026 Q2 week 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00B433B1" w:rsidTr="1DA1E125" w14:paraId="5110A83B" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="1129A947" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B433B1" w:rsidP="007535A8" w:rsidRDefault="00B433B1" w14:paraId="03CFFEC6" w14:textId="20AF82C3">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="235205D2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kernenergie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B433B1" w:rsidP="00D619D2" w:rsidRDefault="00B433B1" w14:paraId="5D6D9C43" w14:textId="59C8A1B4">
-            <w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="1CB61AAA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2026 Q2 week 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="001A15C6" w:rsidTr="1DA1E125" w14:paraId="371FC195" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="78CA32F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001A15C6" w:rsidP="007535A8" w:rsidRDefault="001A15C6" w14:paraId="71B05C22" w14:textId="60ABB3E9">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="064FC125" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>schadeafhandeling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aardbeving</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Geelbroek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001A15C6" w:rsidP="00D619D2" w:rsidRDefault="001A15C6" w14:paraId="15CB6649" w14:textId="4CFE47ED">
-            <w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="3CB14C55" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="007535A8" w:rsidTr="1DA1E125" w14:paraId="33551099" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="214FC9AD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D07113" w:rsidR="007535A8" w:rsidP="007535A8" w:rsidRDefault="003C008C" w14:paraId="3B302EB2" w14:textId="14457BC4">
-[...4 lines deleted...]
-              <w:t>anpak Aanbod Duurzame Koolstofdragers en Visie Brandstoffen- en Chemiegrondstoffenproductie</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="00112E22" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Kamerbrief aanpak Aanbod Duurzame Koolstofdragers en Visie Brandstoffen- en Chemiegrondstoffenproductie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D07113" w:rsidR="007535A8" w:rsidP="00D619D2" w:rsidRDefault="007535A8" w14:paraId="427C3DA1" w14:textId="1C754EF7">
-            <w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="2E237517" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00D7076C" w:rsidTr="1DA1E125" w14:paraId="2540CFE8" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="184DDC26" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF34B6" w:rsidR="00D7076C" w:rsidP="00D619D2" w:rsidRDefault="00D7076C" w14:paraId="192B929A" w14:textId="0860F601">
-            <w:r w:rsidRPr="00D07113">
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="0CF8BC8E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Kamerbrief uitkomsten conferentie Colombia TAFF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF34B6" w:rsidR="00D7076C" w:rsidP="00D619D2" w:rsidRDefault="00D7076C" w14:paraId="37A3E2CE" w14:textId="0ACA458E">
-            <w:r w:rsidRPr="00D07113">
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="3D664ABC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00D7076C" w:rsidTr="1DA1E125" w14:paraId="3953515F" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="1634FBEB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D7076C" w:rsidR="00D7076C" w:rsidP="00D619D2" w:rsidRDefault="00D7076C" w14:paraId="3CD96CF6" w14:textId="2B2DE11A">
-            <w:r w:rsidRPr="00BF34B6">
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="7E036D13" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Kamerbrief Rechtszaak Greenpeace Bonaire - besluit hoger beroep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00D7076C" w:rsidP="00D619D2" w:rsidRDefault="00D7076C" w14:paraId="7C35DC5A" w14:textId="1A2176F8">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BF34B6">
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="647C78D9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="219C604F" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="6C8E5B27" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="625C6621" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:t>Kamerbrief implementatie Net Zero Industry Act</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="09B12D1B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>implementatie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Net Zero Industry Act</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="0DC6E06D" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="6D1C2A44" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="2D1A7940" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="1B031D82" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="07277EB6" w14:textId="77777777">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="2C4BC91A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>implementatie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>decarbonisatiepakket</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="1134AE96" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="726EAD81" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="03DBE91C" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="20E900E8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="6BAA4E09" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:t>Kamerbrief implementatie RED3 Contract for difference</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="618FD094" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>implementatie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RED3 Contract for difference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="7F809B8A" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="65419B20" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="1110316D" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="2F47FB96" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="268A80E9" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:t>Voorjaarsnota 2026</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="25D47570" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Voorjaarsnota</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="2A8024CA" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="62AA0328" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="68563ED8" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="4E7B3182" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="3544E67C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>Kamerbrief water I&amp;W met svz klimaatplannen BES</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="778B6C1A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kamerbrief water I&amp;W met </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>svz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> klimaatplannen BES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="2F4AEC41" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="3ABF0DA4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="7EB1551A" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="2AE7F1B3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="4FB5DE60" w14:textId="77777777">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="67271567" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> update </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gasleveringszekerheid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="0F20F706" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="616CEDB4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="1409042D" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="46A6CF8E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="741AC1ED" w14:textId="77777777">
-            <w:r w:rsidRPr="00DD24E4">
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="1F303BAB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Kamerbrief over borgen leveringszekerheid elektriciteit op lange termijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="418E8820" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="186DC838" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="60FD9DC8" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="23FAD549" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="38F1EFF1" w14:textId="77777777">
-            <w:r w:rsidRPr="00DD24E4">
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="087551CE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Kamerbrief update rechtvaardigheid in klimaatbeleid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="348EAFDE" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="17D00FCC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="001A15C6" w:rsidTr="1DA1E125" w14:paraId="29274825" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="05160431" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="001A15C6" w:rsidP="00D619D2" w:rsidRDefault="001A15C6" w14:paraId="27C10849" w14:textId="7AFD40A2">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="68D512A1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kamerbrief Moerdijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="001A15C6" w:rsidP="00D619D2" w:rsidRDefault="001A15C6" w14:paraId="33679E0E" w14:textId="26475091">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="5138A4C5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="306BF5DD" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="77426A0C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="7C9ADC17" w14:textId="77777777">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="38AB917C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Voortgangsbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Collectieve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>warmte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="5BFA67C6" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="28F9190A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="003C008C" w:rsidTr="1DA1E125" w14:paraId="13CCDA2F" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="07EF4FE0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="003C008C" w:rsidP="00D619D2" w:rsidRDefault="003C008C" w14:paraId="37195F3D" w14:textId="3E54E10D">
-[...4 lines deleted...]
-              <w:t>egnemen knelpunten maatschappelijke initiatieven</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="49EB5142" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Kamerbrief wegnemen knelpunten maatschappelijke initiatieven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="003C008C" w:rsidP="00D619D2" w:rsidRDefault="003C008C" w14:paraId="63677A54" w14:textId="792F0B20">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="63993767" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="2B07253D" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="44C7B052" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="38C3FE72" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>Voorhang Besluit collectieve warmte (Bcw)</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="02D7F59B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Voorhang Besluit collectieve warmte (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Bcw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="5205291D" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="31F5FBC0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="5DD9A5FC" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="2BF1A711" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="4C2C579F" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:t>Kamerbrief voortgang verduurzaming MKB</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="3BC413C7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voortgang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verduurzaming</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MKB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="5C2A4D05" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="6C3798E6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="39612D33" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="67CD4CE8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="01C1A757" w14:textId="77777777">
-            <w:r w:rsidRPr="00DD24E4">
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="70A30639" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Kamerbrief kwartaalrapportages Q1 2026 van EU wetgevingsonderhandelingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="7D3D7291" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="3932AAC0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="6623E8D3" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="469CA396" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="600FC622" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:t>Aanbiedingsbrief bij jaarverslag SODM 2025</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="4A0C5339" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aanbiedingsbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bij </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jaarverslag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SODM 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="5830E090" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="55E17D9C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="2233428D" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="0340155E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="0AA7D1CE" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:t>Energieraad 12-13 mei geannoteerde agenda</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="023C8A23" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Energieraad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12-13 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>geannoteerde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> agenda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="63287592" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="678C0F9E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2 week 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="13F0110B" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="668E43A1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="238CCCE7" w14:textId="77777777">
-[...11 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="4C807005" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Energieraad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12-13 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verslag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="6B9D7DCD" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="7656447C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2 week 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="43DCE8DB" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="68932ACA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="7BCA984D" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:t>Milieuraad 25 juni geannoteerde agenda</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="7AC5579E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Milieuraad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 25 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>juni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>geannoteerde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> agenda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="2641C2DA" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="7FBF4A52" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2 week 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="20EB82C2" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="3F46EE5C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="0CDDF43A" w14:textId="77777777">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="70DD8316" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Milieuraad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 25 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>juni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verslag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="39EF004E" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="7CFADEEC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2 week 27/28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="374E1268" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="44DFFEC8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="06041ED4" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:t>Energieraad 29 juni geannoteerde agenda</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="1F33052F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Energieraad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 29 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>juni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>geannoteerde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> agenda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="671F5007" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="035A93AD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2 week 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00EB038E" w:rsidTr="1DA1E125" w14:paraId="2DB0E683" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="29B3811C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00EB038E" w:rsidP="00D619D2" w:rsidRDefault="00EB038E" w14:paraId="785701D8" w14:textId="66F212D9">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="603E1B91" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voortgang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Realisatie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Energietransitie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00EB038E" w:rsidP="00D619D2" w:rsidRDefault="00E55793" w14:paraId="3CEEBC0C" w14:textId="33CCAFAD">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="49B46C82" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00E55793" w:rsidTr="1DA1E125" w14:paraId="4E57713C" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="0E889DBF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00E55793" w:rsidP="00D619D2" w:rsidRDefault="00E55793" w14:paraId="1EBACD2C" w14:textId="7429A065">
-[...9 lines deleted...]
-              <w:t>Kamerbrief voortgang Aansluitoffensief (netcongestie)</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="666CC664" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voortgang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aansluitoffensief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>netcongestie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00E55793" w:rsidP="00D619D2" w:rsidRDefault="00E55793" w14:paraId="7F5DD8E9" w14:textId="6292C357">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="7603E582" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2 week 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00E55793" w:rsidTr="1DA1E125" w14:paraId="502B64B1" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="14118BE6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00F0166A" w:rsidR="00E55793" w:rsidP="00D619D2" w:rsidRDefault="00E55793" w14:paraId="6D0FAB1E" w14:textId="38ADDA10">
-            <w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="2A18630F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Voortgangsbrief inpassing mijnbouw en wind op zee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00E55793" w:rsidP="00D619D2" w:rsidRDefault="00E55793" w14:paraId="0D2499C2" w14:textId="1EA9682F">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="049CF28C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="007C51E2" w:rsidTr="1DA1E125" w14:paraId="4C0A47C1" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="6CEE639F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="007C51E2" w:rsidR="007C51E2" w:rsidP="00D619D2" w:rsidRDefault="007C51E2" w14:paraId="04056358" w14:textId="2E9CFAE4">
-[...1 lines deleted...]
-              <w:t>Wetsvoorstel bijmengverplichting groen gas</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="0030C263" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wetsvoorstel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bijmengverplichting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>groen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007C51E2" w:rsidP="00D619D2" w:rsidRDefault="007C51E2" w14:paraId="5DC0E47C" w14:textId="3A99439A">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="699DFC8C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="003C008C" w:rsidTr="1DA1E125" w14:paraId="1AE7AC6A" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="7F5C79E1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C008C" w:rsidP="00D619D2" w:rsidRDefault="003C008C" w14:paraId="6B860960" w14:textId="5B04D206">
-[...1 lines deleted...]
-              <w:t>Kabinetsreactie Rli-advies ‘Eerlijk verduurzamen’</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="1070AE0C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kabinetsreactie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Rli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-advies ‘Eerlijk verduurzamen’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003C008C" w:rsidR="003C008C" w:rsidP="00D619D2" w:rsidRDefault="003C008C" w14:paraId="10229CD7" w14:textId="08BAFD96">
-            <w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="4DD1A966" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="003C008C" w:rsidTr="003C008C" w14:paraId="1BCD2FFF" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="722A1506" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C008C" w:rsidP="003C008C" w:rsidRDefault="003C008C" w14:paraId="2A0B9FF7" w14:textId="1A935C34">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Kamerbrief voortgang Verduurzaming Industrie </w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="19BCA60D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voortgang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Verduurzaming</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Industrie </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="003C008C" w:rsidP="003C008C" w:rsidRDefault="003C008C" w14:paraId="1B04A225" w14:textId="2244ED71">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="753AF731" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="003C008C" w:rsidTr="003C008C" w14:paraId="2227CEA5" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="5B478BBF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C008C" w:rsidP="003C008C" w:rsidRDefault="003C008C" w14:paraId="29B71936" w14:textId="10E9EB7D">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="53757BB1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Voortgangsbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>waterstof</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="003C008C" w:rsidP="003C008C" w:rsidRDefault="003C008C" w14:paraId="704F02B5" w14:textId="78FBD7EC">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="5D172086" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="003C008C" w:rsidTr="003C008C" w14:paraId="52540E0F" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="3F8254B2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C008C" w:rsidP="00D619D2" w:rsidRDefault="003C008C" w14:paraId="1A12227B" w14:textId="0641BF2B">
-[...4 lines deleted...]
-              <w:t>ctualisatie Nationaal Plan Energiesysteem</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="62C8FAC6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Kamerbrief actualisatie Nationaal Plan Energiesysteem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003C008C" w:rsidR="003C008C" w:rsidP="00D619D2" w:rsidRDefault="003C008C" w14:paraId="44C19A95" w14:textId="07C02D5A">
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="53495658" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2/Q3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="003C008C" w:rsidTr="003C008C" w14:paraId="31BF9FA9" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="76B53D84" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C008C" w:rsidP="00D619D2" w:rsidRDefault="003C008C" w14:paraId="55100464" w14:textId="6A7238CA">
-[...4 lines deleted...]
-              <w:t>fwegingskader overheidsinterventies in de gasmarkt</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="05F80BA2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Kamerbrief afwegingskader overheidsinterventies in de gasmarkt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="003C008C" w:rsidP="00D619D2" w:rsidRDefault="003C008C" w14:paraId="62855FF8" w14:textId="2322F793">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="17E2E699" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2/Q3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="003C008C" w14:paraId="4F72C759" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="2E6335E6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003C008C" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="003C008C" w14:paraId="4924EEE8" w14:textId="5D776D8E">
-[...4 lines deleted...]
-              <w:t>ontouren van de Nationale Ruimtelijk economische Strategie voor de Energie Intensieve Haven en Industrieclusters</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="2205EB2A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Kamerbrief contouren van de Nationale Ruimtelijk economische Strategie voor de Energie Intensieve Haven en Industrieclusters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003C008C" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="003C008C" w14:paraId="28EE0CEE" w14:textId="14B2FF2E">
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="581B679F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2/Q3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="53DA7195" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="31D185E4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="015686B7" w14:textId="77777777">
-            <w:r w:rsidRPr="00DD24E4">
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="2F178B0D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kabinetsreactie advies over gedrag van de Wetenschappelijke Klimaatraad </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="6F7AC4BD" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="353E4B0A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q2/Q3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="003C008C" w:rsidTr="1DA1E125" w14:paraId="15C39526" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="34310BAE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="003C008C" w:rsidP="003C008C" w:rsidRDefault="003C008C" w14:paraId="1A6368CB" w14:textId="7EDB3449">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="4E0A4BB3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Energieraad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 29 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>juni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verslag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="003C008C" w:rsidP="003C008C" w:rsidRDefault="003C008C" w14:paraId="72B7F1C9" w14:textId="3A71DBC4">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="7C0703FD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q3 week 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="52EEA962" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="3BF015C2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="7E444E4C" w14:textId="77777777">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="5899D4F9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voortgang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>energiebesparing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="1D7CAC67" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="208C283B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="61741A75" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="100289DC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="28E4F6C2" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Kamerbrief over stand van zaken juridische procedures NAM, Shell en ExxonMobil </w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="047F8168" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kamerbrief over stand van zaken juridische procedures NAM, Shell en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>ExxonMobil</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="72DB485D" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="2A9422A9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="7E8CB23B" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="59C3B6DE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="3E27F251" w14:textId="77777777">
-            <w:r w:rsidRPr="00DD24E4">
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="4C6F75F1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Kamerbrief ontwerp-Voorkeursbeslissing projectprocedure Nieuwbouw Kerncentrales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="1D87D1EA" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="6B0C8127" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="73C4B51F" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="1E3BAC67" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="769E726C" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:t>Prinsjesdagbrief + MJP + KEV 2026</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="444B4CAC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prinsjesdagbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + MJP + KEV 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="37989624" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="17C93D26" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="003C008C" w:rsidTr="1DA1E125" w14:paraId="624058E2" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="47AD3498" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00162BA3" w:rsidR="003C008C" w:rsidP="00D619D2" w:rsidRDefault="003C008C" w14:paraId="1B627BCC" w14:textId="62ED676C">
-[...4 lines deleted...]
-              <w:t>ctieplan Circulariteit Kritieke Grondstoffen</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="7251BDD6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Kamerbrief actieplan Circulariteit Kritieke Grondstoffen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00162BA3" w:rsidR="003C008C" w:rsidP="00D619D2" w:rsidRDefault="00CA16BA" w14:paraId="2C340213" w14:textId="72CC45AA">
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="44ECB374" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00D7076C" w:rsidTr="1DA1E125" w14:paraId="293DD435" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="18887B93" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B026BE" w:rsidR="00D7076C" w:rsidP="00D619D2" w:rsidRDefault="00D7076C" w14:paraId="28139C2C" w14:textId="3489A3A9">
-[...1 lines deleted...]
-              <w:t>Klimaat invulling 2040 en flexibiliteiten en internationale koolstofkredieten</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="5AC781AF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klimaat invulling 2040 en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>flexibiliteiten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en internationale koolstofkredieten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B026BE" w:rsidR="00D7076C" w:rsidP="00D619D2" w:rsidRDefault="00D7076C" w14:paraId="135B1B95" w14:textId="1F585207">
-            <w:r w:rsidRPr="00162BA3">
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="32C707F1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2026 Q3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00D7076C" w:rsidTr="1DA1E125" w14:paraId="44B8C2D3" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="73016519" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="0060742B" w:rsidR="00D7076C" w:rsidP="00D619D2" w:rsidRDefault="00D7076C" w14:paraId="7BABE423" w14:textId="44C5F4F4">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">ETS1 herziening </w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="46F973C5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETS1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>herziening</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="0060742B" w:rsidR="00D7076C" w:rsidP="00D619D2" w:rsidRDefault="00D7076C" w14:paraId="0C5C1C5D" w14:textId="795319A4">
-            <w:r w:rsidRPr="00B026BE">
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="6ADB1D56" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2026 Q3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00D7076C" w:rsidTr="1DA1E125" w14:paraId="5EE43C64" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="16F5FFB8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D7076C" w:rsidP="00D619D2" w:rsidRDefault="00D7076C" w14:paraId="5F90FB35" w14:textId="67A8E3AC">
-            <w:r w:rsidRPr="0060742B">
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="17906FD6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Veegbrief 'kabinetsreactie' van alle NKP signaalrapporten sinds zomer 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="1DA1E125" w:rsidR="00D7076C" w:rsidP="00D619D2" w:rsidRDefault="00D7076C" w14:paraId="5801FA17" w14:textId="55332629">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="0060742B">
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="1B1F330B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2026 Q3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="2F52AED8" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="6F62CAAA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="5C65627E" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="765FFDB2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Kamerbrief kwartaalrapportages Q2 2026 van EU wetgevingsonderhandelingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="38805BE8" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="5B949D48" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1FD60C9D" w:rsidTr="1DA1E125" w14:paraId="4690BBF0" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="3E80A49E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="113B1905" w:rsidP="00D619D2" w:rsidRDefault="113B1905" w14:paraId="7E6E8FF0" w14:textId="083FEC4D">
-            <w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="3C05D119" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Kamerbrief voortgang kabinetsvisie waterstofdragers (met I&amp;W)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="113B1905" w:rsidP="00D619D2" w:rsidRDefault="113B1905" w14:paraId="013BE81B" w14:textId="48CB9BF2">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="463370F1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="4A7309DE" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="3EDB090D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="120A6CF6" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="68381DC8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Kamerbrief jaarlijkse update over de activiteiten en signalenrapporten en besluit voortzetting Nationaal Klimaat Platform</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="3502E0B3" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="4BDB806F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q3/Q4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00CA16BA" w:rsidTr="1DA1E125" w14:paraId="577290AC" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="2B58DB5F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CA16BA" w:rsidR="00CA16BA" w:rsidP="00D619D2" w:rsidRDefault="00CA16BA" w14:paraId="2B2E2235" w14:textId="585F1D4B">
-            <w:r w:rsidRPr="00CA16BA">
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="73F712AF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Agenda en Uitvoeringsprogramma Maatschappelijk Verantwoord Opdrachtgeven en Inkopen (MVOI) 2026-2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CA16BA" w:rsidR="00CA16BA" w:rsidP="00D619D2" w:rsidRDefault="00CA16BA" w14:paraId="23E30639" w14:textId="78247CF7">
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="6894B10B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q3/Q4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00CA16BA" w:rsidTr="1DA1E125" w14:paraId="6FF1839C" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="6B27331D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="1DA1E125" w:rsidR="00CA16BA" w:rsidP="00D619D2" w:rsidRDefault="00CA16BA" w14:paraId="6691DBC7" w14:textId="24C62D21">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="0AE4A654" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>normering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>warmtepompen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="1DA1E125" w:rsidR="00CA16BA" w:rsidP="00D619D2" w:rsidRDefault="00CA16BA" w14:paraId="04A95A15" w14:textId="08DB6997">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="00CD9DB1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q3/Q4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00CA16BA" w:rsidTr="1DA1E125" w14:paraId="260E8105" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="48921310" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CA16BA" w:rsidR="00CA16BA" w:rsidP="00D619D2" w:rsidRDefault="00CA16BA" w14:paraId="11F15FB9" w14:textId="72457946">
-[...7 lines deleted...]
-              <w:t>oningvoorraad richting 2050</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="59E0D8FE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Kamerbrief IBO-energietransitie van de woningvoorraad richting 2050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CA16BA" w:rsidR="00CA16BA" w:rsidP="00D619D2" w:rsidRDefault="00CA16BA" w14:paraId="73F2009D" w14:textId="31304C38">
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="21F17E96" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q3/Q4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="2B8763D4" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="55BEC397" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="3A4E777E" w14:textId="77777777">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="26F22D19" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voortgang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LAN/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Netcongestie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="6F4B018D" w14:textId="4FB10AF2">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> week 42</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="33B8DB38" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026 Q4 week 42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="5FA17A0E" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="3EC8DB90" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="38E5B8B2" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:t>Kamerbrief inzet COP31</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="1262664E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>inzet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> COP31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="5FEB4420" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="63FB67C5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="2DFA3B21" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="15362E11" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="50D463A5" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:t>Kamerbrief uitkomsten COP31</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="3A9C0BD7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>uitkomsten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> COP31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="7EFF94BE" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="0F7EF97F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="49274BA8" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="137B2FC7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="563D22BC" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Kamerbrief voortgang Verduurzaming Industrie </w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="5A920D1A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voortgang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Verduurzaming</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Industrie </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="026A756B" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="300D90DD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="219C455E" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="4A6CD253" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="038E584F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>Kamerbrief update routekaart wind op zee (incl RK 2040)</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="77E48F53" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Kamerbrief update routekaart wind op zee (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>incl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RK 2040)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="06DE84E0" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="165B5F89" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="451AF9B9" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="74BF212B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="031DDF46" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:t>Kamerbrief uitslag vergunningverlening (tender) 2026</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="4BCDA5E6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>uitslag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vergunningverlening</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (tender) 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="2C0B35C8" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="2B624A0A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="2C820BC4" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="2F7BD5AA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="36EB044D" w14:textId="77777777">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="63687005" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wet </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bestrijden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>energieleveringscrisis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="7110CC7F" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="389E6455" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="1D5090AF" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="09DC8838" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="140A19C6" w14:textId="77777777">
-            <w:r w:rsidRPr="00DD24E4">
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="3CC0AADB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Kamerbrief kwartaalrapportages Q3 2026 van EU wetgevingsonderhandelingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="628B83EA" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="46677411" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidTr="1DA1E125" w14:paraId="0D1254FD" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="757388E2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="36CB59E6" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:t>Aanbiedingsbrief bij jaarplan SODM 2026</w:t>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="6C62903A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aanbiedingsbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bij </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jaarplan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SODM 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="32449B9B" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="1C43F0A4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD24E4" w:rsidR="00E55793" w:rsidTr="1DA1E125" w14:paraId="7D03E8B5" w14:textId="77777777">
+      <w:tr w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidTr="00B067B3" w14:paraId="2FEE0F35" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00E55793" w:rsidP="00D619D2" w:rsidRDefault="00E55793" w14:paraId="70F2871E" w14:textId="7E23D4DF">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="6C5746FA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voortang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Realisatie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Energietransitie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD24E4" w:rsidR="00E55793" w:rsidP="00D619D2" w:rsidRDefault="00E55793" w14:paraId="2336811D" w14:textId="055DF30F">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00B067B3" w:rsidRDefault="00DB2798" w14:paraId="6B4ACED7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001437CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026 Q4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00DD24E4" w:rsidR="00DD24E4" w:rsidP="00D619D2" w:rsidRDefault="00DD24E4" w14:paraId="135332EC" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00DB2798" w:rsidRDefault="00DB2798" w14:paraId="5ACA3CE5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00DB2798" w:rsidRDefault="00DB2798" w14:paraId="1B8EF276" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001437CC" w:rsidR="00DB2798" w:rsidP="00DB2798" w:rsidRDefault="00DB2798" w14:paraId="55F86777" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001437CC" w:rsidR="00217BEA" w:rsidRDefault="00217BEA" w14:paraId="35A62ED3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="001437CC" w:rsidR="00217BEA" w:rsidSect="004F09C3">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="702DA066" w14:textId="77777777" w:rsidR="002E6766" w:rsidRDefault="002E6766">
+    <w:p w14:paraId="3B9EF4B6" w14:textId="77777777" w:rsidR="00995DA0" w:rsidRDefault="00995DA0" w:rsidP="00DB2798">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216F6AC2" w14:textId="77777777" w:rsidR="002E6766" w:rsidRDefault="002E6766"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46C51161" w14:textId="77777777" w:rsidR="002E6766" w:rsidRDefault="002E6766">
+    <w:p w14:paraId="238CBCF6" w14:textId="77777777" w:rsidR="00995DA0" w:rsidRDefault="00995DA0" w:rsidP="00DB2798">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113887D7" w14:textId="77777777" w:rsidR="002E6766" w:rsidRDefault="002E6766"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...34 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48A72643" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="28C7335A" w14:textId="77777777" w:rsidR="00DB2798" w:rsidRPr="00DB2798" w:rsidRDefault="00DB2798" w:rsidP="00DB2798">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...88 lines deleted...]
-  <w:p w14:paraId="2F058C73" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7DA18CA8" w14:textId="77777777" w:rsidR="00DB2798" w:rsidRPr="00DB2798" w:rsidRDefault="00DB2798" w:rsidP="00DB2798">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="02E9F571" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5450BD78" w14:textId="77777777" w:rsidR="00DB2798" w:rsidRPr="00DB2798" w:rsidRDefault="00DB2798" w:rsidP="00DB2798">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D290FDC" w14:textId="77777777" w:rsidR="002E6766" w:rsidRDefault="002E6766">
+    <w:p w14:paraId="1C420F3E" w14:textId="77777777" w:rsidR="00995DA0" w:rsidRDefault="00995DA0" w:rsidP="00DB2798">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B52182D" w14:textId="77777777" w:rsidR="002E6766" w:rsidRDefault="002E6766"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3505641C" w14:textId="77777777" w:rsidR="002E6766" w:rsidRDefault="002E6766">
+    <w:p w14:paraId="5E919D6F" w14:textId="77777777" w:rsidR="00995DA0" w:rsidRDefault="00995DA0" w:rsidP="00DB2798">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADE62A3" w14:textId="77777777" w:rsidR="002E6766" w:rsidRDefault="002E6766"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="28AD61DD" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1526C9B9" w14:textId="77777777" w:rsidR="00DB2798" w:rsidRPr="00DB2798" w:rsidRDefault="00DB2798" w:rsidP="00DB2798">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...522 lines deleted...]
-  <w:p w14:paraId="1E595567" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="2E4CED7F" w14:textId="77777777" w:rsidR="00DB2798" w:rsidRPr="00DB2798" w:rsidRDefault="00DB2798" w:rsidP="00DB2798">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BD2B733" w14:textId="77777777" w:rsidR="00DB2798" w:rsidRPr="00DB2798" w:rsidRDefault="00DB2798" w:rsidP="00DB2798">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...648 lines deleted...]
-    <w:rsid w:val="43D20D42"/>
+    <w:rsidRoot w:val="00DB2798"/>
+    <w:rsid w:val="001437CC"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00231D8B"/>
+    <w:rsid w:val="004F09C3"/>
+    <w:rsid w:val="00695582"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00995DA0"/>
+    <w:rsid w:val="00A45D7A"/>
+    <w:rsid w:val="00DB2798"/>
+    <w:rsid w:val="00FA2AD5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="71B876CD"/>
+  <w14:docId w14:val="58C4CDAB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{68C04E00-79EB-4CDD-9DD5-D0001066240D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6438,74 +6684,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6654,1035 +6901,1169 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00DB2798"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00DB2798"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00DB2798"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00DB2798"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2798"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2798"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2798"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2798"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2798"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DB2798"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2798"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2798"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2798"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2798"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2798"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2798"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2798"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2798"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2798"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DB2798"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2798"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DB2798"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2798"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DB2798"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2798"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2798"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2798"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DB2798"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2798"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00DB2798"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00DB2798"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00DB2798"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00DB2798"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00DB2798"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NotaGegeven">
-[...13 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00DB2798"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00DB2798"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00DB2798"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
-  </w:style>
-[...7 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00DB2798"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00DB2798"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:u w:val="single"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00DB2798"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00DB2798"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00DB2798"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
+    <w:rsid w:val="00DB2798"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-[...14 lines deleted...]
-    <w:rsid w:val="00C82AFE"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001437CC"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...234 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>766</ap:Words>
-  <ap:Characters>4218</ap:Characters>
+  <ap:Words>805</ap:Words>
+  <ap:Characters>4431</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>35</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>36</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4975</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5226</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>