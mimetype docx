--- v0 (2026-05-15)
+++ v1 (2026-07-04)
@@ -1,821 +1,410 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00595902" w:rsidP="786FDE8F" w:rsidRDefault="7BE427F4" w14:paraId="7F8BBA24" w14:textId="25139A22">
+    <w:p w:rsidRPr="00F5594F" w:rsidR="009058BF" w:rsidP="003D2AF3" w:rsidRDefault="001E081F" w14:paraId="1FD9C8CD" w14:textId="21D367C4">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
-        <w:ind w:left="2124" w:hanging="2124"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="2A345454">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5594F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="2A345454" w:rsidR="2892CA28">
+        </w:rPr>
+        <w:t xml:space="preserve">INBRENG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5594F" w:rsidR="009058BF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="2A345454" w:rsidR="00C178AC">
+        </w:rPr>
+        <w:t>VERSLAG VAN EEN SCHRIFTELIJK OVERLEG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5594F" w:rsidR="009058BF" w:rsidP="003D2AF3" w:rsidRDefault="009058BF" w14:paraId="1FD9C8CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F6B77" w:rsidP="2A345454" w:rsidRDefault="005F6B77" w14:paraId="77F4C9FC" w14:textId="6BE06AFF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DF62897">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In de vaste commissie voor Volksgezondheid, Welzijn en Sport bestond bij enkele fracties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="008F6550">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>behoefte een aantal vragen en opmerkingen voor te leggen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="20AC15B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="42E0B874">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="20AC15B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="66B4CBCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="5229DE56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="5006A208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Langdurige Zorg, Jeugd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="5229DE56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en Sport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="7011828D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de brief d.d. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="7B13D086">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>23 maart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="7011828D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 inzake </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="07603CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="7011828D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>indrapport 'Evaluatie subsidieregeling opvang kinderen van ouders met een trekkend of varend bestaan'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="2B65C0D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="7011828D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Kamerstuk 29 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="3AA09709">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>214</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="7011828D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, nr. 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="60F18627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="7011828D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">).  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="7011828D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5594F" w:rsidR="005F6B77" w:rsidP="005F6B77" w:rsidRDefault="005F6B77" w14:paraId="7D2A6107" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F5594F" w:rsidR="005F6B77" w:rsidP="003D2AF3" w:rsidRDefault="005F6B77" w14:paraId="6978A82E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F5594F" w:rsidR="009058BF" w:rsidP="003D2AF3" w:rsidRDefault="009058BF" w14:paraId="1FD9C8D5" w14:textId="299F3A1F">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="6C7382F3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5594F" w:rsidR="009058BF" w:rsidP="003D2AF3" w:rsidRDefault="00090C5E" w14:paraId="1FD9C8D6" w14:textId="50A2469A">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5594F">
+        <w:t>Mohandis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5594F" w:rsidR="009058BF" w:rsidP="003D2AF3" w:rsidRDefault="009058BF" w14:paraId="1FD9C8D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F5594F" w:rsidR="009058BF" w:rsidP="003D2AF3" w:rsidRDefault="00B52FA8" w14:paraId="1FD9C8D8" w14:textId="4289C376">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5594F">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5594F" w:rsidR="00842E20">
+        <w:t>djunct-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5594F" w:rsidR="001E081F">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5594F" w:rsidR="009058BF">
+        <w:t>riffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5594F" w:rsidR="009058BF" w:rsidP="003D2AF3" w:rsidRDefault="00A25510" w14:paraId="1FD9C8D9" w14:textId="2E0019A8">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5594F">
+        <w:t>Sjerp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5594F" w:rsidR="0050425F" w:rsidP="003D2AF3" w:rsidRDefault="0050425F" w14:paraId="1FD9C8DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F5594F" w:rsidR="0050425F" w:rsidP="003D2AF3" w:rsidRDefault="0050425F" w14:paraId="1FD9C8DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F5594F" w:rsidR="00B606CD" w:rsidP="58BED7C0" w:rsidRDefault="00B606CD" w14:paraId="2E3FDF0B" w14:textId="393A2FD8">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="2A345454" w:rsidR="05F3715C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DF62897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00C178AC">
+        </w:rPr>
+        <w:t>Inhoudsopgave</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="2A345454" w:rsidR="3EA8BB3D">
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="6DF62897" w:rsidR="07ED9B74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...57 lines deleted...]
-          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...643 lines deleted...]
-        <w:t xml:space="preserve">blz. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F5594F" w:rsidR="00B606CD" w:rsidP="58BED7C0" w:rsidRDefault="00B606CD" w14:paraId="635C63BD" w14:textId="77777777"/>
     <w:p w:rsidRPr="00F5594F" w:rsidR="005802A6" w:rsidP="58BED7C0" w:rsidRDefault="00B606CD" w14:paraId="663FF21D" w14:textId="47F4B569">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="697" w:hanging="357"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="58BED7C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -833,102 +422,102 @@
     </w:p>
     <w:p w:rsidRPr="008F6550" w:rsidR="00996224" w:rsidP="6DF62897" w:rsidRDefault="00996224" w14:paraId="10D5114C" w14:textId="32A1D6E0">
       <w:pPr>
         <w:ind w:left="454" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DF62897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de D66-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008F6550" w:rsidR="00B32369" w:rsidP="6DF62897" w:rsidRDefault="00B32369" w14:paraId="4F30E3E6" w14:textId="628C5C57">
       <w:pPr>
         <w:ind w:left="454" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk219983445" w:id="1"/>
+      <w:bookmarkStart w:name="_Hlk219983445" w:id="0"/>
       <w:r w:rsidRPr="6DF62897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidRPr="008F6550" w:rsidR="008E3637" w:rsidP="6DF62897" w:rsidRDefault="008E3637" w14:paraId="34931D1C" w14:textId="00C603E4">
       <w:pPr>
         <w:ind w:left="454" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DF62897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de GroenLinks-PvdA-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008F6550" w:rsidR="007A1390" w:rsidP="6DF62897" w:rsidRDefault="007A1390" w14:paraId="4FED5346" w14:textId="6B6FE58F">
       <w:pPr>
         <w:ind w:left="454" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DF62897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de PVV-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003911EB" w:rsidP="6DF62897" w:rsidRDefault="003911EB" w14:paraId="06A88E86" w14:textId="5D949088">
       <w:pPr>
         <w:ind w:left="454" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk219985241" w:id="2"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:name="_Hlk219985241" w:id="1"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="6DF62897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
       </w:r>
       <w:r w:rsidRPr="6DF62897" w:rsidR="21A761AD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CDA</w:t>
       </w:r>
       <w:r w:rsidRPr="6DF62897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="4DD92D08" w:rsidP="6DF62897" w:rsidRDefault="4DD92D08" w14:paraId="2D8A6E4B" w14:textId="3BFB5F72">
       <w:pPr>
         <w:ind w:left="454" w:firstLine="709"/>
@@ -974,101 +563,106 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="6DF62897" w:rsidR="00FC0785">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Markuszower</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F5594F" w:rsidR="00B606CD" w:rsidP="58BED7C0" w:rsidRDefault="00B606CD" w14:paraId="645ACDDF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk216872971" w:id="3"/>
+      <w:bookmarkStart w:name="_Hlk216872971" w:id="2"/>
       <w:r w:rsidRPr="6DF62897">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reactie van de minister</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:p w:rsidRPr="00F5594F" w:rsidR="002D4812" w:rsidP="58BED7C0" w:rsidRDefault="002D4812" w14:paraId="7BB15D8D" w14:textId="76B32876">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidR="001973DD" w:rsidRDefault="001973DD" w14:paraId="7BB15D8D" w14:textId="630BD255">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5594F" w:rsidR="002D4812" w:rsidP="58BED7C0" w:rsidRDefault="002D4812" w14:paraId="5790FC25" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="008F6550" w:rsidR="005802A6" w:rsidP="58BED7C0" w:rsidRDefault="005802A6" w14:paraId="1ECF1CA9" w14:textId="1690B176">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk216872394" w:id="4"/>
+      <w:bookmarkStart w:name="_Hlk216872394" w:id="3"/>
       <w:r w:rsidRPr="58BED7C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="10F16205" w:rsidP="3FD1F104" w:rsidRDefault="10F16205" w14:paraId="3367AD93" w14:textId="596381B0">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk216872754" w:id="5"/>
+      <w:bookmarkStart w:name="_Hlk216872754" w:id="4"/>
     </w:p>
     <w:p w:rsidR="32A5A229" w:rsidP="6DF62897" w:rsidRDefault="32A5A229" w14:paraId="429DD20A" w14:textId="764652E2">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DF62897">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de D66-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2A345454" w:rsidP="2A345454" w:rsidRDefault="2A345454" w14:paraId="72F0CBD1" w14:textId="3D16B731">
       <w:pPr>
@@ -1189,129 +783,129 @@
         </w:rPr>
         <w:t xml:space="preserve"> te overwegen. Tot slot vragen de leden van de D66-fractie welke concrete maatregelen de minister overweegt om de financiële continuïteit van internaten bij verdere krimp te waarborgen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2A345454" w:rsidP="2A345454" w:rsidRDefault="2A345454" w14:paraId="5781D4EB" w14:textId="3F9D8A6C">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F5594F" w:rsidR="000A7E21" w:rsidP="6DF62897" w:rsidRDefault="000A7E21" w14:paraId="15B2F92D" w14:textId="1EAAA131">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk219723848" w:id="6"/>
-      <w:bookmarkStart w:name="_Hlk216872576" w:id="7"/>
+      <w:bookmarkStart w:name="_Hlk219723848" w:id="5"/>
+      <w:bookmarkStart w:name="_Hlk216872576" w:id="6"/>
       <w:r w:rsidRPr="6DF62897">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w:rsidR="74DC7CAD" w:rsidP="5FE81EA8" w:rsidRDefault="74DC7CAD" w14:paraId="37ED607A" w14:textId="7F2A4EEF">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0688311E" w:rsidP="5FE81EA8" w:rsidRDefault="09E0148C" w14:paraId="2E801E18" w14:textId="420DE346">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk219723636" w:id="8"/>
+      <w:bookmarkStart w:name="_Hlk219723636" w:id="7"/>
       <w:r w:rsidRPr="6DF62897">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De leden van de VVD-fractie hebben met belangstelling kennisgenomen van het eindrapport en de kabinetsreactie. Zij hebben geen verdere vragen of opmerkingen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0688311E" w:rsidP="5FE81EA8" w:rsidRDefault="0688311E" w14:paraId="54E6979C" w14:textId="77111DE8">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F5594F" w:rsidR="008E3637" w:rsidP="6DF62897" w:rsidRDefault="008E3637" w14:paraId="08255949" w14:textId="28BB2F5F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DF62897">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de GroenLinks-PvdA-fractie</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkEnd w:id="8"/>
     <w:p w:rsidR="0688311E" w:rsidP="6BC5B4F4" w:rsidRDefault="0688311E" w14:paraId="72F3EEB7" w14:textId="6CA72BA4">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0688311E" w:rsidP="6BC5B4F4" w:rsidRDefault="37B510B9" w14:paraId="3E37DA71" w14:textId="33BC5973">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DF62897">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1446,51 +1040,50 @@
     <w:p w:rsidR="0688311E" w:rsidP="6BC5B4F4" w:rsidRDefault="0688311E" w14:paraId="1C539408" w14:textId="4DE0EC21">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0688311E" w:rsidP="6BC5B4F4" w:rsidRDefault="37B510B9" w14:paraId="2DCF3283" w14:textId="4C1C4A15">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7A0B03B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>De leden van de GroenLinks-PvdA</w:t>
       </w:r>
       <w:r w:rsidRPr="7A0B03B9" w:rsidR="7C4CC13F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-fractie</w:t>
       </w:r>
       <w:r w:rsidRPr="7A0B03B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lezen in het eindrapport dat er naar aanleiding van het onderzoek nog bredere vraagstukken aan de orde zijn gekomen, die relevant zijn voor de toekomst maar niet tot de kern van het onderzoek behoren. Dit gaat in het bijzonder om vraagstukken omtrent samenwerking en clustering en vastgoedstructuren. Hoe reflecteert de</w:t>
       </w:r>
       <w:r w:rsidRPr="7A0B03B9" w:rsidR="1C472B43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> minister</w:t>
@@ -1804,51 +1397,50 @@
     <w:p w:rsidR="2A345454" w:rsidP="2A345454" w:rsidRDefault="2A345454" w14:paraId="3914D0E6" w14:textId="6083FC21">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="2A97C977" w:rsidP="2A345454" w:rsidRDefault="2A97C977" w14:paraId="21B550F1" w14:textId="50B64054">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A345454">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Voorts vragen deze leden of in de evaluatie rekening is gehouden met mogelijke toekomstige groei van het aantal kinderen uit deze subdoelgroepen. Zij vragen de minister tevens hoe flexibel het beleid is ingericht om in te spelen op een eventuele stijging van de vraag naar internaatopvang. De leden van de PVV-fractie vragen de minister of zij het risico onderkent dat nu capaciteit of maatwerk wordt afgebouwd, terwijl dit op een later moment mogelijk met extra kosten weer moet worden opgebouwd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2A345454" w:rsidP="2A345454" w:rsidRDefault="2A345454" w14:paraId="520DF414" w14:textId="6F3DD716">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="2A97C977" w:rsidP="2A345454" w:rsidRDefault="2A97C977" w14:paraId="6098FFE3" w14:textId="2198B697">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A345454">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -2122,60 +1714,51 @@
       </w:pPr>
       <w:r w:rsidRPr="2A345454">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="67497D56" w:rsidP="2A345454" w:rsidRDefault="67497D56" w14:paraId="016EBB1C" w14:textId="533A16CB">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A345454">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de CDA-fractie vragen hoe de minister reageert op de aanbevelingen uit het onderzoek. Is de minister voornemens om de aanbeveling over te nemen om een hybride financieringsmodel in te voeren, om de (financiële) stabiliteit van internaten te versterken? En hoe kijkt de minister naar de aanbeveling om de huurcomponent expliciet te erkennen en </w:t>
-[...8 lines deleted...]
-        <w:t>(deels) te subsidiëren? Deze leden vragen ook hoe de minister naar meerjarige subsidietoekenning kijkt, aangezien verschillende stakeholders aangeven dat dit niet aansluit bij de behoefte aan voorspelbaarheid.</w:t>
+        <w:t>De leden van de CDA-fractie vragen hoe de minister reageert op de aanbevelingen uit het onderzoek. Is de minister voornemens om de aanbeveling over te nemen om een hybride financieringsmodel in te voeren, om de (financiële) stabiliteit van internaten te versterken? En hoe kijkt de minister naar de aanbeveling om de huurcomponent expliciet te erkennen en (deels) te subsidiëren? Deze leden vragen ook hoe de minister naar meerjarige subsidietoekenning kijkt, aangezien verschillende stakeholders aangeven dat dit niet aansluit bij de behoefte aan voorspelbaarheid.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="67497D56" w:rsidP="2A345454" w:rsidRDefault="67497D56" w14:paraId="743434C4" w14:textId="38D9F220">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A345454">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="67497D56" w:rsidP="6DF62897" w:rsidRDefault="67497D56" w14:paraId="533FB5E7" w14:textId="6A4C0B10">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
@@ -2507,77 +2090,77 @@
     <w:p w:rsidR="73B658E8" w:rsidP="73B658E8" w:rsidRDefault="73B658E8" w14:paraId="12164685" w14:textId="15163172">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="3FD1F104" w:rsidP="3FD1F104" w:rsidRDefault="3FD1F104" w14:paraId="3794FDA7" w14:textId="3991B417">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="3FD1F104" w:rsidP="3FD1F104" w:rsidRDefault="3FD1F104" w14:paraId="3D7B1C8F" w14:textId="644E1E96">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="3FD1F104" w:rsidSect="007105C1">
-      <w:headerReference w:type="even" r:id="rId12"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B490E90" w14:textId="77777777" w:rsidR="000D429C" w:rsidRDefault="000D429C">
+    <w:p w14:paraId="2A700C05" w14:textId="77777777" w:rsidR="00C82209" w:rsidRDefault="00C82209">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F448D3A" w14:textId="77777777" w:rsidR="000D429C" w:rsidRDefault="000D429C">
+    <w:p w14:paraId="6DED95E3" w14:textId="77777777" w:rsidR="00C82209" w:rsidRDefault="00C82209">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2746,387 +2329,384 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FD9C99A" w14:textId="77777777" w:rsidR="002401AD" w:rsidRDefault="002401AD" w:rsidP="00533325">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5FC6C92F" w14:textId="77777777" w:rsidR="001E081F" w:rsidRDefault="001E081F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F4613C4" w14:textId="77777777" w:rsidR="000D429C" w:rsidRDefault="000D429C">
+    <w:p w14:paraId="6F8BB9A7" w14:textId="77777777" w:rsidR="00C82209" w:rsidRDefault="00C82209">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="457F70D0" w14:textId="77777777" w:rsidR="000D429C" w:rsidRDefault="000D429C">
+    <w:p w14:paraId="5CCD528E" w14:textId="77777777" w:rsidR="00C82209" w:rsidRDefault="00C82209">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60B7B68E" w14:textId="155EE0A1" w:rsidR="001E081F" w:rsidRDefault="001E081F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="64B436DE" w14:textId="73DC2E91" w:rsidR="001E081F" w:rsidRDefault="001E081F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FB8B626" w14:textId="73EAE4F8" w:rsidR="001E081F" w:rsidRDefault="001E081F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
-    <int2:textHash int2:hashCode="bBCwfzRwwjN0UU" int2:id="JnQEmiaw">
+    <int2:textHash int2:hashCode="RhQKHtHLsmiq34" int2:id="12LaxDC4">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="clJ4SK7cVIfmIn" int2:id="1ItJabs2">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="LZi2DOME4JZFDf" int2:id="1SvLj62x">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="uht39N3vKYwDuy" int2:id="1gJFfvdN">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="8PHvPpzKZZe6pI" int2:id="2c7iqTkf">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="JRKnxlx715HUYY" int2:id="3PtePGCg">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="xbHyxNsj3QLnyZ" int2:id="3RgIHXd6">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="C5x+HNO9n7VX8I" int2:id="3qBK76a1">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="TP/pvxnJvlNNTe" int2:id="41rXRcau">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="0OFxezH7Di0dhd" int2:id="4q7xZFtp">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="1/jT+ncOKns4px" int2:id="561p5gRi">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
-    <int2:textHash int2:hashCode="JRKnxlx715HUYY" int2:id="3PtePGCg">
+    <int2:textHash int2:hashCode="nbwVKHiVpni9Ua" int2:id="5TWkQztO">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="hjCyT/DL5+VyA2" int2:id="5gzoAFqy">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="DgGhNB0u90izJr" int2:id="74g8i3bY">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="ntA3uElDxMqjpS" int2:id="7QjKLw0o">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="qySu1afErUVhXN" int2:id="7fECvRVq">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="jHZns8Iz4itK+s" int2:id="7g62ZDMu">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="Uhr3RefWXNAXgb" int2:id="7haOoaBV">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="DTXTg14FEZ29+x" int2:id="8DZLUsKE">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="uHhV+5o41cXKtM" int2:id="8YEUSgUb">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="ono2gh7mQkXZ4+" int2:id="A3fhWUfq">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="XMgX/KSB3n4sA/" int2:id="A8IzDm9k">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="lwV5szSoCEYDxH" int2:id="AEnX1TXa">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="w72HrXZS7hjW07" int2:id="AaEI1wl3">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="39fIEhC/8QAeX2" int2:id="AmuQHWWo">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="L87nDseKd0/p8G" int2:id="BSFwPs4T">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="TSGeSzfdG7ax0J" int2:id="CO1D6dyi">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="vTpzbwa70LT2HH" int2:id="CR14dyYm">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="cyDitdC3wsr5IP" int2:id="ChOz0B9S">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="UVbvvVZlbX0HXU" int2:id="CsbxsrM6">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="NnJrmAAItW2gXW" int2:id="EBHWinKX">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="0Q/Kmm/Ik1ocXc" int2:id="EPMd7ZBo">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="Q840FXn15luygv" int2:id="EpmgVQ43">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="XY35sd7/zap7ZJ" int2:id="F4ffhazf">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="4V3M8GUo1xr+bk" int2:id="F5aaWO6i">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="vPHhneAnB9ab8d" int2:id="FtoV1mB4">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="Cv3lZpnbmcQ8Yl" int2:id="GhzMQV0h">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="CsQoyUyziHwv54" int2:id="I1bGeKJu">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="fCEUM/AgcVl3Qe" int2:id="IVijh0ww">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="iAsGiG6QZ2uOH1" int2:id="IhzIllcF">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="bBCwfzRwwjN0UU" int2:id="JnQEmiaw">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="I+Obqyd4MGuRK7" int2:id="K9JiGUJd">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="dhbe5+FPzUP5UO" int2:id="KYdqBG4r">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="4sIuFW/Exe/OCe" int2:id="NS3CZnpI">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="OhUke3el+IiXqf" int2:id="OzSiHBlf">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="Vrjmu5V0N83Thp" int2:id="PHmRcdAo">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="QVELgyqPq65MbL" int2:id="PqO2qY31">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="h+6JLI/uYeDwT7" int2:id="Q3Rr8wzM">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="4hFFnpgobcWV5h" int2:id="Qgy8oXmP">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="sbC43opiKPZQHA" int2:id="RKl4vzeC">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="OoEWmPFQhW5jSP" int2:id="SArBblKB">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="VJXegNT5Y0Gkpn" int2:id="SHkeox74">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
-    <int2:textHash int2:hashCode="iAsGiG6QZ2uOH1" int2:id="IhzIllcF">
+    <int2:textHash int2:hashCode="6p/7brSl8Wf2op" int2:id="T5MJLchc">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="2VhnrAYsa6omRC" int2:id="TIQ5cR2Z">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="woYeg4tncP9rNP" int2:id="TKXL0ftc">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="DUtZbtNnX27Rip" int2:id="TzKMBvgW">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="6l644n9ufdf4r2" int2:id="UIo6SYc7">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="rPSZU1YEdKHm3E" int2:id="UV0BeyIy">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="o3goKNqjBT3v9K" int2:id="UnRw7I9r">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="W/OswTXETCah0+" int2:id="UqyvIDX9">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="liHL69A6Ff7XlL" int2:id="VlTVO8em">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="D0ABIuN9o6Ri3z" int2:id="WevE5amX">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="Jp9ufc6e8sAMvo" int2:id="YuwZ2OXc">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="dN7wJ6+uNS8mYi" int2:id="ZmRPxZyM">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="yV7kdomgquxww+" int2:id="aQZmk1s8">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="TWzUKust7sBO4F" int2:id="cY3Z3ZIh">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="gfjUzP9bXNzSyt" int2:id="ctWaVYVV">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="IlWAsPMEpU5eP+" int2:id="eTKaZvCG">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="wkL4u6Eua6yW1M" int2:id="f30ByAkV">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="UoEHHTiCIeftZP" int2:id="fM2kaMeL">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="vm8fhvTGRMibfV" int2:id="fdECXkpg">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="wuuH/oBFPD1eMK" int2:id="gEVhkX7c">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="fzCxF7PVApwjdY" int2:id="hJLMt1yq">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="2n1OVR1Si0r6Rr" int2:id="humnNjwd">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="32bqgHT20SFR8/" int2:id="ipdHG1ZB">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="fSV5y8AJaquoDp" int2:id="jE2yFCbw">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="3OKfve+ATeRjKz" int2:id="k95kFfCv">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="tlJ2Q7mbie5zS9" int2:id="kbPGTdCV">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="yVYNlO4ZgwN0Z4" int2:id="lbia4TEC">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="YAINGxlwe1h1dK" int2:id="o12rToyS">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="QjlyBXvwSSAXaS" int2:id="obm2XxBi">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="vGLubGTnXgzVbj" int2:id="p91ruUzY">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="DOEauHZ9eB++fs" int2:id="pTik1K5P">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="l8ruxJ8qoS6sCp" int2:id="pf65xT3B">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="cFJYD6cG78+QLV" int2:id="qfmdO7MP">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="G/F7tsdnCb1Bec" int2:id="rYhgsG6B">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="G69V5VHco3aghM" int2:id="syUHLfFO">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="DqD3Jl4pRHNB5r" int2:id="uGsXV6Pj">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="tc9Q2ZuNX2mL/w" int2:id="v3xFruKu">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="JRovnDdPmbLnoF" int2:id="vk79XteU">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="PwBFgn1UvW+xZa" int2:id="w8QofgRu">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
-    <int2:textHash int2:hashCode="tc9Q2ZuNX2mL/w" int2:id="v3xFruKu">
+    <int2:textHash int2:hashCode="EA7ERi3sNPaCT3" int2:id="x8tNOBPa">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
-    <int2:textHash int2:hashCode="3OKfve+ATeRjKz" int2:id="k95kFfCv">
-[...26 lines deleted...]
-    <int2:textHash int2:hashCode="UoEHHTiCIeftZP" int2:id="fM2kaMeL">
+    <int2:textHash int2:hashCode="IwcJJTbFpLuqXQ" int2:id="xEfY5fBT">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="JOCCzJSWxIcsHh" int2:id="y8Ed33ly">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
-    <int2:textHash int2:hashCode="39fIEhC/8QAeX2" int2:id="AmuQHWWo">
-[...205 lines deleted...]
-    </int2:textHash>
     <int2:textHash int2:hashCode="Ywr1SbZoV+izx6" int2:id="zRGx4jKQ">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
-    <int2:textHash int2:hashCode="6l644n9ufdf4r2" int2:id="UIo6SYc7">
-[...22 lines deleted...]
-    </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="032039CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AE486CA"/>
     <w:lvl w:ilvl="0" w:tplc="8432DB4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B36CCF60">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -6416,57 +5996,58 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2105032943">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="612398563">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="137840987">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="69"/>
+  <w:zoom w:percent="108"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009058BF"/>
     <w:rsid w:val="000006E8"/>
     <w:rsid w:val="00004E77"/>
     <w:rsid w:val="000120F5"/>
     <w:rsid w:val="00012EBE"/>
@@ -6490,81 +6071,83 @@
     <w:rsid w:val="0004375B"/>
     <w:rsid w:val="00044AD4"/>
     <w:rsid w:val="00051142"/>
     <w:rsid w:val="0005268C"/>
     <w:rsid w:val="00053DFD"/>
     <w:rsid w:val="00054544"/>
     <w:rsid w:val="00054BC1"/>
     <w:rsid w:val="00056639"/>
     <w:rsid w:val="0006043A"/>
     <w:rsid w:val="0006056F"/>
     <w:rsid w:val="00062C76"/>
     <w:rsid w:val="0006723D"/>
     <w:rsid w:val="00067656"/>
     <w:rsid w:val="000706A0"/>
     <w:rsid w:val="000708C9"/>
     <w:rsid w:val="000713B6"/>
     <w:rsid w:val="000724DF"/>
     <w:rsid w:val="0007342E"/>
     <w:rsid w:val="0007388F"/>
     <w:rsid w:val="00073B01"/>
     <w:rsid w:val="0007443A"/>
     <w:rsid w:val="00076471"/>
     <w:rsid w:val="00080734"/>
     <w:rsid w:val="00082516"/>
     <w:rsid w:val="0008258B"/>
+    <w:rsid w:val="00085CA8"/>
     <w:rsid w:val="00085D13"/>
     <w:rsid w:val="0008635A"/>
     <w:rsid w:val="000869DE"/>
     <w:rsid w:val="00086AC1"/>
     <w:rsid w:val="00090C5E"/>
     <w:rsid w:val="000936B4"/>
     <w:rsid w:val="00094007"/>
     <w:rsid w:val="00095BF9"/>
     <w:rsid w:val="0009675B"/>
     <w:rsid w:val="00096E80"/>
     <w:rsid w:val="000A02AD"/>
     <w:rsid w:val="000A1040"/>
     <w:rsid w:val="000A2351"/>
     <w:rsid w:val="000A2727"/>
     <w:rsid w:val="000A2A52"/>
     <w:rsid w:val="000A381E"/>
     <w:rsid w:val="000A4761"/>
     <w:rsid w:val="000A66E3"/>
     <w:rsid w:val="000A7E21"/>
     <w:rsid w:val="000B0413"/>
     <w:rsid w:val="000B4191"/>
     <w:rsid w:val="000B46C4"/>
     <w:rsid w:val="000B4EBD"/>
     <w:rsid w:val="000B4FF8"/>
     <w:rsid w:val="000B797A"/>
     <w:rsid w:val="000C01B9"/>
     <w:rsid w:val="000C0BFC"/>
     <w:rsid w:val="000C11D0"/>
     <w:rsid w:val="000C1ACC"/>
     <w:rsid w:val="000C4339"/>
     <w:rsid w:val="000C4B3B"/>
+    <w:rsid w:val="000C5091"/>
     <w:rsid w:val="000C62E7"/>
     <w:rsid w:val="000C6488"/>
     <w:rsid w:val="000D2E7A"/>
     <w:rsid w:val="000D31F9"/>
     <w:rsid w:val="000D3780"/>
     <w:rsid w:val="000D429C"/>
     <w:rsid w:val="000D5578"/>
     <w:rsid w:val="000D67EE"/>
     <w:rsid w:val="000E00C5"/>
     <w:rsid w:val="000E018B"/>
     <w:rsid w:val="000E0620"/>
     <w:rsid w:val="000E1097"/>
     <w:rsid w:val="000E41D1"/>
     <w:rsid w:val="000E47AA"/>
     <w:rsid w:val="000E4FF5"/>
     <w:rsid w:val="000F2089"/>
     <w:rsid w:val="000F4EC2"/>
     <w:rsid w:val="000F5884"/>
     <w:rsid w:val="000F7B89"/>
     <w:rsid w:val="0010069F"/>
     <w:rsid w:val="00100F91"/>
     <w:rsid w:val="00101786"/>
     <w:rsid w:val="00102A18"/>
     <w:rsid w:val="001030B6"/>
     <w:rsid w:val="00103D27"/>
@@ -6614,50 +6197,51 @@
     <w:rsid w:val="001617DB"/>
     <w:rsid w:val="001622EC"/>
     <w:rsid w:val="001654B0"/>
     <w:rsid w:val="001664CA"/>
     <w:rsid w:val="0016705E"/>
     <w:rsid w:val="001670E2"/>
     <w:rsid w:val="001672B1"/>
     <w:rsid w:val="00167691"/>
     <w:rsid w:val="001719B7"/>
     <w:rsid w:val="001739BB"/>
     <w:rsid w:val="00175575"/>
     <w:rsid w:val="00175954"/>
     <w:rsid w:val="001760E0"/>
     <w:rsid w:val="001815D1"/>
     <w:rsid w:val="001821AB"/>
     <w:rsid w:val="0018312C"/>
     <w:rsid w:val="001860FB"/>
     <w:rsid w:val="00186F01"/>
     <w:rsid w:val="00192DA4"/>
     <w:rsid w:val="001932B7"/>
     <w:rsid w:val="0019340A"/>
     <w:rsid w:val="00193BD1"/>
     <w:rsid w:val="00193DB6"/>
     <w:rsid w:val="001945FC"/>
     <w:rsid w:val="00195F1A"/>
+    <w:rsid w:val="001973DD"/>
     <w:rsid w:val="001A0018"/>
     <w:rsid w:val="001A1A50"/>
     <w:rsid w:val="001A1EBC"/>
     <w:rsid w:val="001A2413"/>
     <w:rsid w:val="001A2BD0"/>
     <w:rsid w:val="001A40EE"/>
     <w:rsid w:val="001A5428"/>
     <w:rsid w:val="001A6067"/>
     <w:rsid w:val="001A710F"/>
     <w:rsid w:val="001A7F0C"/>
     <w:rsid w:val="001B356A"/>
     <w:rsid w:val="001B3C1E"/>
     <w:rsid w:val="001B6E43"/>
     <w:rsid w:val="001B7CF1"/>
     <w:rsid w:val="001C0A90"/>
     <w:rsid w:val="001C5604"/>
     <w:rsid w:val="001C6B30"/>
     <w:rsid w:val="001C714A"/>
     <w:rsid w:val="001D07AB"/>
     <w:rsid w:val="001D0935"/>
     <w:rsid w:val="001D38E5"/>
     <w:rsid w:val="001D3B02"/>
     <w:rsid w:val="001D444C"/>
     <w:rsid w:val="001D5EE4"/>
     <w:rsid w:val="001D7050"/>
@@ -6814,50 +6398,51 @@
     <w:rsid w:val="00360F5A"/>
     <w:rsid w:val="00362833"/>
     <w:rsid w:val="003637F0"/>
     <w:rsid w:val="00363967"/>
     <w:rsid w:val="00365AE5"/>
     <w:rsid w:val="00366A31"/>
     <w:rsid w:val="0037053C"/>
     <w:rsid w:val="0037291E"/>
     <w:rsid w:val="00377CA8"/>
     <w:rsid w:val="00377D78"/>
     <w:rsid w:val="00381519"/>
     <w:rsid w:val="0038270E"/>
     <w:rsid w:val="00382FEC"/>
     <w:rsid w:val="00385BD0"/>
     <w:rsid w:val="00386A85"/>
     <w:rsid w:val="00386B2D"/>
     <w:rsid w:val="00386C77"/>
     <w:rsid w:val="00386DB3"/>
     <w:rsid w:val="00390ECF"/>
     <w:rsid w:val="003911EB"/>
     <w:rsid w:val="00393A80"/>
     <w:rsid w:val="0039439C"/>
     <w:rsid w:val="00397D1F"/>
     <w:rsid w:val="003A211A"/>
     <w:rsid w:val="003A3327"/>
+    <w:rsid w:val="003A6268"/>
     <w:rsid w:val="003B0BD1"/>
     <w:rsid w:val="003B387B"/>
     <w:rsid w:val="003B3F66"/>
     <w:rsid w:val="003B4260"/>
     <w:rsid w:val="003B7801"/>
     <w:rsid w:val="003B7881"/>
     <w:rsid w:val="003C03DC"/>
     <w:rsid w:val="003C0697"/>
     <w:rsid w:val="003C13C2"/>
     <w:rsid w:val="003C41FF"/>
     <w:rsid w:val="003C429A"/>
     <w:rsid w:val="003C5EF5"/>
     <w:rsid w:val="003C73B8"/>
     <w:rsid w:val="003C8882"/>
     <w:rsid w:val="003D10D9"/>
     <w:rsid w:val="003D1AA2"/>
     <w:rsid w:val="003D2AF3"/>
     <w:rsid w:val="003D3E8A"/>
     <w:rsid w:val="003D4A92"/>
     <w:rsid w:val="003D50F9"/>
     <w:rsid w:val="003D56CE"/>
     <w:rsid w:val="003D62E2"/>
     <w:rsid w:val="003D69F4"/>
     <w:rsid w:val="003D6DAE"/>
     <w:rsid w:val="003D713C"/>
@@ -7450,50 +7035,51 @@
     <w:rsid w:val="00A27903"/>
     <w:rsid w:val="00A31D79"/>
     <w:rsid w:val="00A31DB0"/>
     <w:rsid w:val="00A34D75"/>
     <w:rsid w:val="00A358A1"/>
     <w:rsid w:val="00A37471"/>
     <w:rsid w:val="00A37D34"/>
     <w:rsid w:val="00A41691"/>
     <w:rsid w:val="00A4264B"/>
     <w:rsid w:val="00A42B1B"/>
     <w:rsid w:val="00A4463B"/>
     <w:rsid w:val="00A469AC"/>
     <w:rsid w:val="00A5094F"/>
     <w:rsid w:val="00A53350"/>
     <w:rsid w:val="00A541E7"/>
     <w:rsid w:val="00A54FF8"/>
     <w:rsid w:val="00A56573"/>
     <w:rsid w:val="00A57D17"/>
     <w:rsid w:val="00A60CAF"/>
     <w:rsid w:val="00A63E7D"/>
     <w:rsid w:val="00A65FA4"/>
     <w:rsid w:val="00A6674B"/>
     <w:rsid w:val="00A66E0C"/>
     <w:rsid w:val="00A70CA3"/>
     <w:rsid w:val="00A71483"/>
+    <w:rsid w:val="00A76243"/>
     <w:rsid w:val="00A76779"/>
     <w:rsid w:val="00A771F2"/>
     <w:rsid w:val="00A777F7"/>
     <w:rsid w:val="00A77D3B"/>
     <w:rsid w:val="00A77E99"/>
     <w:rsid w:val="00A827CE"/>
     <w:rsid w:val="00A849A6"/>
     <w:rsid w:val="00A863AD"/>
     <w:rsid w:val="00A86A4A"/>
     <w:rsid w:val="00A86C53"/>
     <w:rsid w:val="00A875B9"/>
     <w:rsid w:val="00A925CA"/>
     <w:rsid w:val="00A93A4A"/>
     <w:rsid w:val="00A9647B"/>
     <w:rsid w:val="00A966FA"/>
     <w:rsid w:val="00A972C4"/>
     <w:rsid w:val="00AA265C"/>
     <w:rsid w:val="00AA338B"/>
     <w:rsid w:val="00AA4709"/>
     <w:rsid w:val="00AA63C9"/>
     <w:rsid w:val="00AA649D"/>
     <w:rsid w:val="00AA678E"/>
     <w:rsid w:val="00AA6B65"/>
     <w:rsid w:val="00AB0805"/>
     <w:rsid w:val="00AB0E0B"/>
@@ -7672,50 +7258,51 @@
     <w:rsid w:val="00C477DC"/>
     <w:rsid w:val="00C47DE7"/>
     <w:rsid w:val="00C52075"/>
     <w:rsid w:val="00C5260A"/>
     <w:rsid w:val="00C52FD1"/>
     <w:rsid w:val="00C53313"/>
     <w:rsid w:val="00C56442"/>
     <w:rsid w:val="00C56F8D"/>
     <w:rsid w:val="00C57781"/>
     <w:rsid w:val="00C57B64"/>
     <w:rsid w:val="00C60DA8"/>
     <w:rsid w:val="00C613C9"/>
     <w:rsid w:val="00C619A2"/>
     <w:rsid w:val="00C624C8"/>
     <w:rsid w:val="00C64F59"/>
     <w:rsid w:val="00C661EB"/>
     <w:rsid w:val="00C66EE7"/>
     <w:rsid w:val="00C70EA3"/>
     <w:rsid w:val="00C71466"/>
     <w:rsid w:val="00C7146B"/>
     <w:rsid w:val="00C72BBD"/>
     <w:rsid w:val="00C747CF"/>
     <w:rsid w:val="00C75221"/>
     <w:rsid w:val="00C8020B"/>
     <w:rsid w:val="00C81A77"/>
+    <w:rsid w:val="00C82209"/>
     <w:rsid w:val="00C82368"/>
     <w:rsid w:val="00C8656F"/>
     <w:rsid w:val="00C86FC7"/>
     <w:rsid w:val="00C86FD4"/>
     <w:rsid w:val="00C934A0"/>
     <w:rsid w:val="00C971EA"/>
     <w:rsid w:val="00CA0018"/>
     <w:rsid w:val="00CA1F0E"/>
     <w:rsid w:val="00CA38F9"/>
     <w:rsid w:val="00CA3A58"/>
     <w:rsid w:val="00CA43A9"/>
     <w:rsid w:val="00CA4553"/>
     <w:rsid w:val="00CA4AE3"/>
     <w:rsid w:val="00CA548D"/>
     <w:rsid w:val="00CA71B4"/>
     <w:rsid w:val="00CA7C22"/>
     <w:rsid w:val="00CB017A"/>
     <w:rsid w:val="00CB0FFC"/>
     <w:rsid w:val="00CB2FA7"/>
     <w:rsid w:val="00CB41C6"/>
     <w:rsid w:val="00CB488D"/>
     <w:rsid w:val="00CB7238"/>
     <w:rsid w:val="00CC1C92"/>
     <w:rsid w:val="00CC2E43"/>
     <w:rsid w:val="00CC64C6"/>
@@ -7805,50 +7392,51 @@
     <w:rsid w:val="00DA05C6"/>
     <w:rsid w:val="00DA2127"/>
     <w:rsid w:val="00DA4AFB"/>
     <w:rsid w:val="00DA6337"/>
     <w:rsid w:val="00DA680D"/>
     <w:rsid w:val="00DB1AB1"/>
     <w:rsid w:val="00DB2148"/>
     <w:rsid w:val="00DB396E"/>
     <w:rsid w:val="00DB46AF"/>
     <w:rsid w:val="00DB474A"/>
     <w:rsid w:val="00DB540C"/>
     <w:rsid w:val="00DB569B"/>
     <w:rsid w:val="00DB5876"/>
     <w:rsid w:val="00DB6C0A"/>
     <w:rsid w:val="00DB760E"/>
     <w:rsid w:val="00DB7C1A"/>
     <w:rsid w:val="00DBA4B2"/>
     <w:rsid w:val="00DC07EA"/>
     <w:rsid w:val="00DC2671"/>
     <w:rsid w:val="00DC3DFD"/>
     <w:rsid w:val="00DC56F9"/>
     <w:rsid w:val="00DC6611"/>
     <w:rsid w:val="00DD0646"/>
     <w:rsid w:val="00DD209E"/>
     <w:rsid w:val="00DD38F7"/>
+    <w:rsid w:val="00DD4737"/>
     <w:rsid w:val="00DD4813"/>
     <w:rsid w:val="00DD5796"/>
     <w:rsid w:val="00DD5FEE"/>
     <w:rsid w:val="00DD69B5"/>
     <w:rsid w:val="00DE6407"/>
     <w:rsid w:val="00DF090A"/>
     <w:rsid w:val="00DF1644"/>
     <w:rsid w:val="00DF3992"/>
     <w:rsid w:val="00DF602A"/>
     <w:rsid w:val="00DF65A0"/>
     <w:rsid w:val="00DF7C88"/>
     <w:rsid w:val="00E00275"/>
     <w:rsid w:val="00E01F30"/>
     <w:rsid w:val="00E0275A"/>
     <w:rsid w:val="00E027FF"/>
     <w:rsid w:val="00E032D4"/>
     <w:rsid w:val="00E0352F"/>
     <w:rsid w:val="00E04674"/>
     <w:rsid w:val="00E0678C"/>
     <w:rsid w:val="00E13003"/>
     <w:rsid w:val="00E13AA6"/>
     <w:rsid w:val="00E13CE9"/>
     <w:rsid w:val="00E13F98"/>
     <w:rsid w:val="00E14579"/>
     <w:rsid w:val="00E14F34"/>
@@ -10461,51 +10049,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2031759106">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10758,67 +10346,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>1952</ap:Words>
-[...3 lines deleted...]
-  <ap:Paragraphs>25</ap:Paragraphs>
+  <ap:Words>1915</ap:Words>
+  <ap:Characters>10533</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>87</ap:Lines>
+  <ap:Paragraphs>24</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12668</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12424</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2026-01-22T13:41:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>26851977-e7c9-4eb6-a58b-e3c33c45fd6b</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>530500</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>