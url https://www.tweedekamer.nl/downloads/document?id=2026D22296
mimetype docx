--- v0 (2026-05-14)
+++ v1 (2026-07-11)
@@ -1,2268 +1,904 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...57 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00D61454" w:rsidRDefault="00B8386F" w14:paraId="34C48133" w14:textId="59D16F04">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61454" w:rsidR="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>765</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61454" w:rsidR="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D61454" w:rsidR="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kwaliteit van zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00D61454" w:rsidP="00D80872" w:rsidRDefault="00D61454" w14:paraId="1F8EBA09" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61454" w:rsidR="00B8386F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>978</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00D61454" w14:paraId="011E95E5" w14:textId="2B6F55F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00D61454" w:rsidP="00B8386F" w:rsidRDefault="00D61454" w14:paraId="0D8E4A98" w14:textId="11265F12">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 13 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="1295484D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="1E5666C2" w14:textId="0D690FF1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 10 december 2025 heeft het ministerie van VWS van ZonMw het rapport ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Samen cyclisch werken aan Passende zorg. Verkenning naar de </w:t>
-[...33 lines deleted...]
-        <w:rPr>
+        <w:t>Samen cyclisch werken aan Passende zorg. Verkenning naar de brede toepassing van de Cyclus van Gepast Gebruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>’ ontvangen. Met deze brief stuurt het kabinet dit rapport aan de Kamer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="73B0E781" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="64AE478E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het rapport is opgesteld door bureau Zorgmarkten en bevat een verkenning voor het toepassen van de Cyclus van Gepast Gebruik (CvGG) in vijf zorgsectoren: de huisartsenzorg, GGZ, geboortezorg, paramedische zorg en wijkverpleging. Daarnaast bevat het rapport een plan op hoofdlijnen ter ondersteuning van de verdere uitwerking van het toepassen van de CvGG, voor de drie sectoren die het meest gereed lijken om met deze werkwijze aan de slag te gaan. Deze sectoren zijn de huisartsenzorg, GGZ en geboortezorg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="0CFC10FE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="3D24A429" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Achtergrond</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6A85" w:rsidP="00FA6A85" w:rsidRDefault="001C6480" w14:paraId="0FC61377" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="41BA821A" w14:textId="47A2DAF1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het Integraal Zorgakkoord hebben de partijen afgesproken om in alle sectoren die onder de Zorgverzekeringswet vallen, de werkwijze van de CvGG toe te gaan passen. Daarmee wordt geborgd dat zorg cyclisch wordt geëvalueerd en resultaten uit onderzoek (versneld) worden geïmplementeerd, zodat alleen bewezen effectieve zorg wordt geleverd. Deze afgestemde cyclus van agenderen, evalueren, implementeren en monitoren wordt gehanteerd als continue motor voor het concretiseren van Passende Zorg. Ook in het Coalitieakkoord 2026-2030 (bijlage bij 36848, nr. 31) is afgesproken dat passende zorg de norm blijft en dat alleen zorg wordt vergoed die bewezen meerwaarde heeft voor de patiënt. Daarmee blijft de zorg voor iedereen toegankelijk en krijgt iedereen de bewezen beste zorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="2B1DE4AE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="34DABAC2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnen de medisch-specialistische zorg wordt er via het programma Zorgevaluatie &amp; Gepast Gebruik al gewerkt met de werkwijze van de CvGG, waarbij zorg cyclisch wordt getoetst en bewezen effectieve zorg wordt geïmplementeerd, en bewezen niet-effectieve zorg wordt gedeïmplementeerd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Voor de overige sectoren geldt dat in zeer verschillende mate geleverde zorg wordt getoetst</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Voor de overige sectoren geldt dat in zeer verschillende mate geleverde zorg wordt getoetst, op o.a. effectiviteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="463B6C42" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>op o.a. effectiviteit</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Als er wordt getoetst leidt dit bovendien niet noodzakelijk tot tijdige (de)implementatie van zorg. Het ministerie van VWS heeft ZonMw daarom opdracht </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>gegeven om de behoeften, benodigdheden en mogelijkheden voor het toepassen van de CvGG in vijf sectoren inzichtelijk te maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="70B4FA43" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...46 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="69F1D7D2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Inhoud rapport</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6A85" w:rsidP="00FA6A85" w:rsidRDefault="001C6480" w14:paraId="34481D61" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="7DF17A50" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">De brede verkenning laat zien dat </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">De brede verkenning laat zien dat de huisartsenzorg, de ggz en de geboortezorg op dit moment de beste uitgangspositie hebben om aan de slag te gaan met de CvGG. Een sectorale aanpak voor de paramedische zorg en wijkverpleging is op dit moment niet haalbaar, wat niet betekent dat deze sectoren geen stappen willen zetten om aan passende zorg te werken. Voor de eerste drie sectoren is daarom op hoofdlijnen een plan uitgewerkt hoe de CvGG kan worden toegepast in die sectoren en wat daarvoor nodig is.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="33EE45E6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>de huisartsenzorg, de ggz</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="56FC65B1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en de geboortezorg op dit moment</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de beste uitgangspositie hebben om aan de slag te gaan met de CvGG</w:t>
-[...60 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Er is gestreefd naar zo groot mogelijk draagvlak binnen sectoren. Het rapport kan een hulpmiddel voor de sectoren vormen om het werken volgens de CvGG verder in te gaan vullen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6A85" w:rsidP="00FA6A85" w:rsidRDefault="00FA6A85" w14:paraId="2F12B27C" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="2BD608AD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="4D17925D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Opvolging</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6A85" w:rsidP="00FA6A85" w:rsidRDefault="001C6480" w14:paraId="31C90558" w14:textId="77777777">
-[...18 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="1C56D87F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het coalitieakkoord wordt het belang benadrukt van betaalbare, toegankelijke en kwalitatief hoogwaardige zorg. Passende zorg blijft hierbij de norm. Om ervoor te zorgen dat alleen bewezen effectieve zorg in het pakket komt en wordt geleverd, is het systematisch toetsen van de effectiviteit van zorg belangrijk. Partijen hebben met elkaar afgesproken om dat via de werkwijze van de CvGG te doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="4ABC4A64" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="347EB865" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het Kaderprogramma Passende Zorg van ZonMw speelt hierbij een belangrijke rol.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6A85" w:rsidP="00FA6A85" w:rsidRDefault="001C6480" w14:paraId="6AC7FDE5" w14:textId="77777777">
-[...25 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="7C74BAE7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit programma stimuleert kennisontwikkeling en onderzoeksinfrastructuur ten behoeve van de beoordeling van de pakketwaardigheid van (de organisatie van) interventies, aanpakken en methodieken. Dit kaderprogramma moet het werken volgens de CvGG in alle sectoren faciliteren en stimuleren. Dat betekent dat sectoren vanuit het programma ondersteund kunnen worden bij het opzetten en ontwikkelen van structuren die nodig zijn om volgens de werkwijze van de CvGG te werken. Daarnaast biedt het kaderprogramma ook ruimte voor onderzoek naar de effectiviteit van zorg op basis van deze werkwijze.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="2533234F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="35DE5D0D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk227652671" w:id="1"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DF1D9A">
+      <w:bookmarkStart w:name="_Hlk227652671" w:id="0"/>
+      <w:bookmarkStart w:name="_Hlk226556380" w:id="1"/>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sectoren zijn in beginsel zelf verantwoordelijk voor de verdere uitwerking van de plannen om met de werkwijze van de CvGG aan de slag te gaan. </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar aanleiding van het rapport is het ministerie van VWS met de sectoren in gesprek over de uitwerking van de plannen en mogelijke ondersteuning die het ministerie van VWS en ZonMw </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">daarbij kunnen bieden. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk227230419" w:id="2"/>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De verwachting is dat de huisartsensector in Q2 2026 met een plan komt over hoe zij met de CvGG aan de slag wil gaan. </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00DF1D9A">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00BE7E0B">
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Voor de GGZ zal er de komende periode worden uitgewerkt hoe de CvGG samenhangt met andere lopende trajecten binnen de GGZ en de uitwerking van de CvGG daarbij verder opgepakt kan worden. </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk226641830" w:id="4"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BE7E0B">
+      <w:bookmarkStart w:name="_Hlk226641830" w:id="3"/>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De geboortezorg ziet de CvGG als een kans om als sector gezamenlijk aan passende zorg te werken.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> De vraag over hoe de sector met de uitwerking van de CvGG aan de slag wil, wordt geagendeerd voor het sectoroverleg aan de landelijke tafel integrale geboortezorg.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...3 lines deleted...]
-        <w:rPr>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="2EA47CE9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="7758D188" w14:textId="529CCC96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:br w:type="column"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6A85" w:rsidP="00FA6A85" w:rsidRDefault="001C6480" w14:paraId="6971EDB0" w14:textId="77777777">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="004F4C17">
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00B8386F" w:rsidRDefault="00B8386F" w14:paraId="256B34E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet ziet dit rapport, ook gezien het coalitieakkoord waarin staat dat er strenger getoetst gaat worden op bewezen effectiviteit en bijdrage aan passende zorg, als een belangrijke bijdrage aan de beweging naar passende zorg. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk227652755" w:id="4"/>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het rapport biedt de sectoren namelijk handvatten om met de werkwijze van de CvGG aan de slag te gaan, zodat zorg continue getoetst wordt en bewezen effectieve zorg wordt geïmplementeerd. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...12 lines deleted...]
-      <w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gelet op de maatschappelijke urgentie verwacht het kabinet dat sectoren hier ook zo snel mogelijk mee aan de slag gaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00D61454" w:rsidRDefault="00B8386F" w14:paraId="1CD994B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00D61454" w:rsidRDefault="00D61454" w14:paraId="5872A684" w14:textId="0DF14806">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61454" w:rsidR="00B8386F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...64 lines deleted...]
-          <w:kern w:val="2"/>
+      <w:r w:rsidRPr="00D61454" w:rsidR="00B8386F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Welzijn en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0035599A" w:rsidR="0035599A" w:rsidP="0035599A" w:rsidRDefault="0035599A" w14:paraId="20C6A15E" w14:textId="77777777">
-[...71 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00D61454" w:rsidRDefault="00B8386F" w14:paraId="01A3C585" w14:textId="3BB7DD37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61454" w:rsidR="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61454">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00B8386F" w:rsidP="00D61454" w:rsidRDefault="00B8386F" w14:paraId="781E0802" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00235AED" w:rsidP="00463DBC" w:rsidRDefault="00235AED" w14:paraId="113A51F9" w14:textId="77777777">
-[...10 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:p w:rsidRPr="00D61454" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="33261C50" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D61454" w:rsidR="00FE0FA3" w:rsidSect="00B8386F">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DC0C13A" w14:textId="77777777" w:rsidR="00924688" w:rsidRDefault="00924688">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="43F099B7" w14:textId="77777777" w:rsidR="007D40BB" w:rsidRDefault="007D40BB" w:rsidP="00B8386F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FEE74FA" w14:textId="77777777" w:rsidR="00924688" w:rsidRDefault="00924688">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="149997D7" w14:textId="77777777" w:rsidR="007D40BB" w:rsidRDefault="007D40BB" w:rsidP="00B8386F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...7 lines deleted...]
-    <w:altName w:val="Sylfaen"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5382708A" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="001C6480">
+  <w:p w14:paraId="3CAB1237" w14:textId="77777777" w:rsidR="00B8386F" w:rsidRPr="00B8386F" w:rsidRDefault="00B8386F" w:rsidP="00B8386F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...71 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7017243E" w14:textId="77777777" w:rsidR="00B8386F" w:rsidRPr="00B8386F" w:rsidRDefault="00B8386F" w:rsidP="00B8386F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02624D3D" w14:textId="77777777" w:rsidR="00B8386F" w:rsidRPr="00B8386F" w:rsidRDefault="00B8386F" w:rsidP="00B8386F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="095D8116" w14:textId="77777777" w:rsidR="00924688" w:rsidRDefault="00924688">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="02759955" w14:textId="77777777" w:rsidR="007D40BB" w:rsidRDefault="007D40BB" w:rsidP="00B8386F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="739A804E" w14:textId="77777777" w:rsidR="00924688" w:rsidRDefault="00924688">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="216D63CC" w14:textId="77777777" w:rsidR="007D40BB" w:rsidRDefault="007D40BB" w:rsidP="00B8386F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="06F19CD5" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="001C6480">
+  <w:p w14:paraId="7E6C85EE" w14:textId="77777777" w:rsidR="00B8386F" w:rsidRPr="00B8386F" w:rsidRDefault="00B8386F" w:rsidP="00B8386F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...386 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5D64AA0F" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="001C6480">
+  <w:p w14:paraId="4E987B68" w14:textId="77777777" w:rsidR="00B8386F" w:rsidRPr="00B8386F" w:rsidRDefault="00B8386F" w:rsidP="00B8386F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...125 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D088730" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="001C6480">
+  <w:p w14:paraId="3373091C" w14:textId="77777777" w:rsidR="00B8386F" w:rsidRPr="00B8386F" w:rsidRDefault="00B8386F" w:rsidP="00B8386F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...424 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...118 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="90"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3091"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...152 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="00B8386F"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="004E3A2F"/>
+    <w:rsid w:val="007D40BB"/>
+    <w:rsid w:val="008E08DE"/>
+    <w:rsid w:val="009405DC"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009C7805"/>
+    <w:rsid w:val="009E60A3"/>
+    <w:rsid w:val="00B8386F"/>
+    <w:rsid w:val="00D61454"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3091"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="566C5260"/>
+  <w14:docId w14:val="77D75CAC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B05B5073-37B7-45F7-9B06-03AC4E9AA45C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2377,51 +1013,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2603,986 +1239,1154 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...5 lines deleted...]
-      <w:sz w:val="18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B8386F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B8386F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B8386F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B8386F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...19 lines deleted...]
-    </w:pPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B8386F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B8386F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B8386F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B8386F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B8386F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B8386F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B8386F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B8386F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B8386F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B8386F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B8386F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...115 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Rubricering"/>
-[...1 lines deleted...]
-    <w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
-    </w:pPr>
-    <w:rPr>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
-    </w:pPr>
-[...44 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:b/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...37 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="00B8386F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
+    <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B8386F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00B8386F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...3 lines deleted...]
-    </w:rPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...125 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B8386F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>857</ap:Words>
-  <ap:Characters>4716</ap:Characters>
+  <ap:Words>881</ap:Words>
+  <ap:Characters>4848</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>39</ap:Lines>
+  <ap:Lines>40</ap:Lines>
   <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5562</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5718</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>