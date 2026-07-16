--- v0 (2026-05-14)
+++ v1 (2026-07-16)
@@ -1,3803 +1,1322 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007D1A89" w:rsidP="00D20984" w:rsidRDefault="007D1A89" w14:paraId="19EAA0AE" w14:textId="100AB079">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00CF600A" w:rsidRDefault="00A70626" w14:paraId="5981295B" w14:textId="30A75860">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk219991146" w:id="0"/>
-      <w:r>
-[...29 lines deleted...]
-      <w:r w:rsidR="00ED7A2A">
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF600A" w:rsidR="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>279</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF600A" w:rsidR="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CF600A" w:rsidR="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rechtsstaat en Rechtsorde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00CF600A" w:rsidP="004474D9" w:rsidRDefault="00CF600A" w14:paraId="5AEC797C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF600A" w:rsidR="00A70626">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1030</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00CF600A" w14:paraId="7E3D3895" w14:textId="7BF3CBB4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00CF600A" w:rsidP="00A70626" w:rsidRDefault="00CF600A" w14:paraId="2864B985" w14:textId="09ED376B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 13 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="4E31C63A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="7B09FADB" w14:textId="0DB0AEE2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze Kamerbrief kom ik twee aan uw Kamer gedane toezeggingen na op het gebied van het bestuursrecht. Als eerste ga ik in op het ontwikkelde afwegingskader voor het instellen van hoger beroep. Daarna zal ik ingaan op de uitspraak van de Centrale Raad van Beroep over artikel 6 EVRM waar het lid Sneller een vraag over had gesteld in het commissiedebat Staats- en bestuursrecht van 11 december 2025.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF600A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00ED7A2A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED7A2A" w:rsidR="00ED7A2A" w:rsidP="00ED7A2A" w:rsidRDefault="00ED7A2A" w14:paraId="0E75C31A" w14:textId="6E4E1D60">
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="48E98DBB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED7A2A">
-        <w:rPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Afwegingskader procederen in hoger beroep</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D20984" w:rsidR="00A500E2" w:rsidP="00D20984" w:rsidRDefault="00066397" w14:paraId="3E60EDF3" w14:textId="72C3554E">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="42EF279C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de Kamerbrief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>De Staat als procespartij</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D20984" w:rsidR="005B1CFE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D20984" w:rsidR="00A500E2">
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van 4 juli 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF600A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00D20984" w:rsidR="005B1CFE">
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is toegezegd dat een rijksbreed afwegingskader wordt ontwikkeld voor het instellen van hoger beroep in het bestuursrecht. Als bijlage bij deze brief treft u het afwegingskader aan dat ik hieronder graag toelicht. Naast het afwegingskader zijn ook normen voor behoorlijk procedeergedrag opgesteld. Deze normen beperken zich niet tot hoger beroep maar geven aan wat er van de overheid mag worden verwacht wanneer deze in bestuursrechtelijke procedures tegenover de burger staat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="6BCF5BFE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het besluit van de overheid om hoger beroep in te stellen nadat burgers eerder in het gelijk zijn gesteld door de rechter kan de nodige impact hebben. Burgers moeten tijd en energie steken in de procedure en zij blijven langer in onzekerheid over de uitkomst van het geschil. De overheid zal daarbij vaak gezien worden als een sterk bovengeschikte procespartij met meer expertise, meer middelen en meer proceservaring. Van de overheid mag daarom worden verwacht dat zij terughoudendheid betracht bij het instellen van hoger beroep en dat zij bij haar afweging extra rekening houdt met de impact ervan op burgers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="0D0914B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mijn beeld is dat veel overheden al zorgvuldig omgaan met het instellen van hoger beroep. Zoals ook toegelicht in de brief Staat als Procespartij kunnen er evenwel gegronde redenen zijn voor de overheid om in hoger beroep te gaan. Zo kan de uitspraak in eerste aanleg (rechts-)vragen oproepen waarbij het, naar het oordeel van de overheid, van belang is dat een rechter in hoger beroep zich daarover buigt. Dit kan bijvoorbeeld het geval zijn wanneer een uitspraak voor brede toepassing (te) onduidelijk gemotiveerd is, er om onduidelijke redenen wordt afgeweken van de gangbare lijn in de jurisprudentie, er onduidelijkheid is ontstaan over de uitleg van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>het overheidsbeleid of doordat de uitspraak fundamentele rechtsvragen oproept. In die gevallen kan het gerechtvaardigd zijn dat de overheid hoger beroep instelt vanuit het belang van rechtseenheid, rechtszekerheid of rechtsgelijkheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D20984">
-[...52 lines deleted...]
-      <w:r w:rsidRPr="00D20984" w:rsidR="00A500E2">
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="306B6FB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ontwikkelde afwegingskader is bedoeld om overheden concrete ondersteuning te bieden bij het afwegen van de belangen van de burger en het algemeen belang. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk220335243" w:id="1"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij de totstandkoming van dit afwegingskader is onder andere gekeken naar reeds bestaande afwegingskaders voor hoger beroep, relevant wetenschappelijk onderzoek, Kamerstukken en enkele relevante richtlijnen van de Nationale Ombudsman</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00134CFE">
-[...138 lines deleted...]
-      <w:r w:rsidR="00D20984">
+      <w:r w:rsidRPr="00CF600A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00974528" w:rsidR="00A21677" w:rsidP="00D20984" w:rsidRDefault="00095594" w14:paraId="13A6FAE2" w14:textId="15E03CEE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast is in een expertsessie input opgehaald bij circa 30 professionals werkzaam bij decentrale overheden, uitvoeringsorganisaties en departementen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="24A8A548" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...42 lines deleted...]
-    <w:p w:rsidR="008803AB" w:rsidP="00D20984" w:rsidRDefault="008803AB" w14:paraId="6F7B5C0C" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="74D975AC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...33 lines deleted...]
-    <w:p w:rsidR="00446B79" w:rsidP="00D20984" w:rsidRDefault="00446B79" w14:paraId="058C8880" w14:textId="311DBAE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het ontwikkelde afwegingskader is een handreiking met minimale uitgangspunten voor een zorgvuldige belangenafweging. Organisaties behouden de ruimte om het kader vorm te geven op een manier die past bij hun eigen organisatie(structuur). De belangrijkste uitgangspunten zijn:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="5584425E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
-      </w:pPr>
-      <w:r>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>de verschillende belangen worden door het bestuursorgaan in beeld gebracht aan de hand van het afwegingskader;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D20984" w:rsidR="00055ABE" w:rsidP="00D20984" w:rsidRDefault="00055ABE" w14:paraId="6B645CC6" w14:textId="4849EA8E">
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="4DF2E5CA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00D20984" w:rsidR="00055ABE" w:rsidP="00D20984" w:rsidRDefault="00446B79" w14:paraId="04480EC5" w14:textId="12D9CD32">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de motivering van de beslissing wordt schriftelijk vastgelegd;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="7A6667D2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00D20984" w:rsidR="00A21677" w:rsidP="00D20984" w:rsidRDefault="00446B79" w14:paraId="0CEE0278" w14:textId="79C8D6AC">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het besluit om hoger beroep in te stellen dient binnen het bestuursorgaan op een zodanig niveau te worden genomen dat de doelstelling van objectiviteit ten aanzien van de belangenafweging wordt behaald;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="45A9E3A4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00D20984" w:rsidR="00055ABE" w:rsidP="00D20984" w:rsidRDefault="00446B79" w14:paraId="5B6B5256" w14:textId="4C53EBD1">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>na een besluit om in hoger beroep te gaan, wordt op begrijpelijke wijze aan de burger toegelicht waarom die stap wordt genomen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="218EEA44" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00D20984" w:rsidR="00446B79" w:rsidP="00D20984" w:rsidRDefault="00446B79" w14:paraId="01C052BA" w14:textId="1BBB87E0">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en als hoger beroep wordt ingesteld, worden de normen van behoorlijk procederen gevolgd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="02BDE476" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D20984">
-        <w:rPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vervolg </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D20984" w:rsidR="00737A97" w:rsidP="00D20984" w:rsidRDefault="003F771F" w14:paraId="398B62E5" w14:textId="378FB2CE">
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="49F2275B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...33 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het afwegingskader wordt actief verspreid binnen de rijksoverheid en zal gepubliceerd worden op de website van het Kenniscentrum Beleid en Regelgeving (KCBR). Daarmee is het toegankelijk voor alle beleidsmakers en overheidsjuristen van de rijksoverheid. In overleg met de VNG en Divosa, zal het worden verspreid en onder de aandacht gebracht bij decentrale overheden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="69DCB982" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...4 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="53C58CD6" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...44 lines deleted...]
-    <w:p w:rsidRPr="00D20984" w:rsidR="00737A97" w:rsidP="00D20984" w:rsidRDefault="00737A97" w14:paraId="3DFAF971" w14:textId="5947A28A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit afwegingskader is een van de stappen die het kabinet de afgelopen jaren heeft gezet om te zorgen voor een burgergerichte, responsieve en dienstbare overheid.  Om inzicht te krijgen in de stand van zaken rond dit thema, heb ik het WODC gevraagd om een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">analyse uit te voeren van het aantal bestuursrechtelijke procedures in beroep en hoger beroep. Waar mogelijk worden de cijfers vervolgens voorzien van een kwalitatieve duiding. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het onderzoek is bedoeld om erachter te komen in hoeverre alle inspanningen tot het gewenste resultaat leiden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="5CB8DB10" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...50 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het onderzoeksresultaat kan een indicatie geven of er nog verdere stappen nodig zijn. Het rapport zal ik uw kamer, wanneer gereed, doen toekomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="5705FE3A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="1BF6EE49" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED7A2A">
-        <w:rPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Uitspraak Centrale Raad van Beroep over artikel 6 EVRM</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D1A89" w:rsidP="007D1A89" w:rsidRDefault="007D1A89" w14:paraId="2C14017C" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="6B20199E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In het commissiedebat Staats- en bestuursrecht op 11 december 2025 heeft het lid Sneller gewezen op een uitspraak van de Centrale Raad van Beroep (CRvB).</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D1A89">
+      <w:r w:rsidRPr="00CF600A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="007D1A89">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> In die uitspraak oordeelde de CRvB dat artikel 6, eerste lid, van het EVRM het in die bepaling neergelegde recht (o.a. op een eerlijk proces binnen een redelijke termijn) toekent aan een ieder, derhalve ook aan publiekrechtelijke lichamen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D1A89">
+      <w:r w:rsidRPr="00CF600A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="007D1A89">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het lid Sneller vroeg wat mijn ambtsvoorganger op zijn weg zag liggen om daarmee te doen. Mijn ambtsvoorganger heeft toegezegd er bij gelegenheid op terug te komen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D1A89">
+      <w:r w:rsidRPr="00CF600A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="007D1A89">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Graag maak ik van de gelegenheid van deze brief gebruik om deze toezegging gestand te doen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007D1A89" w:rsidR="007D1A89" w:rsidP="007D1A89" w:rsidRDefault="007D1A89" w14:paraId="5EBCA2CB" w14:textId="77777777">
-[...42 lines deleted...]
-      <w:r w:rsidRPr="007D1A89" w:rsidR="007D1A89">
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="4983BDF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="5E1B27B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In zijn uitspraak heeft de CRvB aangegeven zich aan te sluiten bij het oordeel van (de belastingkamer van) de Hoge Raad in een arrest uit 2005.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF600A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="007D1A89" w:rsidR="007D1A89">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> De CRvB nam letterlijk de overweging van de Hoge Raad over “dat art. 6 lid 1 het in die bepaling neergelegde recht toekent aan een ieder, derhalve ook aan publiekrechtelijke lichamen”. Zowel bij het arrest van de Hoge Raad uit 2005 als bij de uitspraak van de CRvB uit 2025 zijn in de juridische literatuur kanttekeningen geplaatst.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D1A89" w:rsidR="007D1A89">
+      <w:r w:rsidRPr="00CF600A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="007D1A89" w:rsidR="007D1A89">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D1A89" w:rsidP="007D1A89" w:rsidRDefault="007D1A89" w14:paraId="14C5E8EE" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="52CF4470" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="748155ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Mijn ambtsvoorganger heeft in het debat reeds gewezen op de heersende leer dat overheidsinstanties zich in nationale procedures niet kunnen beroepen op het EVRM, aansluitend bij het uitgangspunt van het Europees Hof voor de Rechten van de Mens (EHRM) dat overheidsinstanties daarover ook geen klacht kunnen indienen bij het EHRM. In de eerdergenoemde literatuur is er tevens op gewezen dat het arrest van de belastingkamer van de Hoge Raad uit 2005 en de uitspraak van de CRvB uit 2025 moeilijk zijn in te passen in de lijn van de heersende leer en vaste jurisprudentie. Uit het arrest en de uitspraak zelf kan niet direct worden afgeleid wat de motivering is geweest om daarin af te wijken van de heersende leer. In de genoemde literatuur is de veronderstelling geuit dat de CRvB duidelijk wilde maken dat ook in procedures waarbij overheidsentiteiten zijn betrokken als (appellerende) partijen, het streven moet zijn dat deze niet onredelijk lang duren. Bij gebreke van een nadere motivering valt dat echter niet vast te stellen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D1A89" w:rsidP="007D1A89" w:rsidRDefault="007D1A89" w14:paraId="2F9A3E93" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="20CA4BC0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="0BC8D8E6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Gelet op het voorgaande acht ik het belang van de betreffende uitspraak van de CRvB voor de rechtspraktijk vooralsnog gering. Gevolgen voor burgers en bedrijven zijn er in ieder geval niet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD530E" w:rsidP="007D1A89" w:rsidRDefault="00DD530E" w14:paraId="443D1E21" w14:textId="77777777">
-[...56 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="3335A25B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00A70626" w:rsidRDefault="00A70626" w14:paraId="431BD0B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Eventuele nieuwe rechterlijke uitspraken van hoogste rechtscolleges over dit vraagstuk zouden wellicht meer duidelijkheid kunnen verschaffen over de wijze waarop het arrest van de Hoge Raad uit 2005 en de uitspraak van de CRvB uit 2025 in het systeem van grondrechtenbescherming en daarop gebaseerde jurisprudentie moeten worden geplaatst.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D1A89" w:rsidP="00944101" w:rsidRDefault="007D1A89" w14:paraId="533DB8E0" w14:textId="77777777"/>
-[...22 lines deleted...]
-    <w:p w:rsidRPr="00D20984" w:rsidR="00974528" w:rsidRDefault="00974528" w14:paraId="56FD39C1" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00CF600A" w:rsidRDefault="00A70626" w14:paraId="464F1944" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00CF600A" w:rsidRDefault="00A70626" w14:paraId="63893186" w14:textId="10372523">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF600A" w:rsidR="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00A70626" w:rsidP="00CF600A" w:rsidRDefault="00CF600A" w14:paraId="51D0F63C" w14:textId="35E38B36">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K.T. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF600A" w:rsidR="00A70626">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van Bruggen</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="00D20984" w:rsidR="005443A4" w:rsidRDefault="005443A4" w14:paraId="5041E8B5" w14:textId="77777777"/>
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="00CF600A" w:rsidR="00FE0FA3" w:rsidP="00CF600A" w:rsidRDefault="00FE0FA3" w14:paraId="4715F5A5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00CF600A" w:rsidR="00FE0FA3" w:rsidSect="006C1BA0">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="489095F6" w14:textId="77777777" w:rsidR="00726ABC" w:rsidRDefault="00726ABC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="516BF606" w14:textId="77777777" w:rsidR="00512204" w:rsidRDefault="00512204" w:rsidP="00A70626">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F00F465" w14:textId="77777777" w:rsidR="00726ABC" w:rsidRDefault="00726ABC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="249866E1" w14:textId="77777777" w:rsidR="00512204" w:rsidRDefault="00512204" w:rsidP="00A70626">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Gadugi"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...9 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...17 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2225FFA4" w14:textId="77777777" w:rsidR="005443A4" w:rsidRDefault="005443A4">
+  <w:p w14:paraId="757E6C94" w14:textId="77777777" w:rsidR="00A70626" w:rsidRPr="00A70626" w:rsidRDefault="00A70626" w:rsidP="00A70626">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="565BE6CF" w14:textId="77777777" w:rsidR="00A70626" w:rsidRPr="00A70626" w:rsidRDefault="00A70626" w:rsidP="00A70626">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="068F4AC1" w14:textId="77777777" w:rsidR="00A70626" w:rsidRPr="00A70626" w:rsidRDefault="00A70626" w:rsidP="00A70626">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0125FD5D" w14:textId="77777777" w:rsidR="00726ABC" w:rsidRDefault="00726ABC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2392B75B" w14:textId="77777777" w:rsidR="00512204" w:rsidRDefault="00512204" w:rsidP="00A70626">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D2E1C8B" w14:textId="77777777" w:rsidR="00726ABC" w:rsidRDefault="00726ABC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="255B9F97" w14:textId="77777777" w:rsidR="00512204" w:rsidRDefault="00512204" w:rsidP="00A70626">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0520D087" w14:textId="3D27F07F" w:rsidR="00ED7A2A" w:rsidRPr="00ED7A2A" w:rsidRDefault="00ED7A2A">
+    <w:p w14:paraId="77D30079" w14:textId="77777777" w:rsidR="00A70626" w:rsidRPr="00CF600A" w:rsidRDefault="00A70626" w:rsidP="00A70626">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00ED7A2A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00ED7A2A">
-[...36 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie verslag in Kamerstukken II 2025/26, 29362, nr. 396 en TZ202512-059. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="65E32779" w14:textId="461D9921" w:rsidR="00A500E2" w:rsidRPr="00D20984" w:rsidRDefault="00A500E2" w:rsidP="00A500E2">
+    <w:p w14:paraId="74C61711" w14:textId="5A6CB21E" w:rsidR="00A70626" w:rsidRPr="00CF600A" w:rsidRDefault="00A70626" w:rsidP="00A70626">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00ED7A2A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00ED7A2A">
-[...25 lines deleted...]
-        <w:t>2025, 29279 nr. 980.</w:t>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/2025, 29279, nr. 980.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="095E6AC2" w14:textId="020FF5F6" w:rsidR="00D20984" w:rsidRDefault="00D20984">
+    <w:p w14:paraId="6E6FE3C7" w14:textId="77777777" w:rsidR="00A70626" w:rsidRPr="00CF600A" w:rsidRDefault="00A70626" w:rsidP="00A70626">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D20984">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D20984">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Idem. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5BBF9F14" w14:textId="4081AC6B" w:rsidR="00974528" w:rsidRPr="007D1A89" w:rsidRDefault="00974528" w:rsidP="00974528">
+    <w:p w14:paraId="55824C31" w14:textId="77777777" w:rsidR="00A70626" w:rsidRPr="00CF600A" w:rsidRDefault="00A70626" w:rsidP="00A70626">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007D1A89">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007D1A89">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="007D1A89">
+        <w:r w:rsidRPr="00CF600A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://lokaleregelgeving.overheid.nl/CVDR702501/1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007D1A89">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="007D1A89">
+        <w:r w:rsidRPr="00CF600A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://scholarlypublications.universiteitleiden.nl/access/item%3A4170309/view</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007D1A89">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="007D1A89">
+        <w:r w:rsidRPr="00CF600A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.nationaleombudsman.nl/informatie-en-folders/folders-en-brochures/behoorlijkheidswijzer</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007D1A89">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="007D1A89">
+        <w:r w:rsidRPr="00CF600A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve">Kamerstuk 32123-VI, nr. 88 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="35D83309" w14:textId="77777777" w:rsidR="007D1A89" w:rsidRPr="00ED7A2A" w:rsidRDefault="007D1A89" w:rsidP="007D1A89">
+    <w:p w14:paraId="02B1DA3B" w14:textId="77777777" w:rsidR="00A70626" w:rsidRPr="00CF600A" w:rsidRDefault="00A70626" w:rsidP="00A70626">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00ED7A2A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00ED7A2A">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie verslag in Kamerstukken II 2025/26, 29362, nr. 396.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="422AAB0C" w14:textId="77777777" w:rsidR="007D1A89" w:rsidRPr="00ED7A2A" w:rsidRDefault="007D1A89" w:rsidP="007D1A89">
+    <w:p w14:paraId="7C0DC885" w14:textId="77777777" w:rsidR="00A70626" w:rsidRPr="00CF600A" w:rsidRDefault="00A70626" w:rsidP="00A70626">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED7A2A">
+      <w:r w:rsidRPr="00CF600A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00ED7A2A">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 2025, ECLI:NL:CRVB:2025:382.</w:t>
+        <w:t xml:space="preserve"> CRvB 18 februari 2025, ECLI:NL:CRVB:2025:382.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="79F0CFD6" w14:textId="77777777" w:rsidR="007D1A89" w:rsidRPr="00ED7A2A" w:rsidRDefault="007D1A89" w:rsidP="007D1A89">
+    <w:p w14:paraId="37D29446" w14:textId="77777777" w:rsidR="00A70626" w:rsidRPr="00CF600A" w:rsidRDefault="00A70626" w:rsidP="00A70626">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00ED7A2A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00ED7A2A">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het betreft de toezegging die bij uw Kamer is geregistreerd onder nr. TZ202512-059: “De staatssecretaris van Justitie en Veiligheid zegt de Kamer toe de Kamer te informeren over de implicaties van de afwijking van de heersende leer, dat overheidsorganen geen beroep kunnen doen op artikel 6 van het EVRM, door een uitspraak van de Centrale Raad van Beroep.”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="266234D6" w14:textId="77777777" w:rsidR="007D1A89" w:rsidRPr="00ED7A2A" w:rsidRDefault="007D1A89" w:rsidP="007D1A89">
+    <w:p w14:paraId="248F18DF" w14:textId="77777777" w:rsidR="00A70626" w:rsidRPr="00CF600A" w:rsidRDefault="00A70626" w:rsidP="00A70626">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED7A2A">
+      <w:r w:rsidRPr="00CF600A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00ED7A2A">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> HR 8 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2005, ECLI:NL:HR:2005:AO2973.</w:t>
+        <w:t xml:space="preserve"> HR 8 juli 2005, ECLI:NL:HR:2005:AO2973.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="2091C565" w14:textId="77777777" w:rsidR="007D1A89" w:rsidRPr="00463E10" w:rsidRDefault="007D1A89" w:rsidP="007D1A89">
+    <w:p w14:paraId="20B9FBE1" w14:textId="77777777" w:rsidR="00A70626" w:rsidRPr="00CF600A" w:rsidRDefault="00A70626" w:rsidP="00A70626">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00ED7A2A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF600A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00ED7A2A">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie de annotaties van A.M.L. Jansen in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED7A2A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">AB </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED7A2A">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">2006/17 en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED7A2A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">AB </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED7A2A">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">2025/314 en diens publicatie ‘Artikel 6 EVRM voor de overheid?’ in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED7A2A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">NJB </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED7A2A">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">2025, afl. 35, p. 2939-2943, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED7A2A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">NJB </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED7A2A">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00CF600A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/2572. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F434AC0" w14:textId="77777777" w:rsidR="005443A4" w:rsidRDefault="00B57743">
-[...442 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="6AA7988A" w14:textId="77777777" w:rsidR="00A70626" w:rsidRPr="00A70626" w:rsidRDefault="00A70626" w:rsidP="00A70626">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1DF1301F" w14:textId="77777777" w:rsidR="005443A4" w:rsidRDefault="00B57743">
+  <w:p w14:paraId="573D56D0" w14:textId="77777777" w:rsidR="00A70626" w:rsidRPr="00A70626" w:rsidRDefault="00A70626" w:rsidP="00A70626">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1274 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D0E15D1" w14:textId="77777777" w:rsidR="00A70626" w:rsidRPr="00A70626" w:rsidRDefault="00A70626" w:rsidP="00A70626">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="A091F998"/>
-[...442 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18436C24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C2CDF62"/>
     <w:lvl w:ilvl="0" w:tplc="4B80CE12">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="708"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3865,1145 +1384,153 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...841 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1893156179">
+  <w:num w:numId="1" w16cid:durableId="59639672">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...25 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005B1CFE"/>
-[...136 lines deleted...]
-    <w:rsid w:val="00FF40D7"/>
+    <w:rsidRoot w:val="00A70626"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00512204"/>
+    <w:rsid w:val="005C0307"/>
+    <w:rsid w:val="006C1BA0"/>
+    <w:rsid w:val="00700E37"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A70626"/>
+    <w:rsid w:val="00B04E36"/>
+    <w:rsid w:val="00CA207F"/>
+    <w:rsid w:val="00CF600A"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00EC5F9A"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="13A194A1"/>
+  <w14:docId w14:val="1ED76BD7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{153F3883-39CF-4E67-AC39-7FA69CC3A76E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5012,77 +1539,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5107,75 +1634,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5210,55 +1737,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5330,1041 +1857,790 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00A70626"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00A70626"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A70626"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A70626"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A70626"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A70626"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A70626"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A70626"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A70626"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A70626"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A70626"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A70626"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A70626"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A70626"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A70626"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A70626"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A70626"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A70626"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A70626"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A70626"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A70626"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A70626"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A70626"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A70626"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Lijstalinea niv 1,Dot pt,F5 List Paragraph,List Paragraph1,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,Bullet Points,Párrafo de lista,MAIN CONTENT,Recommendation,List Paragraph2,Normal numbere,besluit"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A70626"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A70626"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A70626"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A70626"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A70626"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00A70626"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...299 lines deleted...]
-      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A70626"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A70626"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...223 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A70626"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A70626"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...73 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00514A75"/>
+    <w:rsid w:val="00A70626"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00514A75"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00A70626"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00514A75"/>
+    <w:rsid w:val="00A70626"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...81 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
     <w:name w:val="Lijstalinea Char"/>
     <w:aliases w:val="Lijstalinea niv 1 Char,Dot pt Char,F5 List Paragraph Char,List Paragraph1 Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,Bullet 1 Char,Bullet Points Char,Párrafo de lista Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00737A97"/>
-[...24 lines deleted...]
-    <w:name w:val="broodtekst"/>
+    <w:rsid w:val="00A70626"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:qFormat/>
-    <w:rsid w:val="00185649"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A70626"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="227"/>
-[...1 lines deleted...]
-        <w:tab w:val="left" w:pos="680"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="FollowedHyperlink"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00A70626"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0001540C"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A70626"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A70626"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF600A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...27 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaleombudsman.nl/informatie-en-folders/folders-en-brochures/behoorlijkheidswijzer" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarlypublications.universiteitleiden.nl/access/item%3A4170309/view" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lokaleregelgeving.overheid.nl/CVDR702501/1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-32123-VI-88.html" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6421,51 +2697,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6529,65 +2805,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6608,85 +2884,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6617</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1228</ap:Words>
+  <ap:Characters>6755</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>55</ap:Lines>
+  <ap:Lines>56</ap:Lines>
   <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7805</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7968</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>