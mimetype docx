--- v0 (2026-05-14)
+++ v1 (2026-07-27)
@@ -1,6697 +1,2050 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00937773" w:rsidR="00BA3D1B" w:rsidRDefault="00C92704" w14:paraId="4C4FA0F0" w14:textId="1A3E69BB">
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="00F03DCB" w:rsidRDefault="005701AA" w14:paraId="45FFDAAC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31305</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB" w:rsidR="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB" w:rsidR="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB" w:rsidR="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mobiliteitsbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="00F03DCB" w:rsidP="00DB51C7" w:rsidRDefault="005701AA" w14:paraId="2F4A6E0A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32813</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB" w:rsidR="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB" w:rsidR="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB" w:rsidR="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:bookmarkStart w:name="_GoBack" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00937773">
-[...76 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00F03DCB" w:rsidR="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kabinetsaanpak Klimaatbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="00F03DCB" w:rsidP="00F03DCB" w:rsidRDefault="00F03DCB" w14:paraId="3D3088DE" w14:textId="28FCF06C">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>537</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="00F03DCB" w:rsidP="005701AA" w:rsidRDefault="00F03DCB" w14:paraId="68CC5458" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="00F03DCB" w:rsidP="005701AA" w:rsidRDefault="00F03DCB" w14:paraId="25316D45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="00F03DCB" w:rsidP="005701AA" w:rsidRDefault="00F03DCB" w14:paraId="15C096A3" w14:textId="419FB710">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 13 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="5AE47735" w14:textId="01CCB466">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Via deze brief wordt invulling gegeven aan de toezegging om de Kamer schriftelijk te informeren over “…de mogelijke maatregelen en oplossingsrichtingen voor het stimuleren van de tweedehandsmarkt voor volledig elektrische auto’s (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EV’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)”. Deze toezegging is gedaan tijdens het commissiedebat duurzaam vervoer op 14 januari 2026. In december is een vergelijkbare motie in de Eerste Kamer aangenomen, deze wordt ingevuld door de staatssecretaris van Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00B8176B" w:rsidR="00EC643E">
-[...8 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="09BE0F76" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="5B63E839" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ontwikkeling elektrisch wagenpark</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="22D0C20D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Personenauto’s betreffen een aanzienlijk deel van de mobiliteitssector en veroorzaken 50% van alle CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitstoot van deze sector. Oudere personenauto’s zijn daarnaast een bron van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NOx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitstoot. Elektrificatie van personenauto’s neemt de CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NOx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emissies volledig weg en draagt daarmee bij aan schone lucht. In 2025 was 41,3% van de nieuwverkopen en 7,3% van alle personenvoertuigen een EV. In 2050 zou het volledige wagenpark emissievrij moeten zijn om te voldoen aan de klimaatdoelstellingen. Omdat een auto in het Nederlandse wagenpark gemiddeld pas met een leeftijd van 20,2 jaar naar de sloop gaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, lijkt met de huidige maatregelen het behalen van het wettelijke doel in 2050 lastig te worden. Het doel in 2050 is niet alleen van belang vanuit de klimaatdoelstellingen maar ook vanwege strategische autonomie. Door elektrificatie verkleinen we de afhankelijkheid van ingevoerde fossiele brandstoffen en versterken we onze energie-autonomie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="3DB1436A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="5474196A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Noodzaak tot het nemen van maatregelen voor de tweedehandsmarkt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="04FFE488" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de meeste Nederlanders zijn tweedehands auto's aantrekkelijker dan nieuwe; er worden meer dan zes keer zoveel tweedehands auto's gekocht dan nieuwe auto's. In 2025 werden iets minder dan 1,6 miljoen personenauto’s verhandeld op de tweedehands markt, waarvan slechts circa 85.000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EV’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (5,3%). In 2024 was dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>vergelijkbaar (4.9%)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Het aandeel elektrische voertuigen in de tweedehands markt groeit langzaam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="67EEF3E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="550F84C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze langzame groei van de tweedehands EV markt wordt volgens de elektrisch rijden monitor van de ANWB ten eerste veroorzaakt doordat particulieren onzekerheid ervaren over het toekomstige autobeleid. Als reden hiervoor wordt het wisselende beleid sinds eind 2024 genoemd (zoals tijdelijke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mrb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kortingen voor EV die in hoogte wisselen, afschaffen van de subsidies voor elektrische auto’s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ten tweede sluit de vraag nog niet aan op het aanbod van elektrische occasions. Oudere elektrische occasions (Bijv. tussen de 10-15 jaar oud met een lagere aanschafprijs van rond de 3000 euro) hebben vaak een te kleine actieradius en zijn ook in aantallen beperkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="4F650E3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jongere occasions zijn breder beschikbaar en zijn door de hogere afschrijvingen toegankelijker geworden voor een deel van de consumenten. Maar ook hier sluit de vraag nog onvoldoende aan op het aanbod. Uit onderzoek blijkt dat specifiek de aanschafkosten als barrière worden gezien, ook al is er sprake van lagere gebruikskosten. Een gevolg hiervan is de aanzienlijke export van voormalige leaseauto’s die na afloop van de leaseperiode verkocht worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="72E065D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="25AF0873" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een goede beschikbaarheid van betaalbare </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EV’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is nodig om iedereen in Nederland mee te kunnen nemen in de transitie naar elektrisch vervoer en zorgt ook voor een verminderde afhankelijkheid van fossiele brandstoffen. Een goed werkende tweedehands markt draagt hieraan bij, en speelt ook een rol in een versnelde daling van de CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-uitstoot van personenauto’s in Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="46E3F1A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...149 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="31B97CC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...438 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...36 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mogelijke maatregelen en oplossingsrichtingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="33F4256C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het rapport “routes naar realisatie”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00937773">
-[...76 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn recent mogelijke keuzes voor de klimaat- en energietransitie inzichtelijk gemaakt t.b.v. de formatie. In dit rapport komen ook mogelijke maatregelen voor de elektrificatie van het wegverkeer aan bod. Daarnaast heb ik van de sector bij monde van het Formule E-Team een brief ontvangen (zie bijlage) waarin maatregelen voor de komende jaren worden voorgesteld. Ook wordt gekeken naar bredere hervorming van de autobelastingen. Hiertoe loopt onderzoek naar omvorming van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mrb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grondslag om deze techniek-neutraal te maken. Op basis van deze documenten schets ik hieronder de belangrijkste maatregelen voor de komende jaren die een bijdrage zouden kunnen leveren aan een goed functionerende tweedehandsmarkt. Deze maatregelen worden richting zomer 2026 verder uitgedacht en doorgerekend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidR="0004534A">
-[...29 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ook in samenwerking met het Formule E-team (waarin onder andere BOVAG, RAI, ANWB, Natuur en Milieu, VER en VNA zijn vertegenwoordigd). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="384C7F3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="69BA53A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Greentimerregeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="2C27F740" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door het Formule E-team is gesuggereerd om voor de zakelijke markt te kijken naar een nieuwe bijtellingskorting voor elektrische auto’s ouder dan 5 jaar (ook wel de greentimerregeling genoemd). Doel van een dergelijke regeling is om elektrische auto’s na afloop van de leasetermijn langer voor het Nederlandse wagenpark te behouden, de export van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EV’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te beperken en om de periode te overbruggen waarin deze auto’s nog te duur zijn voor de particuliere markt. Belangrijk aandachtspunt is dat een dergelijke regeling niet ten koste mag gaan van de nieuwverkoop van elektrische auto’s. Mede naar aanleiding van de motie Koffeman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werkt het kabinet de technische vormgeving en de voor- en nadelen van deze regeling verder uit. Er heeft nog geen besluitvorming plaatsgevonden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="144513F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...64 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="391BA9AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Subsidie voor tweedehands elektrische auto’s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="7548F523" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Formule E-team adviseert daarnaast om de komende jaren een tijdelijke subsidie voor particulieren voor de aanschaf van een tweedehands EV in te voeren. Gedacht kan worden aan een subsidiebedrag van circa 2000 euro per auto zoals eerder ook bij de succesvolle subsidieregeling elektrische personenauto’s particulieren (SEPP) het geval was. Deze maatregel zorgt voor het aanjagen van de tweedehandsmarkt, voorkomt de export van in Nederland gesubsidieerde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EV’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en zorgt voor een betaalbaardere overstap voor een brede groep huishoudens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="0AF12EC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...112 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="619BA9CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inruilregeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="2BCE422B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een variant op de voorgestelde subsidieregeling wordt momenteel uitgewerkt in de vorm van een inruilregeling. Idee is dat bij de sloop van een oudere, fossiele brandstofauto (bijvoorbeeld emissieklasse 1 t/m 4) een slooppremie wordt gegeven die enkel kan worden ingezet voor de aanschaf van een tweedehands EV. Door de regeling neemt het aandeel gebruikte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EV’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toe in het Nederlands wagenpark. Tegelijkertijd wordt een stimulans geboden om oudere, relatief meer vervuilende auto’s uit het wagenpark te laten verdwijnen, wat zowel de stikstof (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NOx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) uitstoot reduceert als ook de CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-uitstoot. Inzet is om de regeling toe te spitsen op de lagere (midden-)inkomens. We onderzoeken de mogelijkheden om ook een vorm van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>social</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leasing mee te nemen in de uitwerking van de inruilregeling. Dit betekent wel dat de complexiteit van de maatregel toeneemt omdat er meer informatie gedeeld en gecontroleerd moet worden, maar dit zorgt er wel voor dat lage (midden)inkomens die auto-afhankelijk zijn eerder de overstap kunnen maken. Conform de afspraken uit het maatregelenpakket “Acties weerbaarheid energieschok” wordt getracht de maatregel te versnellen met beoogde start van de regeling in Q4 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="22CD288A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="33990376" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...195 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Energiebelasting publiek laden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="10268ABB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In Nederland beschikt meer dan de helft van de huishoudens niet over een eigen oprit. Het prijsverschil tussen thuisladen en publiek laden is in de afgelopen jaren flink toegenomen en kan oplopen tot 40 cent per kWh. In het rapport “routes naar realisatie”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is als beleidsoptie uitgewerkt om opnieuw (net als in de jaren tot en met 2023) een verlaagd energiebelastingtarief voor publieke AC-laadpalen tot 50.000 kWh te introduceren. Ook het Formule E-team adviseert dit. Dit kan de gebruikerskosten voor consumenten zonder eigen oprit verlagen. De belastingdienst geeft aan dat een nieuw verlaagd tarief pas per 1 januari 2030 uitvoeringstechnisch mogelijk is. Voordat de maatregel zou kunnen worden ingevoerd, moet een derogatieverzoek worden ingediend bij en goedgekeurd door de Europese Commissie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="31A4D8A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="1C17C19B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...82 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fiscaal - Beprijzing of stimulering via de motorrijtuigenbelasting (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mrb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00937773" w:rsidR="00503E52" w:rsidP="00F374A5" w:rsidRDefault="00B8176B" w14:paraId="617D42C9" w14:textId="60C28442">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="566B095C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een deel van de autokosten komt door de belastingen. Automobiliteit wordt belast via aanschaf, bezit en gebruik van een voertuig.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op dit moment is de belastingdruk bij aanschaf van een nieuwe EV (bpm) ten opzichte van fossiel beperkt. Voor de tweedehands markt is de belasting op bezit en gebruik meer van belang dan de belasting op aanschaf. Gebruik van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EV’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt via de energiebelasting belast, bij fossiel is dit via de brandstofaccijnzen. Met occasions worden gemiddeld minder kilometers afgelegd, waardoor het verschil in verbruikskosten tussen een EV (via de energiebelasting) en een vergelijkbare benzineauto (via accijnzen) kleiner is dan bij nieuwe auto’s. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mrb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belast het bezit van een auto en wordt geheven op basis van het gewicht van het voertuig. Omdat een EV zwaarder is dan een vergelijkbare benzineauto geldt tot 2029 ter compensatie van het technisch </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meergewicht</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het accupakket van een EV een tijdelijke tariefkorting. Onzekerheid over de toekomstige hoogte van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mrb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beperkt de ontwikkeling van de tweedehands markt. Conform het coalitieakkoord wordt onderzoek gedaan naar een toekomstbestendige hervorming van de autobelasting naar oppervlakte of omvang binnen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mrb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waardoor elektrische auto’s uiteindelijk niet meer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mrb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hoeven te betalen dan een vergelijkbare benzineauto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="6352F526" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="00938DC6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik hoop de Kamer hiermee voldoende geïnformeerd te hebben over welke maatregelen denkbaar zijn om de markt voor tweedehands elektrische personenauto’s te stimuleren. Voor de zomer zal uw Kamer nader worden geïnformeerd over verkenningen via de eerder benoemde toegezegde brief vanuit de staatssecretaris van Financiën. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="005701AA" w14:paraId="37B285AD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Slotzin"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="005701AA" w:rsidRDefault="00F03DCB" w14:paraId="64778AB3" w14:textId="4FF6FA2C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Een deel van de autokosten komt door de belastingen. </w:t>
-[...154 lines deleted...]
-      <w:r w:rsidR="00CE0DEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an Infrastructuur </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00EC306A">
-[...46 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Ik hoop </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="005701AA" w:rsidP="00F03DCB" w:rsidRDefault="00F03DCB" w14:paraId="0D676CC0" w14:textId="025FC460">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>amer hiermee voldoende geïnformeerd te hebben over welke maatregelen</w:t>
-[...47 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03DCB" w:rsidR="005701AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F03DCB" w:rsidR="00217BEA" w:rsidP="005701AA" w:rsidRDefault="00217BEA" w14:paraId="53C3B12E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F03DCB" w:rsidR="00217BEA" w:rsidSect="005701AA">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31608B29" w14:textId="77777777" w:rsidR="004C24B8" w:rsidRDefault="004C24B8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6CF8A4CD" w14:textId="77777777" w:rsidR="004A4EB1" w:rsidRDefault="004A4EB1" w:rsidP="005701AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0074E666" w14:textId="77777777" w:rsidR="004C24B8" w:rsidRDefault="004C24B8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7305D1BB" w14:textId="77777777" w:rsidR="004A4EB1" w:rsidRDefault="004A4EB1" w:rsidP="005701AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1F589828" w14:textId="77777777" w:rsidR="00445486" w:rsidRDefault="00445486">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BF28B7B" w14:textId="77777777" w:rsidR="000C3821" w:rsidRPr="005701AA" w:rsidRDefault="000C3821" w:rsidP="005701AA">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="28410FE7" w14:textId="77777777" w:rsidR="00445486" w:rsidRDefault="00445486">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="028F6218" w14:textId="77777777" w:rsidR="000C3821" w:rsidRPr="005701AA" w:rsidRDefault="000C3821" w:rsidP="005701AA">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5987D9AD" w14:textId="77777777" w:rsidR="00445486" w:rsidRDefault="00445486">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58DD6351" w14:textId="77777777" w:rsidR="000C3821" w:rsidRPr="005701AA" w:rsidRDefault="000C3821" w:rsidP="005701AA">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7269A685" w14:textId="77777777" w:rsidR="004C24B8" w:rsidRDefault="004C24B8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1BF7DE5D" w14:textId="77777777" w:rsidR="004A4EB1" w:rsidRDefault="004A4EB1" w:rsidP="005701AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03C7DBDD" w14:textId="77777777" w:rsidR="004C24B8" w:rsidRDefault="004C24B8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="014AE08E" w14:textId="77777777" w:rsidR="004A4EB1" w:rsidRDefault="004A4EB1" w:rsidP="005701AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="52F32536" w14:textId="5638BB37" w:rsidR="004341CA" w:rsidRPr="005C61D7" w:rsidRDefault="004341CA">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="5128821F" w14:textId="77777777" w:rsidR="005701AA" w:rsidRPr="005C61D7" w:rsidRDefault="005701AA" w:rsidP="005701AA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C61D7">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005C61D7">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="005C61D7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:t>Motie-Koffeman (PvdD) c.s. over het behouden van meer elektrische voertuigen voor de Nederlandse tweedehandsmarkt (36.812, O) - Eerste Kamer der Staten-Generaal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4DB98ADD" w14:textId="6AEB417E" w:rsidR="003F4EDA" w:rsidRPr="005C61D7" w:rsidRDefault="003F4EDA">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="1A14CD7C" w14:textId="77777777" w:rsidR="005701AA" w:rsidRPr="005C61D7" w:rsidRDefault="005701AA" w:rsidP="005701AA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C61D7">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005C61D7">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://www.rijksoverheid.nl/documenten/rapporten/2025/07/08/trendrapport-nederlandse-markt-personenautos-editie-2025</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0EE7E8BC" w14:textId="39A326B2" w:rsidR="00312DB7" w:rsidRPr="00A561E2" w:rsidRDefault="00312DB7">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="2B1BC8F1" w14:textId="77777777" w:rsidR="005701AA" w:rsidRPr="00A561E2" w:rsidRDefault="005701AA" w:rsidP="005701AA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C61D7">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005C61D7">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> RVO</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA2414" w:rsidRPr="005C61D7">
+        <w:t xml:space="preserve"> RVO: ‘Binnenlandse occasion’ is hier gedefinieerd als een personenauto die in het verleden minstens een keer door een natuurlijk of rechtspersoon binnen Nederland is verkocht. Dit geeft een duidelijke afbakening van deze categorie. Er kan echter een vertekening van de genoemde cijfers optreden, omdat het in de beschikbare brondata niet is uit te sluiten dat dergelijke partijen soms als (tussen)handelaar optreden en dus niet daadwerkelijk in de auto rijden.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="63F8968C" w14:textId="77777777" w:rsidR="005701AA" w:rsidRPr="00480BD0" w:rsidRDefault="005701AA" w:rsidP="005701AA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>: ‘Binnenlandse occasion’ is hier gedefinieerd als een personenauto die in het verleden minstens een keer door een natuurlijk</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480BD0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA2414" w:rsidRPr="005C61D7">
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00480BD0">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>of rechtspersoon binnen Nederland is verkocht. Dit geeft een duidelijke afbakening van deze categorie. Er kan echter een vertekening van de genoemde cijfers optreden, omdat het in de beschikbare brondata niet is uit te sluiten dat dergelijke partijen soms als (tussen)handelaar optreden en dus niet daadwerkelijk in de auto rijden.</w:t>
+        <w:t xml:space="preserve"> Elektrisch rijden monitor ANWB</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="52B46042" w14:textId="77777777" w:rsidR="005701AA" w:rsidRPr="00480BD0" w:rsidRDefault="005701AA" w:rsidP="005701AA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00480BD0">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00480BD0">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Elektrisch rijden monitor ANWB</w:t>
+        <w:t xml:space="preserve"> Hier wordt gekeken naar de occasion import en export. Nieuwe auto’s worden vrijwel altijd geïmporteerd. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="6CDDB74A" w14:textId="77777777" w:rsidR="005701AA" w:rsidRPr="00480BD0" w:rsidRDefault="005701AA" w:rsidP="005701AA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00480BD0">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00480BD0">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Hier wordt gekeken naar de occasion import en export. Nieuwe auto’s worden vrijwel altijd geïmporteerd. </w:t>
+        <w:t xml:space="preserve"> https://www.rijksoverheid.nl/documenten/rapporten/2025/12/02/formatierapport-klimaat-en-energie-2025-routes-naar-realisatie-keuzes-voor-het-klimaat-en-de-energietransitie</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
-[...3 lines deleted...]
-        <w:rPr>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="10CD80A1" w14:textId="77777777" w:rsidR="005701AA" w:rsidRPr="001B292F" w:rsidRDefault="005701AA" w:rsidP="005701AA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480BD0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-      </w:pPr>
+        <w:footnoteRef/>
+      </w:r>
       <w:r w:rsidRPr="00480BD0">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00480BD0">
+        <w:t xml:space="preserve"> Na deze uitwerking moet nog politieke weging en besluitvorming plaatsvinden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B292F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="36CC65F3" w14:textId="77777777" w:rsidR="005701AA" w:rsidRPr="00480BD0" w:rsidRDefault="005701AA" w:rsidP="005701AA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480BD0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>https://www.rijksoverheid.nl/documenten/rapporten/2025/12/02/formatierapport-klimaat-en-energie-2025-routes-naar-realisatie-keuzes-voor-het-klimaat-en-de-energietransitie</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:footnoteRef/>
+      </w:r>
       <w:r w:rsidRPr="00480BD0">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00480BD0">
+        <w:t xml:space="preserve"> Kamerstukken I 2025-2026, 36.812, O</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="5A6FDD5D" w14:textId="77777777" w:rsidR="005701AA" w:rsidRPr="00480BD0" w:rsidRDefault="005701AA" w:rsidP="005701AA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Na deze uitwerking moet nog politieke weging en besluitvorming plaatsvinden.</w:t>
-[...14 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480BD0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-      </w:pPr>
+        <w:footnoteRef/>
+      </w:r>
       <w:r w:rsidRPr="00480BD0">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...31 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> https://www.rijksoverheid.nl/documenten/rapporten/2025/12/02/formatierapport-klimaat-en-energie-2025-routes-naar-realisatie-keuzes-voor-het-klimaat-en-de-energietransitie</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="67CDD41C" w14:textId="680E63E2" w:rsidR="00F374A5" w:rsidRDefault="00F374A5">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="108C1A92" w14:textId="77777777" w:rsidR="005701AA" w:rsidRDefault="005701AA" w:rsidP="005701AA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00480BD0">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00480BD0">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00480BD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:t>De auto rijdt door - contourenbrief hervorming autobelastingen | Kamerstuk | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4E1FA758" w14:textId="77777777" w:rsidR="00445486" w:rsidRDefault="00445486">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54F660D4" w14:textId="77777777" w:rsidR="000C3821" w:rsidRPr="005701AA" w:rsidRDefault="000C3821" w:rsidP="005701AA">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...434 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55CC1659" w14:textId="77777777" w:rsidR="000C3821" w:rsidRPr="005701AA" w:rsidRDefault="000C3821" w:rsidP="005701AA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2FAD0F1A" w14:textId="77777777" w:rsidR="00BA3D1B" w:rsidRDefault="00086969">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5901C925" w14:textId="77777777" w:rsidR="000C3821" w:rsidRPr="005701AA" w:rsidRDefault="000C3821" w:rsidP="005701AA">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1534 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2010 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C92704"/>
-[...372 lines deleted...]
-    <w:rsid w:val="00FF7AF0"/>
+    <w:rsidRoot w:val="005701AA"/>
+    <w:rsid w:val="000C3821"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="004A4EB1"/>
+    <w:rsid w:val="005701AA"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00E4523B"/>
+    <w:rsid w:val="00E51D43"/>
+    <w:rsid w:val="00F03DCB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="1E680306"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1132A87F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{889F5529-838E-4DC5-A16F-8866DFDCF769}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6700,77 +2053,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6795,75 +2148,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6898,55 +2251,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7009,3525 +2362,870 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005701AA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005701AA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005701AA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005701AA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005701AA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005701AA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005701AA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005701AA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005701AA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005701AA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005701AA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005701AA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005701AA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005701AA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005701AA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005701AA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005701AA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005701AA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005701AA"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...146 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005701AA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005701AA"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="200" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005701AA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005701AA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005701AA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005701AA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005701AA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005701AA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005701AA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005701AA"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="E17000"/>
-[...76 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005701AA"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...222 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005701AA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005701AA"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005701AA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005701AA"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardCursief">
+    <w:name w:val="Standaard Cursief"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005701AA"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:i/>
       <w:color w:val="000000"/>
-      <w:sz w:val="13"/>
-[...41 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...40 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005701AA"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005701AA"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...2520 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C92704"/>
+    <w:rsid w:val="005701AA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005701AA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C92704"/>
+    <w:rsid w:val="005701AA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...24 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005701AA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00172BE7"/>
+    <w:rsid w:val="005701AA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00172BE7"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="005701AA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00172BE7"/>
+    <w:rsid w:val="005701AA"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...93 lines deleted...]
-      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...54 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2025/07/11/de-auto-rijdt-door-contourenbrief-hervorming-autobelastingen" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/motiedossier/36812_o_motie_koffeman_pvdd_c_s" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10803,178 +3501,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8214</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1512</ap:Words>
+  <ap:Characters>8320</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>68</ap:Lines>
+  <ap:Lines>69</ap:Lines>
   <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9635</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9813</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...102 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>