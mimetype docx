--- v0 (2026-05-14)
+++ v1 (2026-07-02)
@@ -1,7122 +1,870 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="000966B8" w:rsidR="007A668B" w:rsidP="00AB3FE0" w:rsidRDefault="007A668B" w14:paraId="4ABD01D9" w14:textId="14BF20EC">
-[...21 lines deleted...]
-    <w:p w:rsidRPr="000966B8" w:rsidR="00026E44" w:rsidP="00AB3FE0" w:rsidRDefault="00833182" w14:paraId="43B7D3C5" w14:textId="12B56D65">
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00D7164A" w:rsidP="00DB51C7" w:rsidRDefault="00EC58F3" w14:paraId="4F7CFE53" w14:textId="28C752CA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A" w:rsidR="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>813</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A" w:rsidR="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A" w:rsidR="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D7164A" w:rsidR="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kabinetsaanpak Klimaatbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00D7164A" w:rsidP="00D7164A" w:rsidRDefault="00D7164A" w14:paraId="3A18BE12" w14:textId="228A3B4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>252</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Toekomstvisie agrarische sector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00D7164A" w:rsidP="00D7164A" w:rsidRDefault="00D7164A" w14:paraId="62409034" w14:textId="2C11C8B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>852</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Grondstoffenvoorzieningszekerheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00D7164A" w:rsidP="00D7164A" w:rsidRDefault="00D7164A" w14:paraId="29FB2085" w14:textId="145BA34B">
+      <w:pPr>
+        <w:ind w:left="1412" w:hanging="1412"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A" w:rsidR="00EC58F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1561</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00295D65" w:rsidP="00D7164A" w:rsidRDefault="00D7164A" w14:paraId="07E27285" w14:textId="0C8B3B2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00D7164A" w:rsidP="00D7164A" w:rsidRDefault="00D7164A" w14:paraId="0204753A" w14:textId="53F983AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 13 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00295D65" w:rsidP="00D7164A" w:rsidRDefault="00295D65" w14:paraId="3B31B8CC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00295D65" w:rsidP="00295D65" w:rsidRDefault="00295D65" w14:paraId="6F7AC96C" w14:textId="15500DE5">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...237 lines deleted...]
-    <w:p w:rsidRPr="000966B8" w:rsidR="00026E44" w:rsidP="00AB3FE0" w:rsidRDefault="00026E44" w14:paraId="7E4414DD" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Speciaal Regeringsvertegenwoordiger Circulaire Economie (SRCE), Steven van Eijck, presenteerde op 13 juli 2025 een plan met de titel ‘Nederland van het stikstofslot: vrijwillig van vee- naar vezelteelt.’ Hierbij geef ik mede namens de minister van Klimaat en Groene Groei (KGG) een schriftelijke reactie op het advies. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk215604576" w:id="1"/>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarmee geef ik invulling aan de toezegging die de ambtsvoorganger van de minister van KGG aan de vaste commissie voor Klimaat en Groene Groei heeft gedaan in het Notaoverleg over de Klimaat- &amp; Energieverkenning (KEV) op 2 oktober 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00295D65" w:rsidP="00295D65" w:rsidRDefault="00295D65" w14:paraId="548E16D7" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="000966B8" w:rsidR="00026E44" w:rsidP="00AB3FE0" w:rsidRDefault="00026E44" w14:paraId="2887E5C2" w14:textId="47F3E5D6">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00295D65" w:rsidP="00295D65" w:rsidRDefault="00295D65" w14:paraId="6A0F1171" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...116 lines deleted...]
-    <w:p w:rsidRPr="000966B8" w:rsidR="007A668B" w:rsidP="00AB3FE0" w:rsidRDefault="007A668B" w14:paraId="0BDA74A0" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allereerst wil ik Steven van Eijck en alle partijen die aan het plan hebben gewerkt, waaronder ook verschillende initiatiefnemers uit de agrarische sector, graag hartelijk danken voor hun advies, dat ik als bijlage bij deze brief meestuur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00295D65" w:rsidP="00295D65" w:rsidRDefault="00295D65" w14:paraId="5F1D05FF" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...146 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00295D65" w:rsidP="00295D65" w:rsidRDefault="00295D65" w14:paraId="777C01B1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De kern van het plan is om in te zetten op vrijwillige beëindiging en/of functiewijziging van veehouderijbedrijven en de landbouwgronden die hierdoor beschikbaar komen in te zetten voor vezelteelt. Het rapport focust daarbij met name op de teelt van meerjarige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>‘Miscanthus’-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>soorten zoals olifantengras en mammoetsgras. Volgens het plan creëert dit een alternatief verdienmodel voor boeren en wordt het aanbod van biobased materialen die kunnen worden ingezet in de bouw, infrastructuur en industrie vergroot. Daarnaast draagt het bij aan het behalen van nationale en Europese doelen op het gebied van circulariteit en klimaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00295D65" w:rsidP="00295D65" w:rsidRDefault="00295D65" w14:paraId="6B59DF61" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00295D65" w:rsidP="00295D65" w:rsidRDefault="00295D65" w14:paraId="71DB84A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een inzet op vrijwillige beëindiging en op het bieden van ondersteuning bij omschakeling naar andere landbouwvormen is onderdeel van de aanpak van zowel het huidige als het vorige kabinet om de stikstofproblematiek op te lossen en de landbouwsector toekomstbestendig te maken. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het stimuleren van vezelteelt sluit ook aan bij (beoogd) kabinetsbeleid, bijvoorbeeld de Nationale Aanpak Biobased Bouwen (NABB, gestart in 2023), de aangekondigde Biogrondstoffenstrategie en meer overkoepelend de kabinetsambitie van een volledig circulaire economie in 2050. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00295D65" w:rsidP="00295D65" w:rsidRDefault="00295D65" w14:paraId="0D7CAA40" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00295D65" w:rsidP="00295D65" w:rsidRDefault="00295D65" w14:paraId="029C19EB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals in het coalitieakkoord is opgenomen werkt het kabinet aan de uitvoering en concrete opschaling van circulaire oplossingen in de praktijk, bijvoorbeeld door als overheid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...402 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">launching customer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te zijn, een gelijk speelveld te creëren en door knelpunten weg te nemen. Dat ziet ook toe op de toepassing van vezelteelten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00295D65" w:rsidP="00295D65" w:rsidRDefault="00295D65" w14:paraId="399AF67B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op de langere termijn biedt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>launching</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Miscanthus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kansen voor diverse materiaaltoepassingen, waaronder als bitumenvervanger, maar ook hoogwaardiger als supplement of vervanger van kunststof.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> customer </w:t>
-[...48 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0210">
-[...51 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De toepassing van vezelteelten kan verder bijdragen aan verbeterde zelfvoorzienendheid van ons land op het gebied van biogrondstoffen, met verder toepassingen in de bouw, of bijvoorbeeld als vervanger van veen in groeimedia (zoals potgrond en substraten). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00295D65" w:rsidP="00295D65" w:rsidRDefault="00295D65" w14:paraId="08EEA9AD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00295D65" w:rsidP="00295D65" w:rsidRDefault="00295D65" w14:paraId="46F005EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vezelteelten kunnen een interessante optie zijn in de omschakeling naar grondgebonden extensieve landbouw rondom Natura2000-gebieden maar ook elders. Er zijn echter ook andere mogelijkheden en ruimtevragende ontwikkelingen. Binnen de Taskforce Landbouw, Natuur en Stikstof worden de contouren van het kabinetsbeleid en bijbehorende instrumentarium verder uitgewerkt. Het is uiteindelijk aan agrarisch ondernemers, ondersteund door Rijk en provincies, om keuzes te maken over de toekomst van hun bedrijf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00295D65" w:rsidP="00295D65" w:rsidRDefault="00295D65" w14:paraId="012011CB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00295D65" w:rsidP="00295D65" w:rsidRDefault="00295D65" w14:paraId="4657512B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet ziet kortom de potentie van het plan zowel in het licht van de landbouw, natuur- en stikstofopgave als in het licht van de circulaire economie ambities. Tegelijkertijd is er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een aantal aspecten die zorgvuldige weging vragen. Ten eerste is er aandacht nodig voor de potentiële ruimtelijke ontwikkeling van de beoogde teelt van vezels met andere ontwikkelingen, het effect van opschaling van vezelteelt op natuur en biodiversiteit. Ten tweede is weging nodig op de kosteneffectiviteit van inzet op vezelteelten als bijdrage aan de oplossing voor het stikstofprobleem.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het plan vraagt immers om een behoorlijke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>additionele overheidssteun, die zal moeten worden afgewogen tegen andere manieren om doelen te realiseren. Ten derde de noodzaak van een stabiele vraag naar vezels en rentabiliteit. De ervaring bij de Nationale Aanpak Biobased Bouwen (NABB) leert dat boeren bereid zijn dan met nieuwe gewassen aan de gang te gaan. Hierbij is het ook nodig om de verwerkingscapaciteit van vezelgewassen in Nederland te vergroten. Dit is een punt van aandacht onder de NABB waarvoor via het Nationaal Groenfonds o.a. de Regeling Stimulering Vezelteelt voor verwerkers open is gesteld. In (regionale) samenwerkingsprojecten, zoals Vezelvallei in oostelijk Nederland, maakt men ook al stappen op dit vlak, LVVN stimuleert het gebruik van de daar ontwikkelde methodiek voor afzetzekerheid in de keten in meer regio’s. Over de genoemde aandachtspunten zal het kabinet zelf, maar ook met de indieners, nader spreken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00295D65" w:rsidP="00295D65" w:rsidRDefault="00295D65" w14:paraId="1ED1AFD9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is waardevol dat (coalities van) maatschappelijke partijen, overheden, bedrijfsleven en kennisinstellingen voorstellen doen die kunnen bijdragen aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>realisatie van maatschappelijke opgaven. In de verdere uitwerking van zowel het landbouw- als het circulariteitsbeleid zullen we dit plan, net als een aantal andere plannen, dan ook zeker betrekken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00295D65" w:rsidP="00D7164A" w:rsidRDefault="00295D65" w14:paraId="6D53D2E0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00D7164A" w:rsidP="00D7164A" w:rsidRDefault="00D7164A" w14:paraId="145E8A1B" w14:textId="15EEB908">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselkwaliteit en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="00295D65" w:rsidP="00D7164A" w:rsidRDefault="00295D65" w14:paraId="02E1707F" w14:textId="00CE5F0F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7164A" w:rsidR="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008741F2">
-[...590 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00D7164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> van Essen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000966B8" w:rsidR="009632E6" w:rsidP="00AB3FE0" w:rsidRDefault="00057680" w14:paraId="7FA62309" w14:textId="0BF18A95">
-[...13 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidRPr="00D7164A" w:rsidR="006F53E6" w:rsidP="00D7164A" w:rsidRDefault="006F53E6" w14:paraId="6F93E6E5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D7164A" w:rsidR="006F53E6" w:rsidSect="000A5737">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="428FCC7A" w14:textId="77777777" w:rsidR="00BE3111" w:rsidRDefault="00BE3111">
+    <w:p w14:paraId="4D90DDD8" w14:textId="77777777" w:rsidR="00316D7C" w:rsidRDefault="00316D7C" w:rsidP="00295D65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A44AAD" w14:textId="77777777" w:rsidR="00BE3111" w:rsidRDefault="00BE3111"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F33B3CF" w14:textId="77777777" w:rsidR="00BE3111" w:rsidRDefault="00BE3111">
+    <w:p w14:paraId="6DA86646" w14:textId="77777777" w:rsidR="00316D7C" w:rsidRDefault="00316D7C" w:rsidP="00295D65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D85CC44" w14:textId="77777777" w:rsidR="00BE3111" w:rsidRDefault="00BE3111"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...25 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="800000A7" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1714BA03" w14:textId="77777777" w:rsidR="00196D48" w:rsidRDefault="00196D48">
+  <w:p w14:paraId="6C090365" w14:textId="77777777" w:rsidR="00295D65" w:rsidRPr="00295D65" w:rsidRDefault="00295D65" w:rsidP="00295D65">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21F16EE9" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="58B81832" w14:textId="77777777" w:rsidR="00295D65" w:rsidRPr="00295D65" w:rsidRDefault="00295D65" w:rsidP="00295D65">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...88 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...77 lines deleted...]
-  <w:p w14:paraId="4328085F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="60D40BB6" w14:textId="77777777" w:rsidR="00295D65" w:rsidRPr="00295D65" w:rsidRDefault="00295D65" w:rsidP="00295D65">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="186F6E9B" w14:textId="77777777" w:rsidR="00BE3111" w:rsidRDefault="00BE3111">
+    <w:p w14:paraId="7281515F" w14:textId="77777777" w:rsidR="00316D7C" w:rsidRDefault="00316D7C" w:rsidP="00295D65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F2DDDE" w14:textId="77777777" w:rsidR="00BE3111" w:rsidRDefault="00BE3111"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BF11D54" w14:textId="77777777" w:rsidR="00BE3111" w:rsidRDefault="00BE3111">
+    <w:p w14:paraId="4D64AD93" w14:textId="77777777" w:rsidR="00316D7C" w:rsidRDefault="00316D7C" w:rsidP="00295D65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFEF682" w14:textId="77777777" w:rsidR="00BE3111" w:rsidRDefault="00BE3111"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70D72683" w14:textId="77777777" w:rsidR="00196D48" w:rsidRDefault="00196D48">
+  <w:p w14:paraId="0BB8E8C9" w14:textId="77777777" w:rsidR="00295D65" w:rsidRPr="00295D65" w:rsidRDefault="00295D65" w:rsidP="00295D65">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...154 lines deleted...]
-  <w:p w14:paraId="64B63720" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="232B1900" w14:textId="77777777" w:rsidR="00295D65" w:rsidRPr="00295D65" w:rsidRDefault="00295D65" w:rsidP="00295D65">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...632 lines deleted...]
-  <w:p w14:paraId="1235EB49" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00AB3FE0">
+  <w:p w14:paraId="72FA0E8E" w14:textId="77777777" w:rsidR="00295D65" w:rsidRPr="00295D65" w:rsidRDefault="00295D65" w:rsidP="00295D65">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1585 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...2463 lines deleted...]
-    <w:rsid w:val="00FF5772"/>
+    <w:rsidRoot w:val="00295D65"/>
+    <w:rsid w:val="000A5737"/>
+    <w:rsid w:val="001C09E3"/>
+    <w:rsid w:val="00295D65"/>
+    <w:rsid w:val="00316D7C"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="008B1EB9"/>
+    <w:rsid w:val="00AD7175"/>
+    <w:rsid w:val="00C47920"/>
+    <w:rsid w:val="00D7164A"/>
+    <w:rsid w:val="00E05609"/>
+    <w:rsid w:val="00EC58F3"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F41456"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3616DA09"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2DA8CB2E-D6F0-4A1E-8BD2-4C13B1BE70F6}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7420,412 +1168,1154 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00085ACD"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Times New Roman"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00295D65"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295D65"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295D65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295D65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295D65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295D65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295D65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295D65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295D65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00295D65"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00295D65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00295D65"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00295D65"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00295D65"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00295D65"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00085ACD"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00295D65"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295D65"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00295D65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00295D65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00295D65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
+    <w:name w:val="Koptekst Char1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00295D65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
+    <w:name w:val="Voettekst Char1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00295D65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D7164A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4416</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>842</ap:Words>
+  <ap:Characters>4636</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>36</ap:Lines>
+  <ap:Lines>38</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5208</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5468</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>