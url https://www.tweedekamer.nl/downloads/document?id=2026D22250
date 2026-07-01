--- v0 (2026-05-14)
+++ v1 (2026-07-01)
@@ -1,3632 +1,965 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00605ADD" w:rsidRDefault="0082675E" w14:paraId="18FC002B" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="00A04B3D" w:rsidP="00A04B3D" w:rsidRDefault="0058267C" w14:paraId="59D96435" w14:textId="1222D7F5">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D" w:rsidR="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>678</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D" w:rsidR="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D" w:rsidR="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van de Wet toezicht accountantsorganisaties, de Wet op het financieel toezicht, het Burgerlijk Wetboek en enige andere wetten in verband met de implementatie van Richtlijn (EU) 2022/2464 met betrekking tot duurzaamheidsrapportering door ondernemingen (Wet implementatie richtlijn duurzaamheidsrapportering)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="00A04B3D" w:rsidP="00D80872" w:rsidRDefault="00A04B3D" w14:paraId="6983885E" w14:textId="10849623">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D" w:rsidR="0058267C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="00A04B3D" w14:paraId="21428AF5" w14:textId="12912FB2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="00A04B3D" w:rsidP="0058267C" w:rsidRDefault="00A04B3D" w14:paraId="245F889E" w14:textId="3C51E8B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 13 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="07E8DA16" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="2653E2DE" w14:textId="10D9A057">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Bij uw Kamer is het voorstel voor de Implementatiewet richtlijn duurzaamheidsrapportering in behandeling.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A04B3D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Het voorstel implementeert de richtlijn duurzaamheidsrapportering (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F90751">
-        <w:rPr>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Corporate </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Corporate Sustainability Reporting Directive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, CSRD).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De CSRD schrijft voor dat bepaalde ondernemingen in hun bestuursverslag over duurzaamheid rapporteren en dat zij op deze rapportages een assurance-onderzoek laten uitvoeren. Uitgangspunt daarbij is dat een accountant het assurance-onderzoek uitvoert. De CSRD voorziet echter in een lidstaatoptie om het assurance-onderzoek door een niet-accountant, een zogenaamde onafhankelijke assurancedienstverlener (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Sustainability</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Independent Assurance Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, IASP), te laten uitvoeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="7B331831" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="7233FCD2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij de indiening van het wetsvoorstel liet het vorige kabinet in januari 2025 weten positief te staan tegenover invoering van de lidstaatoptie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gelet op het grote aantal ondernemingen dat onder de oorspronkelijke CSRD moest gaan rapporteren, was er mogelijk onvoldoende aanbod onder accountants om aan de vraag naar duurzaamheidsassurance te kunnen voldoen. De lidstaatoptie zou de werklast onder accountants kunnen verminderen, de assurancemarkt kunnen verbreden en de assurancekwaliteit kunnen verbeteren. Het kabinet kondigde toen aan te onderzoeken of en hoe Nederland van de lidstaatoptie gebruik zou kunnen maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="4F76E938" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="1FDDD699" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In vervolg hierop heeft SEO Economisch Onderzoek, in samenwerking met Nyenrode Business University, hiernaar onderzoek gedaan en onlangs het onderzoeksrapport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Reporting Directive</w:t>
-[...145 lines deleted...]
-        </w:rPr>
         <w:t>Beleidsopties gebruik IASP-lidstaatoptie in de CSRD</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opgeleverd. Hierbij bied ik u, mede namens de minister van Economische Zaken en Klimaat en de staatssecretaris van Justitie en Veiligheid, het onderzoeksrapport aan. Tevens geeft het kabinet zijn reactie op dit rapport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="1C7E697A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00817FAE" w:rsidRDefault="00817FAE" w14:paraId="34C9759C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="38A12225" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Het onderzoek</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F90751" w:rsidR="00F90751" w:rsidP="00F90751" w:rsidRDefault="00F90751" w14:paraId="2FB1B811" w14:textId="77777777">
-[...91 lines deleted...]
-    <w:p w:rsidRPr="00F90751" w:rsidR="00F90751" w:rsidP="00F90751" w:rsidRDefault="00F90751" w14:paraId="3866D3D5" w14:textId="77777777">
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="18A7C175" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het onderzoek bespreekt de mogelijkheden en gevolgen van de lidstaatoptie in de CSRD, waardoor IASP’s naast accountants kunnen worden toegelaten voor de assurance op duurzaamheidsrapportages. De hoofdvraag was op welke wijze Nederland gebruik kan maken van de lidstaatoptie die regelt dat ook een onafhankelijke verlener van assurancediensten de duurzaamheidsrapportering kan controleren, zodat de kwaliteit van dit assurance-onderzoek voldoende wordt geborgd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="76B55B13" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="2673E33C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het rapport beschrijft twee hoofdbeleidsopties, zonder een voorkeur uit te spreken welke optie het best kan worden uitgevoerd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="46E14E09" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het </w:t>
-[...71 lines deleted...]
-      <w:r w:rsidR="00394F97">
+        <w:t>Het nulalternatief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: de assurance van duurzaamheidsrapportages blijft uitsluitend voorbehouden aan accountants. Dit biedt de zekerheid van bestaande waarborgen. De grotere accountantsorganisaties hebben schaalvoordelen voor het opzetten van duurzaamheidsteams, wat consolidatie en specialisatie binnen de accountancy kan bevorderen. Tegelijkertijd kan ongewenste marktconcentratie toenemen. Het voorstel van de Europese Commissie voor het Omnibus I-pakket,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00F90751">
-[...32 lines deleted...]
-    <w:p w:rsidRPr="00F90751" w:rsidR="00F90751" w:rsidP="00F90751" w:rsidRDefault="0096169B" w14:paraId="5BD966AC" w14:textId="77777777">
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat de reikwijdte van de CSRD sterk beperkt en daardoor het aantal betrokken ondernemingen reduceert, beperkt naar verwachting de behoefte aan extra assurance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="4C7B95EC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gebruik </w:t>
-[...68 lines deleted...]
-      <w:r w:rsidR="003D243F">
+        <w:t>Gebruik maken van de IASP-lidstaatoptie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: accountants werken in de praktijk soms samen met conformiteitsbeoordelingsinstanties (CBI’s) voor onderdelen van de accountantscontrole. CBI’s controleren of ondernemingen zich aan (internationale) normen houden en geven hiervoor conformiteitsverklaringen af.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="001B6129">
-[...251 lines deleted...]
-    <w:p w:rsidR="00817FAE" w:rsidP="00313FF5" w:rsidRDefault="00817FAE" w14:paraId="6DA16210" w14:textId="77777777">
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Raad voor Accreditatie houdt toezicht op CBI’s. Nederland kan deze CBI’s toelaten als IASP, zodat ze zelfstandig een assurance-oordeel voor de duurzaamheidsrapportering kunnen geven. CBI’s moeten dan wel gaan voldoen aan beroeps-, organisatie- en kwaliteitseisen vergelijkbaar met die voor accountants. De invoering hiervan brengt aanzienlijke kosten met zich mee, zowel voor de inrichting van als het toezicht op het stelsel. Wel kan de uitbreiding van de assurancemarkt de kwaliteit van de duurzaamheidsassurance vergroten door gespecialiseerde aanbieders van buitenaf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="3C3352BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="17F99B2A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast deze twee hoofdbeleidsopties noemen de onderzoekers de mogelijkheid voor meer samenwerking tussen accountants en CBI’s. Accountants zouden de beoordelingen van CBI’s eenvoudiger voor de assurance kunnen gebruiken. Daarvoor moeten accountants en CBI’s nadere samenwerkingsafspraken en protocollen met elkaar overeenkomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="5DC25BD2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="04495EA9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onderzoek toont aan dat het belang van het toelaten van IASP's afhangt van de uiteindelijke reikwijdte van de CSRD in het licht van het Omnibus I-pakket en de mogelijkheden om een gelijkwaardig systeem van kwaliteit en toezicht te realiseren. De toelating van IASP's kan vooral interessant zijn voor kleinere rapportageplichtige ondernemingen en bij grote werkdruk in de accountancysector. Internationale voorbeelden, zoals Denemarken, Frankrijk, Griekenland en Litouwen, laten zien dat het stelsel dat voor het accountantsberoep in die landen geldt, vrijwel geheel van toepassing op de IASP’s is verklaard. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="0DC124EE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="45B28664" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Het standpunt van het kabinet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00817FAE" w:rsidRDefault="00547C3B" w14:paraId="633BFA18" w14:textId="77777777">
-[...33 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="6CDA928D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet stelt vast dat de situatie ingrijpend is gewijzigd ten opzichte van de situatie waar de onderzoekers bij de start van hun onderzoek van zijn uitgegaan. Het Omnibus I-pakket, dat inmiddels is vastgesteld,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      <w:r w:rsidR="00AD28AC">
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kent een veel beperktere reikwijdte. Door de gewijzigde CSRD hoeven vanaf 2027 alleen ondernemingen met meer dan 1.000 werknemers en meer dan € 450 miljoen netto-jaaromzet nog te rapporteren over duurzaamheid. Het aantal rapportageplichtige ondernemingen neemt daardoor naar schatting met circa 85% af. De inschatting is dat in Nederland nog slechts ongeveer 220 ondernemingen een duurzaamheidsrapportering hoeven op te stellen; onder de oorspronkelijke CSRD bedroeg de schatting 3.000 tot 6.000 ondernemingen. Het aantal uit te voeren wettelijk verplichte assurance-onderzoeken van de duurzaamheidsrapportering neemt daardoor sterk af. De AFM bevestigt dit beeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daar komt bij dat invoering van de lidstaatoptie een omvangrijk langjarig traject zou betreffen, zowel voor de overheid als de betrokken instanties. Voor IASP’s moeten immers gelijkwaardige wettelijke eisen gaan gelden als voor accountants. Als in lijn met andere Europese landen ervoor wordt gekozen zoveel mogelijk aan te sluiten bij het stelsel voor accountants, betekent dit onder meer de oprichting van een wettelijke beroepsorganisatie, een wettelijk geregeld systeem van overheidstoezicht en een tuchtrechtelijke instantie. De invoering van een vergelijkbaar stelsel voor IASP’s brengt daarom behoorlijke kosten en regeldruk met zich mee, terwijl de baten – gelet op de sterk beperkte omvang van de assuranceverplichting – vermoedelijk beperkt zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="18351E77" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="48DE7CCB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet komt daarom tot de conclusie dat er in de huidige omstandigheden geen noodzaak meer is tot invoering van de lidstaatoptie. Accountants kunnen de duurzaamheidsassurance goed uitvoeren en doen dit ook al. Daar komt bij dat de kosten en uitvoeringslasten die samenhangen met het invoeren van de IASP-lidstaatoptie, voor het kabinet niet opwegen tegen de verwachte baten, zoals meer capaciteit voor de duurzaamheidsassurance. Daar komt bij dat met het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>reikwijdte</w:t>
-[...301 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+        <w:t>coalitieakkoord het kabinet erop inzet om regeldruk en uitvoeringslasten juist terug te dringen. Het kabinet kiest er daarom voor om het huidige stelsel, waarbij uitsluitend accountants duurzaamheidsassurance mogen uitvoeren, te handhaven. Het kabinet is van mening dat door middel van samenwerking tussen accountants en CBI's, eveneens de kwaliteit en capaciteit voor de duurzaamheidsassurance verbeterd kan worden, zonder dat daarvoor een omvangrijk stelsel van kwaliteitseisen, toezicht en tuchtrechtspraak nodig is. Het is dan aan de accountantskantoren om een dergelijke samenwerking aan te gaan. De tekenend accountant blijft daarbij eindverantwoordelijk voor de assurance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="1A664F1D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="0058267C" w:rsidRDefault="0058267C" w14:paraId="61F5DD6E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet zal de ontwikkelingen rond de assurancemarkt in het kader van de CSRD blijven volgen en indien nodig het beleid in de toekomst heroverwegen. Het kabinet zal u hierover dan informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="0058267C" w:rsidP="00A04B3D" w:rsidRDefault="0058267C" w14:paraId="23B5ACD7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="00A04B3D" w:rsidP="00A04B3D" w:rsidRDefault="00A04B3D" w14:paraId="30E66D58" w14:textId="4B5A0E1C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Financiën,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>E. Heinen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A04B3D" w:rsidR="006F53E6" w:rsidP="00A04B3D" w:rsidRDefault="006F53E6" w14:paraId="40670482" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A04B3D" w:rsidR="006F53E6" w:rsidSect="000B1358">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2834" w:bottom="851" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61F44C44" w14:textId="77777777" w:rsidR="0082675E" w:rsidRDefault="0082675E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3656CDC1" w14:textId="77777777" w:rsidR="00521BF1" w:rsidRDefault="00521BF1" w:rsidP="0058267C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C34B720" w14:textId="77777777" w:rsidR="0082675E" w:rsidRDefault="0082675E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5E69B054" w14:textId="77777777" w:rsidR="00521BF1" w:rsidRDefault="00521BF1" w:rsidP="0058267C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F8D8DFA" w14:textId="77777777" w:rsidR="0058267C" w:rsidRPr="0058267C" w:rsidRDefault="0058267C" w:rsidP="0058267C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C36E4D6" w14:textId="77777777" w:rsidR="0058267C" w:rsidRPr="0058267C" w:rsidRDefault="0058267C" w:rsidP="0058267C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77BD68D3" w14:textId="77777777" w:rsidR="0058267C" w:rsidRPr="0058267C" w:rsidRDefault="0058267C" w:rsidP="0058267C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E5A2B71" w14:textId="77777777" w:rsidR="0082675E" w:rsidRDefault="0082675E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2D960BAF" w14:textId="77777777" w:rsidR="00521BF1" w:rsidRDefault="00521BF1" w:rsidP="0058267C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="676D1ED9" w14:textId="77777777" w:rsidR="0082675E" w:rsidRDefault="0082675E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0B647A4E" w14:textId="77777777" w:rsidR="00521BF1" w:rsidRDefault="00521BF1" w:rsidP="0058267C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="62AE45BA" w14:textId="77777777" w:rsidR="00DE24F2" w:rsidRDefault="00DE24F2">
+    <w:p w14:paraId="3E3CDF4D" w14:textId="77777777" w:rsidR="0058267C" w:rsidRPr="00A04B3D" w:rsidRDefault="0058267C" w:rsidP="0058267C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007C2C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C2C5D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken 2025/26, 36678.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="52B5D127" w14:textId="77777777" w:rsidR="00DE24F2" w:rsidRDefault="00DE24F2">
+    <w:p w14:paraId="404F6191" w14:textId="77777777" w:rsidR="0058267C" w:rsidRPr="00A04B3D" w:rsidRDefault="0058267C" w:rsidP="0058267C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007C2C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C2C5D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Richtlijn (EU) 2024/2464.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2425A42E" w14:textId="77777777" w:rsidR="00DE24F2" w:rsidRPr="00225914" w:rsidRDefault="00DE24F2" w:rsidP="00DE24F2">
+    <w:p w14:paraId="405ED44A" w14:textId="77777777" w:rsidR="0058267C" w:rsidRPr="00A04B3D" w:rsidRDefault="0058267C" w:rsidP="0058267C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00225914">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00225914">
-[...11 lines deleted...]
-        <w:t>Kamerstukken II 2024/25, 36678, nr. 3, § 3.1.2.</w:t>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 36678, nr. 3, § 3.1.2.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="53183879" w14:textId="77777777" w:rsidR="00394F97" w:rsidRDefault="00394F97" w:rsidP="00394F97">
+    <w:p w14:paraId="1102E1D8" w14:textId="77777777" w:rsidR="0058267C" w:rsidRPr="00A04B3D" w:rsidRDefault="0058267C" w:rsidP="0058267C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00551889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00551889">
-[...20 lines deleted...]
-        <w:t>2025)80.</w:t>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> COMM(2025)80.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="633B69E6" w14:textId="77777777" w:rsidR="003D243F" w:rsidRDefault="003D243F">
+    <w:p w14:paraId="369ECF78" w14:textId="77777777" w:rsidR="0058267C" w:rsidRPr="00A04B3D" w:rsidRDefault="0058267C" w:rsidP="0058267C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007C2C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C2C5D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bijvoorbeeld NEN- of ISO-normen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="795A84A0" w14:textId="77777777" w:rsidR="00547C3B" w:rsidRPr="007E3279" w:rsidRDefault="00547C3B" w:rsidP="00547C3B">
+    <w:p w14:paraId="058A0AAF" w14:textId="77777777" w:rsidR="0058267C" w:rsidRPr="00A04B3D" w:rsidRDefault="0058267C" w:rsidP="0058267C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A479F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007E3279">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Richtlijn (EU) 2026/470.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="209EF9CB" w14:textId="77777777" w:rsidR="00547C3B" w:rsidRPr="00BE0645" w:rsidRDefault="00547C3B" w:rsidP="00547C3B">
+    <w:p w14:paraId="1BC8981E" w14:textId="77777777" w:rsidR="0058267C" w:rsidRPr="00A04B3D" w:rsidRDefault="0058267C" w:rsidP="0058267C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00BE0645">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04B3D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BE0645">
-[...34 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00A04B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CSRD-assurance: 4 pijlers voor een robuuste aanpak, AFM 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="60ADF3AC" w14:textId="77777777" w:rsidR="00605ADD" w:rsidRDefault="0082675E">
-[...346 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="18C46F1A" w14:textId="77777777" w:rsidR="0058267C" w:rsidRPr="0058267C" w:rsidRDefault="0058267C" w:rsidP="0058267C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="79A9ECCC" w14:textId="77777777" w:rsidR="00605ADD" w:rsidRDefault="0082675E">
-[...1339 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="33E0C146" w14:textId="77777777" w:rsidR="008E76C9" w:rsidRPr="0058267C" w:rsidRDefault="008E76C9" w:rsidP="0058267C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="300E19EE" w14:textId="77777777" w:rsidR="008E76C9" w:rsidRPr="0058267C" w:rsidRDefault="008E76C9" w:rsidP="0058267C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="C6C92EE6"/>
-[...383 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65582E47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="073AA562"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3668,503 +1001,152 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...235 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="939728157">
+  <w:num w:numId="1" w16cid:durableId="1249533967">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00605ADD"/>
-[...109 lines deleted...]
-    <w:rsid w:val="5D9AC3A5"/>
+    <w:rsidRoot w:val="0058267C"/>
+    <w:rsid w:val="000B1358"/>
+    <w:rsid w:val="001C09E3"/>
+    <w:rsid w:val="002E663D"/>
+    <w:rsid w:val="00395506"/>
+    <w:rsid w:val="00521BF1"/>
+    <w:rsid w:val="0058267C"/>
+    <w:rsid w:val="006D5292"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="008E76C9"/>
+    <w:rsid w:val="00A04B3D"/>
+    <w:rsid w:val="00BA7645"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="44033"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="654DD22A"/>
-  <w15:docId w15:val="{9B0F26E8-35D0-4FF2-8E41-0AA92C90C85F}"/>
+  <w14:docId w14:val="5A1D456A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AD36DF0E-F35E-4602-94CA-5DA2E11A5747}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4173,77 +1155,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4268,75 +1250,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4371,55 +1353,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4490,1102 +1472,852 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...6 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Aanvraag ICT middelen producten tabel"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0058267C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0058267C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0058267C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0058267C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0058267C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0058267C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0058267C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0058267C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0058267C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...5 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Calibri"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0058267C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0058267C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen V8"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0058267C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0058267C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...211 lines deleted...]
-    </w:pPr>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0058267C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0058267C"/>
     <w:rPr>
       <w:b/>
-      <w:color w:val="682280"/>
-[...228 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:smallCaps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...63 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
     <w:name w:val="Standaard_Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
     <w:name w:val="Standaard_Referentiegegevens_Kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
     <w:name w:val="Standaard_Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...18 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...15 lines deleted...]
-    </w:tblPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana7">
     <w:name w:val="Verdana 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...67 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004050B8"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004050B8"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0058267C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004050B8"/>
+    <w:rsid w:val="0058267C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...22 lines deleted...]
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EF2257"/>
-[...9 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EF2257"/>
-[...9 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="0058267C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EF2257"/>
-[...8 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:rsid w:val="0058267C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...23 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0058267C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A04B3D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5642,51 +2374,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5750,65 +2482,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5829,218 +2561,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6671</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1275</ap:Words>
+  <ap:Characters>7018</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>55</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>58</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7868</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8277</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-05-13T15:01:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...107 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>