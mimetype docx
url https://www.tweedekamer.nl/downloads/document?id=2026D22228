--- v0 (2026-05-14)
+++ v1 (2026-07-21)
@@ -1,2861 +1,756 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008E3554" w:rsidRDefault="00A96B8B" w14:paraId="0E6D45C8" w14:textId="77777777">
-[...19 lines deleted...]
-        <w:t>om bij de ingroei naar het volledig voldoen aan de Wet modernisering elektronisch bestuurlijk verkeer (</w:t>
+    <w:p w:rsidRPr="00854EC9" w:rsidR="00854EC9" w:rsidP="00854EC9" w:rsidRDefault="00EB612D" w14:paraId="6306608B" w14:textId="765488DE">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36812</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854EC9" w:rsidR="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van enkele belastingwetten en enige andere wetten (Belastingplan 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854EC9" w:rsidR="00854EC9" w:rsidP="00D31852" w:rsidRDefault="00854EC9" w14:paraId="52D2EFE2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>125</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854EC9" w:rsidR="00854EC9" w:rsidP="00694353" w:rsidRDefault="00854EC9" w14:paraId="1406E148" w14:textId="0E7A8CEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854EC9" w:rsidR="00854EC9" w:rsidP="00694353" w:rsidRDefault="00854EC9" w14:paraId="5C485C2F" w14:textId="2CD17631">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 13 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854EC9" w:rsidR="00694353" w:rsidP="00694353" w:rsidRDefault="00694353" w14:paraId="79D540B9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00854EC9" w:rsidR="00694353" w:rsidP="00694353" w:rsidRDefault="00694353" w14:paraId="0DCFC25A" w14:textId="2F1CAAE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 25 november 2025 is een motie van lid Van Eijk c.s. aangenomen, waarin het kabinet wordt verzocht om bij de ingroei naar het volledig voldoen aan de Wet modernisering elektronisch bestuurlijk verkeer (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Wmebv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>) hoge prioriteit toe te kennen aan de bezwaarfase.</w:t>
       </w:r>
-      <w:r w:rsidR="0038004A">
+      <w:r w:rsidRPr="00854EC9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de motie wordt verzocht de Kamer bij de Voorjaarsnota te informeren over de voortgang en stappen die worden gezet om volledig digitaal bezwaar zo spoedig mogelijk te realiseren. In deze brief geef ik uitvoering aan deze motie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854EC9" w:rsidR="00694353" w:rsidP="00694353" w:rsidRDefault="00694353" w14:paraId="4EA8B050" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Huidige stand van zaken</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175A7B" w:rsidRDefault="00622FD9" w14:paraId="007CF8C5" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:t>) kunnen burgers op dit moment via de Online Bezwaarvoorziening bezwaar maken. Dit loopt via Mijn Belastingdienst en via de website van de Belastingdienst. Daarnaast kunnen ondernemingen voor de btw en vennootschapsbelasting (</w:t>
+    <w:p w:rsidRPr="00854EC9" w:rsidR="00694353" w:rsidP="00694353" w:rsidRDefault="00694353" w14:paraId="3880C182" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor de inkomensheffingen (IH) kunnen burgers op dit moment via de Online Bezwaarvoorziening bezwaar maken. Dit loopt via Mijn Belastingdienst en via de website van de Belastingdienst. Daarnaast kunnen ondernemingen voor de btw en vennootschapsbelasting (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Vpb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. Fiscaal dienstverleners kunnen via hun eigen software (System </w:t>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) online bezwaar maken, via Mijn Belastingdienst Zakelijk. Fiscaal dienstverleners kunnen via hun eigen software (System </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> System) bezwaar indienen voor hun klanten voor de IH, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Vpb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...44 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Omzetbelasting (OB). Dit zijn de belastingmiddelen waarvoor de meeste bezwaren worden ingediend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854EC9" w:rsidR="00694353" w:rsidP="00694353" w:rsidRDefault="00694353" w14:paraId="2B547B1E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ter illustratie: de IH, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Vpb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00651968">
-[...55 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en OB vertegenwoordigden in 2025 circa 86% van het totaal aantal bezwaren dat in een jaar door de Belastingdienst wordt ontvangen. Voor de IH is ook gemonitord in hoeverre ook daadwerkelijk digitaal bezwaar werd in gediend. In 2025 was dit 30%. Met het oog op de doelstellingen van digitalisering en verduurzaming zie ik, met de indieners van de motie, het nut van het spoedig digitaliseren van het bezwaarproces, en het uitdragen van de mogelijkheden hiervan richting de maatschappij.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854EC9" w:rsidR="00694353" w:rsidP="00694353" w:rsidRDefault="00694353" w14:paraId="2CA10FB9" w14:textId="529D78B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ingroei naar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Wmebv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00FD0F61" w:rsidRDefault="00622FD9" w14:paraId="6B9B9FA1" w14:textId="77777777">
-[...63 lines deleted...]
-      <w:r w:rsidR="007120C0">
+    <w:p w:rsidRPr="00854EC9" w:rsidR="00694353" w:rsidP="00694353" w:rsidRDefault="00694353" w14:paraId="39E4EB99" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Belastingdienst maakt het indienen van bezwaar toegankelijker en gebruiksvriendelijker. Hiervoor is het programma herontwerp bezwaarproces opgezet. Er wordt gewerkt aan een nieuw bezwaar-behandelsysteem, het generieke bezwaarproces (GBP). In dit nieuwe systeem vormt het toegankelijk en gebruiksvriendelijker maken van het indienen van digitaal bezwaar een belangrijke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">invordering </w:t>
-[...71 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">pijler. Het is de bedoeling om in de komende jaren vrijwel alle belastingmiddelen aan te laten sluiten op dit nieuwe systeem, en daarbij ook in te regelen dat digitaal bezwaar mogelijk is. Er is voor gekozen om dit jaar al de bezwaren invordering in dit systeem op te nemen, met daarbij hopelijk ook de mogelijkheid om digitaal bezwaar te maken. Daarmee wordt al een grote stap gezet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854EC9" w:rsidR="00694353" w:rsidP="00694353" w:rsidRDefault="00694353" w14:paraId="0FF924E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De volgorde van aansluiting van de overige middelen op dit systeem staat nog niet geheel vast, maar wordt bepaald met inachtneming van de beschikbare personele- en IV-capaciteit. Het is van groot belang dat de Belastingdienst de tijd krijgt om dit nieuwe systeem robuust en zorgvuldig op te bouwen. Wettelijk is de Belastingdienst verplicht om voor alle belastingmiddelen per 1 januari 2030 digitaal bezwaar mogelijk te maken, en ik zie zoals gezegd het belang om dit snel te regelen. Ik vind het echter net zo belangrijk dat de Belastingdienst de tijd krijgt om het nieuwe systeem robuust en zorgvuldig op te bouwen. Daarom zie ik op dit moment geen ruimte om een eerdere datum te noemen dan de wettelijke termijn van 1 januari 2030. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854EC9" w:rsidR="00694353" w:rsidP="00694353" w:rsidRDefault="00694353" w14:paraId="4D74193D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Conclusie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008A0519" w:rsidR="008A0519" w:rsidRDefault="00FD0F61" w14:paraId="6C46331C" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> heeft bij het ingroeien naar het volledig voldoen aan de </w:t>
+    <w:p w:rsidRPr="00854EC9" w:rsidR="00694353" w:rsidP="00694353" w:rsidRDefault="00694353" w14:paraId="79F91C23" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gelet op bovenstaande concludeer ik dat het digitaliseren van bezwaar hoge prioriteit heeft bij het ingroeien naar het volledig voldoen aan de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Wmebv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003C23EF">
-[...60 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Voor de in omvang van het aantal bezwaren grootste belastingmiddelen is het al mogelijk om digitaal bezwaar in te dienen, en in de loop van 2026 komt daar naar verwachting het invorderingsproces bij. Ik onderschrijf het belang van het digitaliseren van alle bezwaarprocessen, maar ik constateer ook dat dit robuust en zorgvuldig moet gebeuren. De Belastingdienst zal voor de wettelijke termijn van 1 januari 2030 voor alle belastingmiddelen digitaal bezwaar mogelijk maken. Ik vertrouw erop hiermee aan het verzoek van uw Kamer te hebben voldaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854EC9" w:rsidR="00854EC9" w:rsidP="00694353" w:rsidRDefault="00854EC9" w14:paraId="374B02CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00854EC9" w:rsidR="00694353" w:rsidP="00854EC9" w:rsidRDefault="00854EC9" w14:paraId="73F874B6" w14:textId="40554168">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854EC9" w:rsidR="00694353">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e staatssecretaris van Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854EC9" w:rsidR="00694353">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E3554" w:rsidRDefault="008E3554" w14:paraId="77186C7C" w14:textId="77777777"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="00854EC9" w:rsidR="00694353" w:rsidP="00854EC9" w:rsidRDefault="00854EC9" w14:paraId="23DD343E" w14:textId="39196B13">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00854EC9" w:rsidR="00694353">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Eerenberg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="008E3554" w:rsidRDefault="008E3554" w14:paraId="5BC99298" w14:textId="77777777"/>
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+    <w:p w:rsidRPr="00854EC9" w:rsidR="00694353" w:rsidP="00694353" w:rsidRDefault="00694353" w14:paraId="7829F45A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00854EC9" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="7C902BFC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00854EC9" w:rsidR="006F53E6" w:rsidSect="00694353">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71008659" w14:textId="77777777" w:rsidR="00DC5C79" w:rsidRDefault="00DC5C79">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="58D843F1" w14:textId="77777777" w:rsidR="00AA41A2" w:rsidRDefault="00AA41A2" w:rsidP="00694353">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70EAE33E" w14:textId="77777777" w:rsidR="00DC5C79" w:rsidRDefault="00DC5C79">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2C7F19B6" w14:textId="77777777" w:rsidR="00AA41A2" w:rsidRDefault="00AA41A2" w:rsidP="00694353">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="64165CB6" w14:textId="77777777" w:rsidR="008E3554" w:rsidRDefault="008E3554">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="278B4CB3" w14:textId="77777777" w:rsidR="00694353" w:rsidRPr="00694353" w:rsidRDefault="00694353" w:rsidP="00694353">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="700DE72F" w14:textId="77777777" w:rsidR="004555EF" w:rsidRPr="00694353" w:rsidRDefault="004555EF" w:rsidP="00694353">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="175445FD" w14:textId="77777777" w:rsidR="00694353" w:rsidRPr="00694353" w:rsidRDefault="00694353" w:rsidP="00694353">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="048F9881" w14:textId="77777777" w:rsidR="00DC5C79" w:rsidRDefault="00DC5C79">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3097E00F" w14:textId="77777777" w:rsidR="00AA41A2" w:rsidRDefault="00AA41A2" w:rsidP="00694353">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38B7A633" w14:textId="77777777" w:rsidR="00DC5C79" w:rsidRDefault="00DC5C79">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="13AF8BA7" w14:textId="77777777" w:rsidR="00AA41A2" w:rsidRDefault="00AA41A2" w:rsidP="00694353">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6572E03D" w14:textId="77777777" w:rsidR="0038004A" w:rsidRPr="0038004A" w:rsidRDefault="0038004A">
+    <w:p w14:paraId="33577F45" w14:textId="0520ED20" w:rsidR="00694353" w:rsidRPr="0038004A" w:rsidRDefault="00694353" w:rsidP="00694353">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038004A">
+      <w:r w:rsidRPr="00854EC9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0038004A">
+      <w:r w:rsidRPr="00854EC9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 367812, nr. 80</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36812, nr. 80</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5A6A6693" w14:textId="77777777" w:rsidR="008E3554" w:rsidRDefault="00A96B8B">
-[...495 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3C2244BA" w14:textId="77777777" w:rsidR="00694353" w:rsidRPr="00694353" w:rsidRDefault="00694353" w:rsidP="00694353">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E2B8A60" w14:textId="77777777" w:rsidR="008E3554" w:rsidRDefault="00A96B8B">
-[...1078 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4209375F" w14:textId="77777777" w:rsidR="004555EF" w:rsidRPr="00694353" w:rsidRDefault="004555EF" w:rsidP="00694353">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...398 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="021517F1" w14:textId="77777777" w:rsidR="004555EF" w:rsidRPr="00694353" w:rsidRDefault="004555EF" w:rsidP="00694353">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008E3554"/>
-[...69 lines deleted...]
-    <w:rsid w:val="00FD0F61"/>
+    <w:rsidRoot w:val="00694353"/>
+    <w:rsid w:val="003641FF"/>
+    <w:rsid w:val="004555EF"/>
+    <w:rsid w:val="00694353"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00770B8A"/>
+    <w:rsid w:val="00854EC9"/>
+    <w:rsid w:val="008E020E"/>
+    <w:rsid w:val="00952A4C"/>
+    <w:rsid w:val="009C6112"/>
+    <w:rsid w:val="00AA41A2"/>
+    <w:rsid w:val="00E870F0"/>
+    <w:rsid w:val="00EB612D"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="28431C09"/>
-  <w15:docId w15:val="{FABC3DFE-A4F7-45F8-8CB1-B2BFB8B34398}"/>
+  <w14:docId w14:val="31E22D2C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{37A16587-B42D-4C66-B05B-79980ED4AE9E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2864,77 +759,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2959,75 +854,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3062,55 +957,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3182,786 +1077,785 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00694353"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00694353"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00694353"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00694353"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00694353"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00694353"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00694353"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00694353"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00694353"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00694353"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00694353"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00694353"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00694353"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00694353"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00694353"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00694353"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00694353"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00694353"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...146 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00694353"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00694353"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00694353"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00694353"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00694353"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00694353"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00694353"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00694353"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00694353"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00694353"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00694353"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="00694353"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="00694353"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...188 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00694353"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00694353"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00694353"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...137 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0038004A"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00694353"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0038004A"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00694353"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0038004A"/>
+    <w:rsid w:val="00694353"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00694353"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00694353"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00694353"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00694353"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00854EC9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4018,51 +1912,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4126,65 +2020,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4205,219 +2099,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>598</ap:Words>
-  <ap:Characters>3293</ap:Characters>
+  <ap:Words>625</ap:Words>
+  <ap:Characters>3439</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>27</ap:Lines>
-  <ap:Paragraphs>7</ap:Paragraphs>
+  <ap:Lines>28</ap:Lines>
+  <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief - Motie Van Eijk c.s. - prioriteit bezwaarfase ingroei Wmebv</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3884</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4056</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...109 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>