--- v0 (2026-05-14)
+++ v1 (2026-07-08)
@@ -1,4302 +1,1167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00144F6E" w:rsidRDefault="00C37916" w14:paraId="2B9EB83E" w14:textId="77777777">
-[...62 lines deleted...]
-      <w:r w:rsidR="00BC5D78">
+    <w:p w:rsidRPr="00032632" w:rsidR="00032632" w:rsidRDefault="00D07D33" w14:paraId="6AE2A441" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21501-07</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032632" w:rsidR="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00032632" w:rsidR="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00032632" w:rsidR="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Raad voor Economische en Financiële Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00032632" w:rsidP="00D80872" w:rsidRDefault="00032632" w14:paraId="62199708" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2187</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00032632" w:rsidP="00D07D33" w:rsidRDefault="00032632" w14:paraId="47431527" w14:textId="2F6DD204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00032632" w:rsidP="00D07D33" w:rsidRDefault="00032632" w14:paraId="6D6A96C0" w14:textId="19E17D4E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 13 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="3A7F3805" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="0B83586B" w14:textId="1C3BBAF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De eindfase van het Herstel- en Veerkrachtplan (HVP) is ingegaan. Uiterlijk eind augustus 2026 moeten alle mijlpalen en doelstellingen zijn behaald. Met deze brief informeer ik u over de eindfase van het HVP, de voortgang van de hervormingen en investeringen, een wijzigingsverzoek, de laatste betaalverzoeken en de rapportage over de top 100 eindontvangers.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032632">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A7612A" w:rsidP="00514329" w:rsidRDefault="00A7612A" w14:paraId="715EA8AB" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="62B8984F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Voortgang hervorming</w:t>
-[...57 lines deleted...]
-    <w:p w:rsidR="00C404EF" w:rsidP="00C404EF" w:rsidRDefault="00C404EF" w14:paraId="11EE3A72" w14:textId="77777777">
+        <w:t xml:space="preserve">Voortgang hervormingen en wijzigingsverzoek </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="5EB80529" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het HVP bevat een aantal belangrijke hervormingen. Het grootste deel daarvan is gerealiseerd. De voortgang van vier hervormingen is echter vertraagd. Het betreft de volgende vier wetgevingsvoorstellen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="54AAD667" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...15 lines deleted...]
-    <w:p w:rsidR="00C404EF" w:rsidP="00C404EF" w:rsidRDefault="00C404EF" w14:paraId="7B44F4F6" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de Wet versterking regie volkshuisvesting (Wet Regie);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="38F00576" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:t>Wet Verduidelijking beoordeling arbeidsrelaties en rechtsvermoeden (</w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de Wet Verduidelijking beoordeling arbeidsrelaties en rechtsvermoeden (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009120BA" w:rsidR="009120BA">
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Vbar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009120BA" w:rsidR="009120BA">
-[...6 lines deleted...]
-    <w:p w:rsidR="00C404EF" w:rsidP="00C404EF" w:rsidRDefault="00C404EF" w14:paraId="1F76817F" w14:textId="77777777">
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="6B0E43C0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...24 lines deleted...]
-        <w:t>(</w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de Wet Basisverzekering arbeidsongeschiktheid zelfstandigen (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009120BA" w:rsidR="008F6229">
-[...3 lines deleted...]
-        <w:t>az</w:t>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Baz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009120BA" w:rsidR="009120BA">
-[...6 lines deleted...]
-    <w:p w:rsidR="009120BA" w:rsidP="00222438" w:rsidRDefault="00C404EF" w14:paraId="2052AFFE" w14:textId="77777777">
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="1D4A0C52" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...20 lines deleted...]
-      <w:r w:rsidR="009120BA">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en het Ontwerpbesluit procedurele versnellingen elektriciteitsprojecten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="3CC76B19" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="49647898" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inmiddels is duidelijk dat de wetgevingstrajecten van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vbar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Baz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet op tijd afgerond kunnen worden. Dit zou betekenen dat, zonder nadere actie, Nederland te maken krijgt met een forse korting van maximaal ruim €600 miljoen per niet-behaalde mijlpaal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="2E73493E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="17CDAA30" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om dit risico te verkleinen, heeft het kabinet de afgelopen maanden in overleg met de Commissie een wijzigingsvoorstel van het HVP voorbereid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierin stelt het kabinet voor om de inwerkingtreding van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vbar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zoals opgenomen in het HVP, te wijzigen naar de inwerkingtreding van de Wet Rechtsvermoeden arbeidsovereenkomst op basis van uurtarief (Wet Rechtsvermoeden). Het deel van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vbar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat gaat over de verduidelijking van de beoordeling van arbeidsrelaties (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-deel) wordt vervangen door een Kamerbrief. Hierin wordt ingegaan op het huidige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">toetsingskader voor de arbeidsrelatie dat in lijn is gebracht met bestaande jurisprudentie. Daarnaast wordt in het HVP de implementatie van deze verduidelijking bij de betrokken handhavende instanties aangetoond, bijvoorbeeld door het afwegingskader van de Belastingdienst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="46C1BCB1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast stelt het kabinet voor om de mijlpalen ten aanzien van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Baz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te wijzigen naar een pakket mijlpalen met daarin de tijdige publicatie en inwerkingtreding van een deel van de Wet meer zekerheid flexwerkers (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Flex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) en de uitfasering van de fiscale oudedagsreserve.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De laatste toevoeging zorgt ervoor dat het ambitieniveau van het gehele plan op peil blijft. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk228355513" w:id="0"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijk blijft het kabinet gecommitteerd om ook de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Baz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in maart jl. ingediend bij de Tweede Kamer, door te zetten. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="29693FAF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit wijzigingsverzoek wordt eind mei formeel ingediend en wordt vervolgens beoordeeld door de Commissie. Het kabinet heeft vertrouwen in een positieve beoordeling. Met de wijzigingen blijft het nog steeds mogelijk alle hervormingen tijdig door te voeren en het HVP succesvol af te ronden. Voorwaarde is wel dat beide Kamers voor het zomerreces met de betreffende wetsvoorstellen instemmen en dat de wetten uiterlijk 31 augustus zijn gepubliceerd. Het kabinet verzoekt de Eerste Kamer daarom ook om de Wet Regie, Wet Rechtsvermoeden en de Wet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Flex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tijdig te behandelen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009120BA" w:rsidP="00514329" w:rsidRDefault="009120BA" w14:paraId="1F36685C" w14:textId="77777777"/>
-[...524 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="7BB96406" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Afdeling advisering van de Raad van State heeft op 18 maart 2026 haar advies vastgesteld over het Ontwerpbesluit procedurele versnellingen elektriciteitsprojecten, dat ook onderdeel is van het HVP. Het kabinet gaat het advies verwerken en is voornemens het besluit deze zomer publiceren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="1D9B9FC4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008563BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Voortgang investeringen</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Voortgang investeringen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="764CE82F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast hervormingen bevat het HVP ook investeringen. De implementatie van de investeringen verloopt grotendeels voorspoedig (zie bijlage). Enkele investeringen zijn echter vertraagd. Indien blijkt dat een mijlpaal of doelstelling niet meer haalbaar is, zal het kabinet een alternatieve investering voorstellen of de middelen toedelen aan een andere investering uit het HVP. Dit wordt in het wijzigingsverzoek opgenomen. Op deze manier ondervangt het kabinet de voornaamste uitdagingen die nu in beeld zijn bij de investeringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="2AABF390" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...114 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Laatste betaalverzoeken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="21AB9A08" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nadat het kabinet het wijzigingsverzoek heeft ingediend, is het kabinet voornemens om het vierde betaalverzoek ter waarde van € 0,7 miljard in juni in te dienen. Vervolgens moet het vijfde betaalverzoek ter waarde van € 1,7 miljard uiterlijk 30 september worden ingediend. Dit betaalverzoek mag alleen bewijslast bevatten van voor 31 augustus 2026. De Commissie beoordeelt alle betaalverzoeken voor het einde van het jaar en keert deze, bij positieve beoordeling, ook voor het einde van het jaar uit aan de lidstaten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="4942B1FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Laatste betaalverzoeken </w:t>
-[...187 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Top 100 eindontvangers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="1EB2B125" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Volgens de HVF-verordening moeten lidstaten elk half jaar de gegevens van de top 100 grootste eindontvangers van HVP-middelen actualiseren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De huidige rangschikking van de top 100 eindontvangers van de Nederlandse HVP-middelen is bepaald op basis van gerealiseerde overboekingen van HVP-middelen tot en met 1 december 2025. Het kabinet heeft de gegevens van deze honderd grootste eindontvangers in april op rijksoverheid.nl gepubliceerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="3C12A723" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...24 lines deleted...]
-    <w:p w:rsidR="00514329" w:rsidP="00514329" w:rsidRDefault="008D4870" w14:paraId="53BC80BB" w14:textId="77777777">
+        <w:t>Tot slot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="32A2CC9F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet streeft ernaar de implementatie van het HVP tot een goed einde te brengen om zo de gealloceerde € 5,4 miljard aan Europese middelen te ontvangen. Daarbij vertrouw ik op een goede samenwerking met uw Kamers met het oog op een spoedige behandeling van de nog te behalen hervormingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00D07D33" w14:paraId="2A90C09C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="00D07D33" w:rsidP="00D07D33" w:rsidRDefault="00032632" w14:paraId="3B0BC5E6" w14:textId="5B93140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Volgens de </w:t>
-[...179 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Financiën,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>E. Heinen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00032632" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="4DB3EE02" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00032632" w:rsidR="006F53E6" w:rsidSect="00D07D33">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D3D0362" w14:textId="77777777" w:rsidR="0049534E" w:rsidRDefault="0049534E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="404E7439" w14:textId="77777777" w:rsidR="00115E99" w:rsidRDefault="00115E99" w:rsidP="00D07D33">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33E9CAE2" w14:textId="77777777" w:rsidR="0049534E" w:rsidRDefault="0049534E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="11B1CEEB" w14:textId="77777777" w:rsidR="00115E99" w:rsidRDefault="00115E99" w:rsidP="00D07D33">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A3D4C2A" w14:textId="77777777" w:rsidR="00D07D33" w:rsidRPr="00D07D33" w:rsidRDefault="00D07D33" w:rsidP="00D07D33">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="52254E49" w14:textId="77777777" w:rsidR="00D07D33" w:rsidRPr="00D07D33" w:rsidRDefault="00D07D33" w:rsidP="00D07D33">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BC8AB5" w14:textId="77777777" w:rsidR="00D07D33" w:rsidRPr="00D07D33" w:rsidRDefault="00D07D33" w:rsidP="00D07D33">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="177B08FB" w14:textId="77777777" w:rsidR="0049534E" w:rsidRDefault="0049534E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="54C7F1D1" w14:textId="77777777" w:rsidR="00115E99" w:rsidRDefault="00115E99" w:rsidP="00D07D33">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31F0D001" w14:textId="77777777" w:rsidR="0049534E" w:rsidRDefault="0049534E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="07193684" w14:textId="77777777" w:rsidR="00115E99" w:rsidRDefault="00115E99" w:rsidP="00D07D33">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="24022BB5" w14:textId="77777777" w:rsidR="00BC5D78" w:rsidRDefault="00BC5D78" w:rsidP="00BC5D78">
+    <w:p w14:paraId="0D66039E" w14:textId="77777777" w:rsidR="00D07D33" w:rsidRPr="00032632" w:rsidRDefault="00D07D33" w:rsidP="00D07D33">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet komt met deze brief en bijlage tevens tegemoet aan het verzoek van het lid Van Houwelingen tijdens de behandeling van het wetsvoorstel meer zekerheid flexwerkers (36746) van 9 april jl. om een overzicht met voorstellen op SZW-terrein.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5BB6A7A3" w14:textId="77777777" w:rsidR="00F9157C" w:rsidRDefault="00F9157C">
+    <w:p w14:paraId="1DA570D5" w14:textId="77777777" w:rsidR="00D07D33" w:rsidRPr="00032632" w:rsidRDefault="00D07D33" w:rsidP="00D07D33">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> artikel 21 van de HVF-verordening is het mogelijk het HVP te wijzingen op basis van objectieve omstandigheden of wanneer een beter alternatief wordt voorgesteld, waarbij het oorspronkelijke ambitieniveau van de maatregel onveranderd blijft.</w:t>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conform artikel 21 van de HVF-verordening is het mogelijk het HVP te wijzingen op basis van objectieve omstandigheden of wanneer een beter alternatief wordt voorgesteld, waarbij het oorspronkelijke ambitieniveau van de maatregel onveranderd blijft.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0949FDAC" w14:textId="628B7653" w:rsidR="00E32C0B" w:rsidRDefault="00E32C0B">
+    <w:p w14:paraId="6EE66A33" w14:textId="77777777" w:rsidR="00D07D33" w:rsidRPr="00032632" w:rsidRDefault="00D07D33" w:rsidP="00D07D33">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> behaald.</w:t>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De mijlpaal ten aanzien van de afbouw van de oudedagsreserve is reeds behaald.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="769560B6" w14:textId="4E03A8AB" w:rsidR="007D3497" w:rsidRPr="007D3497" w:rsidRDefault="007D3497">
+    <w:p w14:paraId="18852A07" w14:textId="77777777" w:rsidR="00D07D33" w:rsidRPr="00032632" w:rsidRDefault="00D07D33" w:rsidP="00D07D33">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AD407B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD407B">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">De Ministers van </w:t>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze wetten liggen momenteel voor bij de Eerste Kamer. De Ministers van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00637C04" w:rsidRPr="00085407">
-[...11 lines deleted...]
-        <w:t>enP</w:t>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WenP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00085407">
-[...190 lines deleted...]
-        <w:t xml:space="preserve">de Wet </w:t>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en SZW hebben de Eerste Kamer middels Kamerbrief van 23 april jl. (Kamerstukken I 2025/26, 36783, B), en Kamerbrief van 12 mei jl.  ook verzocht om spoedige behandeling van de Wet rechtsvermoeden en de Wet </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0065355E" w:rsidRPr="00085407">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Flex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FE77FC" w:rsidRPr="00085407">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> respectievelijk.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="5BAC0CEB" w14:textId="77777777" w:rsidR="00514329" w:rsidRDefault="00514329">
+    <w:p w14:paraId="47AA1FFD" w14:textId="77777777" w:rsidR="00D07D33" w:rsidRPr="00032632" w:rsidRDefault="00D07D33" w:rsidP="00D07D33">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Verordening (EU) 2023/435 van het Europees parlement en de Raad van 27 februari 2023 tot wijziging van Verordening (EU) 2021/241 wat betreft </w:t>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verordening (EU) 2023/435 van het Europees parlement en de Raad van 27 februari 2023 tot wijziging van Verordening (EU) 2021/241 wat betreft </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00514329">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>REPowerEU</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00514329">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>-hoofdstukken in herstel- en veerkrachtplannen en tot wijziging van Verordeningen (EU) nr. 1303/2013, (EU) 2021/1060 en (EU) 2021/1755 en Richtlijn 2003/87/EG</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="7278754D" w14:textId="2B9F07E5" w:rsidR="00EA1879" w:rsidRDefault="00EA1879">
+    <w:p w14:paraId="649A17C2" w14:textId="77777777" w:rsidR="00D07D33" w:rsidRPr="00032632" w:rsidRDefault="00D07D33" w:rsidP="00D07D33">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032632">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00032632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00BC5D78">
+        <w:r w:rsidRPr="00032632">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Link naar de top 100 eindontvangers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C45B38E" w14:textId="77777777" w:rsidR="00144F6E" w:rsidRDefault="00C37916">
-[...326 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="679121FB" w14:textId="77777777" w:rsidR="00D07D33" w:rsidRPr="00D07D33" w:rsidRDefault="00D07D33" w:rsidP="00D07D33">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="04E038A4" w14:textId="77777777" w:rsidR="00144F6E" w:rsidRDefault="00C37916">
-[...1336 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="13988B19" w14:textId="77777777" w:rsidR="003113E0" w:rsidRPr="00D07D33" w:rsidRDefault="003113E0" w:rsidP="00D07D33">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A0233E9" w14:textId="77777777" w:rsidR="003113E0" w:rsidRPr="00D07D33" w:rsidRDefault="003113E0" w:rsidP="00D07D33">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="C81AA44C"/>
-[...232 lines deleted...]
-    <w:nsid w:val="02A53563"/>
+    <w:nsid w:val="627459ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9D487DA2"/>
-[...346 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="64B6FD18">
+    <w:tmpl w:val="675C9A36"/>
+    <w:lvl w:ilvl="0" w:tplc="C34E01EE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -4360,1093 +1225,153 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...758 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1177844731">
+  <w:num w:numId="1" w16cid:durableId="600533418">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...34 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00514329"/>
-[...157 lines deleted...]
-    <w:rsid w:val="1F1C0CC7"/>
+    <w:rsidRoot w:val="00D07D33"/>
+    <w:rsid w:val="00032632"/>
+    <w:rsid w:val="001140F4"/>
+    <w:rsid w:val="00115E99"/>
+    <w:rsid w:val="00290DD0"/>
+    <w:rsid w:val="003113E0"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00BB72AA"/>
+    <w:rsid w:val="00C72EC3"/>
+    <w:rsid w:val="00C934CF"/>
+    <w:rsid w:val="00D07D33"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="281D2193"/>
-  <w15:docId w15:val="{B13047C4-8ABC-437A-BFCE-2215D5A20E4F}"/>
+  <w14:docId w14:val="6925964E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8843B1C4-9845-46F8-88FE-17F7FEA4A021}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5455,77 +1380,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5550,75 +1475,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5653,55 +1578,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5772,1081 +1697,838 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...6 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D07D33"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D07D33"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D07D33"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D07D33"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D07D33"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D07D33"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D07D33"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D07D33"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D07D33"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D07D33"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D07D33"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D07D33"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D07D33"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D07D33"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D07D33"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00D07D33"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...485 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:smallCaps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...63 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
     <w:name w:val="Standaard_Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
     <w:name w:val="Standaard_Referentiegegevens_Kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
     <w:name w:val="Standaard_Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...18 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...15 lines deleted...]
-    </w:tblPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...55 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...23 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00514329"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00D07D33"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00514329"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00D07D33"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00514329"/>
+    <w:rsid w:val="00D07D33"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...15 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F5DC7"/>
+    <w:rsid w:val="00D07D33"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009F5DC7"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00D07D33"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F5DC7"/>
+    <w:rsid w:val="00D07D33"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009F5DC7"/>
-[...71 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00D07D33"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/details/3a06361f-89c2-4151-9122-494e0cdd4971" TargetMode="External"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Eerste%20of%20Tweede%20Kamer%20(2).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6903,51 +2585,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -7011,65 +2693,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -7090,216 +2772,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>808</ap:Words>
-  <ap:Characters>4448</ap:Characters>
+  <ap:Words>828</ap:Words>
+  <ap:Characters>4556</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>37</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5246</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5374</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...106 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>