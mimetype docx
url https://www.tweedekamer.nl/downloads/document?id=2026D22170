--- v0 (2026-05-14)
+++ v1 (2026-07-12)
@@ -1,2895 +1,629 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A15734" w:rsidRDefault="0099448D" w14:paraId="39BDD259" w14:textId="77777777">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="004219E6">
+    <w:p w:rsidRPr="00A06E49" w:rsidR="00A06E49" w:rsidRDefault="006E33C8" w14:paraId="740C1945" w14:textId="32B6AA93">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06E49" w:rsidR="00A06E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>665</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06E49" w:rsidR="00A06E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A06E49" w:rsidR="00A06E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Evaluatie Schipholbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A06E49" w:rsidR="00A06E49" w:rsidP="004474D9" w:rsidRDefault="00A06E49" w14:paraId="166C1CF9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06E49" w:rsidR="006E33C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>598</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A06E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A06E49" w:rsidR="006E33C8" w:rsidP="006E33C8" w:rsidRDefault="00A06E49" w14:paraId="597432FD" w14:textId="4C5D1774">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A06E49" w:rsidR="00A06E49" w:rsidP="006E33C8" w:rsidRDefault="00A06E49" w14:paraId="4BB11975" w14:textId="0D3F06BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 13 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A06E49" w:rsidR="006E33C8" w:rsidP="006E33C8" w:rsidRDefault="006E33C8" w14:paraId="5AA8B9CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A06E49" w:rsidR="006E33C8" w:rsidP="006E33C8" w:rsidRDefault="006E33C8" w14:paraId="65B8DA69" w14:textId="59D4FADC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de Regeling van Werkzaamheden op dinsdag 10 maart jl., heeft het lid Kröger (GroenLinks-PvdA) een informatieverzoek gedaan, naar aanleiding van de NRC-reconstructie inzake de besluitvorming rond het Luchthavenverkeerbesluit Schiphol, van 6 maart jl. Hierbij ontvangt de Kamer de gevraagde kabinetsreactie inclusief bijbehorende tijdlijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A06E49" w:rsidR="006E33C8" w:rsidP="006E33C8" w:rsidRDefault="006E33C8" w14:paraId="7F9FEB7F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A06E49" w:rsidR="006E33C8" w:rsidP="006E33C8" w:rsidRDefault="006E33C8" w14:paraId="351A62EB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>In het artikel wordt een reconstructie van het proces van besluitvorming gemaakt over de berekeningen van de balanced approach-procedure. Het kabinet heeft kennisgenomen van dit artikel. Het Schipholdossier is complex, met grote en uiteenlopende belangen, bijvoorbeeld tussen de economische betekenis van de luchthaven en het verminderen van de geluidshinder voor omwonenden. Een luchthaven van dergelijk groot belang voor de economie als Schiphol kan in de ogen van het kabinet alleen goed functioneren als er ook rekening wordt gehouden met omwonenden, natuur en uitstoot. Bij een luchthaven van deze omvang bestaat onlosmakelijk en onvermijdelijk hinder. Het kabinet staat daarom voor grote opgaven, om de unieke positie van luchtvaart in Nederland te waarborgen, en tegelijkertijd de leefomgevingskwaliteit te verbeteren en de belasting van het klimaat en de natuur te verminderen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004219E6" w:rsidR="00A15734" w:rsidRDefault="00A15734" w14:paraId="3574A540" w14:textId="77777777"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="004219E6">
+    <w:p w:rsidRPr="00A06E49" w:rsidR="006E33C8" w:rsidP="006E33C8" w:rsidRDefault="006E33C8" w14:paraId="5051ADE8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A06E49" w:rsidR="006E33C8" w:rsidP="006E33C8" w:rsidRDefault="006E33C8" w14:paraId="688983A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals in het coalitieakkoord aangegeven, wordt voor Schiphol een omvang van 478.000 vliegtuigbewegingen vastgelegd in het Luchthavenverkeerbesluit (LVB).  Het vorige kabinet heeft na een afweging van alle belangen het besluit genomen dat heeft geresulteerd in de ontwerp-wijziging van het LVB die momenteel bij de Kamer is voorgehangen. Aan deze wijziging van het LVB ligt de doorlopen balanced approach-procedure ten grondslag. Met de 478.000 vliegtuigbewegingen die uit deze procedure is voortgekomen, is Schiphol de eerste en enige luchthaven ter wereld waar krimp van het aantal vliegtuigbewegingen wordt gerealiseerd. In de balanced approach-procedure zijn maatregelen geïdentificeerd om het geluidsdoel te behalen, waarbij gewerkt is met aannames wat de maatregelen zouden doen in de praktijk. Dit gaat bijvoorbeeld over wanneer nieuwe toestellen worden geleverd, of over welke luchtvaartmaatschappijen andere toestellen naar Schiphol sturen als gevolg van een maatregel als tariefdifferentiatie. Deze aannames zijn vervolgens gebruikt voor de berekeningen van de voorziene geluidseffecten, uitgevoerd volgens Europese regelgeving voorgeschreven methodes en met de voorgeschreven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">methodes en met de voorgeschreven modellen. De gemaakte keuzes in de aannames doen niets af aan de betrouwbaarheid in de berekeningen, die met de Kamer zijn gedeeld. De berekeningen zijn uitgevoerd door het onafhankelijke bureau To70. Ook is er een second opinion uitgevoerd door NLR. Het kabinet staat dan ook voor de uitkomsten van deze procedure, die nu zijn verwerkt in de voorliggende ontwerp-wijziging van het LVB Schiphol. Op basis van deze berekeningen zou het maatregelenpakket moeten leiden tot een geluidsreductie van -15%. </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004219E6">
+        <w:t xml:space="preserve">modellen. De gemaakte keuzes in de aannames doen niets af aan de betrouwbaarheid in de berekeningen, die met de Kamer zijn gedeeld. De berekeningen zijn uitgevoerd door het onafhankelijke bureau To70. Ook is er een second opinion uitgevoerd door NLR. Het kabinet staat dan ook voor de uitkomsten van deze procedure, die nu zijn verwerkt in de voorliggende ontwerp-wijziging van het LVB Schiphol. Op basis van deze berekeningen zou het maatregelenpakket moeten leiden tot een geluidsreductie van -15%. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A06E49" w:rsidR="006E33C8" w:rsidP="006E33C8" w:rsidRDefault="006E33C8" w14:paraId="7E8BBC55" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A06E49" w:rsidR="006E33C8" w:rsidP="006E33C8" w:rsidRDefault="006E33C8" w14:paraId="51C50AF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Inmiddels is de realisatiefase aangebroken, waarin met behulp van monitoring kan worden bepaald of het beoogde effect wordt behaald in de praktijk. De eerste monitoringsrapportage is begin april naar de Tweede Kamer gestuurd, met een eerste resultaat van -13,7%.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004219E6">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00A06E49">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="004219E6">
-[...12 lines deleted...]
-    <w:p w:rsidR="00A15734" w:rsidRDefault="00A15734" w14:paraId="5804F59B" w14:textId="77777777">
+      <w:r w:rsidRPr="00A06E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit is nog niet de beoogde -15%. Uit de eerste monitoringsrapportage blijkt dat sommige maatregelen, zoals tariefdifferentiatie van Schiphol, hoger presteren dan de aanname was. Tegelijkertijd blijven sommige maatregelen, zoals de vlootvernieuwing van KLM als gevolg van vertraagde levering van meerdere toestellen, achter. Ook de maatregel van KLM inzake inzet van stillere toestellen in de nacht blijft voorlopig achter. De verwachting is dat het percentage van -13,7% in de loop van het jaar nog verder op zal lopen. Hierover wordt de Kamer middels de tweede en derde monitoringsrapportage geïnformeerd. Ook is het ministerie met KLM in gesprek om de toezeggingen waar te maken en waar nodig compenserende maatregelen te treffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A06E49" w:rsidR="006E33C8" w:rsidP="006E33C8" w:rsidRDefault="006E33C8" w14:paraId="0F421912" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A06E49" w:rsidR="006E33C8" w:rsidP="006E33C8" w:rsidRDefault="006E33C8" w14:paraId="75C886A0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het is belangrijk om zo snel mogelijk een nieuw LVB Schiphol vast te stellen, om de juridische basis van de luchthaven weer op orde te brengen en de rechtsbescherming voor omwonenden te herstellen. Daar werkt het kabinet vol aan door de komende periode. Daarbij acht ik het te allen tijde van belang dat ambtenaren de ruimte hebben om zorgvuldig en goed hun werk te kunnen doen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A15734" w:rsidRDefault="00A15734" w14:paraId="65C5181E" w14:textId="77777777"/>
-[...30 lines deleted...]
-    <w:sectPr w:rsidR="00A15734">
+    <w:p w:rsidRPr="00A06E49" w:rsidR="006E33C8" w:rsidP="00A06E49" w:rsidRDefault="006E33C8" w14:paraId="28E1A615" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A06E49" w:rsidR="00A06E49" w:rsidP="00A06E49" w:rsidRDefault="00A06E49" w14:paraId="66D03662" w14:textId="4C4A7A83">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A06E49" w:rsidR="006E33C8" w:rsidP="00A06E49" w:rsidRDefault="00A06E49" w14:paraId="2B5D403E" w14:textId="682AC813">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06E49" w:rsidR="006E33C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A06E49" w:rsidR="006F53E6" w:rsidP="00A06E49" w:rsidRDefault="006F53E6" w14:paraId="3376553A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A06E49" w:rsidR="006F53E6" w:rsidSect="006E33C8">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FE149B3" w14:textId="77777777" w:rsidR="00975B90" w:rsidRDefault="00975B90">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0513F9E2" w14:textId="77777777" w:rsidR="0084525C" w:rsidRDefault="0084525C" w:rsidP="006E33C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29E4B17E" w14:textId="77777777" w:rsidR="00975B90" w:rsidRDefault="00975B90">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6767A9D0" w14:textId="77777777" w:rsidR="0084525C" w:rsidRDefault="0084525C" w:rsidP="006E33C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="467497A4" w14:textId="77777777" w:rsidR="000D4D3C" w:rsidRPr="006E33C8" w:rsidRDefault="000D4D3C" w:rsidP="006E33C8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="162DA86C" w14:textId="77777777" w:rsidR="000D4D3C" w:rsidRPr="006E33C8" w:rsidRDefault="000D4D3C" w:rsidP="006E33C8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="734E3B77" w14:textId="77777777" w:rsidR="000D4D3C" w:rsidRPr="006E33C8" w:rsidRDefault="000D4D3C" w:rsidP="006E33C8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7109BB05" w14:textId="77777777" w:rsidR="00975B90" w:rsidRDefault="00975B90">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="644F3314" w14:textId="77777777" w:rsidR="0084525C" w:rsidRDefault="0084525C" w:rsidP="006E33C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BA44290" w14:textId="77777777" w:rsidR="00975B90" w:rsidRDefault="00975B90">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="15BB90FF" w14:textId="77777777" w:rsidR="0084525C" w:rsidRDefault="0084525C" w:rsidP="006E33C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5937DFE8" w14:textId="77777777" w:rsidR="00A15734" w:rsidRDefault="0099448D">
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="0442DE66" w14:textId="77777777" w:rsidR="006E33C8" w:rsidRPr="00A06E49" w:rsidRDefault="006E33C8" w:rsidP="006E33C8">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06E49">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Kamerstukken II 2025/26, 29665 nr. 593.</w:t>
+      <w:r w:rsidRPr="00A06E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29665 nr. 593.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Header"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="555938FF" w14:textId="77777777" w:rsidR="000D4D3C" w:rsidRPr="006E33C8" w:rsidRDefault="000D4D3C" w:rsidP="006E33C8">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...126 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C4E0C86" w14:textId="77777777" w:rsidR="000D4D3C" w:rsidRPr="006E33C8" w:rsidRDefault="000D4D3C" w:rsidP="006E33C8">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...522 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36BC9DA7" w14:textId="77777777" w:rsidR="000D4D3C" w:rsidRPr="006E33C8" w:rsidRDefault="000D4D3C" w:rsidP="006E33C8">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1686 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00315940"/>
-[...87 lines deleted...]
-    <w:rsid w:val="00FE7EA4"/>
+    <w:rsidRoot w:val="006E33C8"/>
+    <w:rsid w:val="000D4D3C"/>
+    <w:rsid w:val="0031414C"/>
+    <w:rsid w:val="00614CF4"/>
+    <w:rsid w:val="006B2600"/>
+    <w:rsid w:val="006E33C8"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="0084525C"/>
+    <w:rsid w:val="008E08DE"/>
+    <w:rsid w:val="00A06E49"/>
+    <w:rsid w:val="00EB687F"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="22F5FC48"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="778AB840"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DC7433CB-BDF4-4996-8584-E583F4CE5CE9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2898,77 +632,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2993,75 +727,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3096,55 +830,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3207,3456 +941,903 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E33C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E33C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E33C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E33C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E33C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E33C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E33C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E33C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E33C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...77 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006E33C8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E33C8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E33C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E33C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="17"/>
-[...85 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E33C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E33C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E33C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E33C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E33C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E33C8"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006E33C8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E33C8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="200" w:line="240" w:lineRule="exact"/>
-    </w:pPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006E33C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E33C8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006E33C8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E33C8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E33C8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E33C8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006E33C8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E33C8"/>
     <w:rPr>
       <w:b/>
-      <w:color w:val="E17000"/>
-[...302 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006E33C8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006E33C8"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006E33C8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006E33C8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      <w:i/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    <w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
+    <w:name w:val="Referentiegegevens_kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006E33C8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...17 lines deleted...]
-      <w:i/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006E33C8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...63 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006E33C8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006E33C8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...2484 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:next w:val="Normal"/>
-[...4 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006E33C8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...21 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00315940"/>
+    <w:rsid w:val="006E33C8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E33C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00315940"/>
+    <w:rsid w:val="006E33C8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...25 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E33C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D52A8"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="006E33C8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000D52A8"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="006E33C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D52A8"/>
+    <w:rsid w:val="006E33C8"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...77 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A06E49"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6713,51 +1894,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6821,65 +2002,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6900,186 +2081,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>657</ap:Words>
-  <ap:Characters>3749</ap:Characters>
+  <ap:Words>699</ap:Words>
+  <ap:Characters>3846</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>31</ap:Lines>
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Lines>32</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4398</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4536</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...76 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
   </property>
 </Properties>
 </file>