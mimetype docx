--- v0 (2026-05-14)
+++ v1 (2026-07-27)
@@ -1,4149 +1,1547 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...633 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="00DC2EC4" w:rsidRDefault="004A5B69" w14:paraId="790669E6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>27830</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4" w:rsidR="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4" w:rsidR="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4" w:rsidR="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Materieelprojecten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="00DC2EC4" w:rsidP="004474D9" w:rsidRDefault="00DC2EC4" w14:paraId="41477295" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>487</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="00DC2EC4" w:rsidP="004A5B69" w:rsidRDefault="00DC2EC4" w14:paraId="536B4B24" w14:textId="1FF1BE63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="00DC2EC4" w:rsidP="004A5B69" w:rsidRDefault="00DC2EC4" w14:paraId="5D1AF61B" w14:textId="2B1A1F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 13 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="1E12FD07" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="1D732C56" w14:textId="69EC01EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het pantserwielvoertuig Boxer is sinds 2013 in verschillende uitvoeringen in gebruik bij de Koninklijke Landmacht. De Boxer vormt een belangrijk onderdeel van hun gepantserde mobiliteit, met name bij de 13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00745AB3">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> middelzware brigade. In 2024 is uw Kamer geïnformeerd over de eindevaluatie van de aanschaf van de Boxer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="009819FE">
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het project is succesvol; de Boxer voldoet aan de eisen en het project bleef binnen het budget. Weliswaar is de oorspronkelijke planning van het project uit 2006 niet gehaald, maar dat heeft geen ingrijpende gevolgen gehad voor de operationele gereedheid. De nauwe samenwerking met Duitsland heeft voordelen opgeleverd, zoals het delen van ontwikkelkosten en een gedeelde sterke kennisbasis. De Boxer wordt inmiddels regelmatig operationeel ingezet, waaronder bij de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>nhanced</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Forward </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Presence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de NAVO in Litouwen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="6678B170" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om te garanderen dat de Boxer ook in de toekomst effectief kan worden ingezet, zijn aanpassingen nodig. Met deze brief informeer ik u over de behoeftestelling van het project ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Midlife</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> update (MLU) Boxer’, dat tot doel heeft dit voertuig toekomstbestendig te maken en de technische en operationele levensduur te verlengen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE76D9">
-[...26 lines deleted...]
-      <w:r w:rsidR="00BE76D9">
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="3F3BF97E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast een technische update verbetert Defensie de zelfbescherming van de Boxer door de aanschaf van een op afstand bedienbaar wapenstation (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Controlled</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Weapon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Station</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, RCWS), dat ook dient als verdedigingscapaciteit tegen drones (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Counter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Unmanned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Aerial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Systems,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C-UAS). Bovendien omvat de MLU een oplossing voor onderdelen die niet meer worden gemaakt (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>obsolescence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0095392A">
-[...317 lines deleted...]
-    <w:p w:rsidR="00745AB3" w:rsidP="001F2A4E" w:rsidRDefault="001F2A4E" w14:paraId="1DE04767" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="7ADF2E83" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81FD5">
-        <w:rPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>Behoeft</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00FB0139" w:rsidP="0043554A" w:rsidRDefault="00745AB3" w14:paraId="2F4CC89A" w14:textId="4A04F052">
+        <w:t>Behoefte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="5F084C54" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidR="00BE76D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een groot deel van de Boxervloot – bij Defensie ingestroomd in de periode 2013-2018 – nadert het einde van de functionele levensduur en kampt met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>obsolescence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-problematiek. Het is van belang dat deze wapensystemen tot het einde van de levensduur operationeel relevant en technisch inzetbaar blijven. Om de technische levensduur te verlengen, zal Defensie samen met de Duitse leverancier ARTEC vaststellen welke maatregelen voor dit deel van de Boxervloot nodig zijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E23982">
-[...72 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00D83741">
-[...27 lines deleted...]
-    <w:p w:rsidR="00FB0139" w:rsidP="0043554A" w:rsidRDefault="00FB0139" w14:paraId="47630B9B" w14:textId="77777777">
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit betreft bijvoorbeeld welke (reserve-)onderdelen nodig zijn en welk onderhoud noodzakelijk is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="5C650C5A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="0043554A" w:rsidP="0043554A" w:rsidRDefault="0043554A" w14:paraId="6B441CD4" w14:textId="64AAC2EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="2B97D0BB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...58 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recente conflicten laten een toenemend gebruik en dreiging van kleine en relatief goedkope drones zien. Pantservoertuigen zijn kwetsbaar voor deze wapens. De huidige Boxer-configuraties zijn niet toegerust om zelfstandig met dergelijke dreigingen om te gaan waardoor een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>upgrade</w:t>
       </w:r>
-      <w:r>
-[...46 lines deleted...]
-    <w:p w:rsidRPr="003B21D2" w:rsidR="00247FBE" w:rsidP="0043554A" w:rsidRDefault="00247FBE" w14:paraId="0CEBB979" w14:textId="77777777">
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de zelfbescherming nodig is. Een RCWS met C-UAS capaciteit geeft de bemanning de mogelijkheid om drones actief te bestrijden. De aanschaf en integratie van deze RCWS is daarom onderdeel van deze MLU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="7A2F6F52" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="003B21D2" w:rsidR="001F2A4E" w:rsidP="001F2A4E" w:rsidRDefault="003C5999" w14:paraId="6CCD06BB" w14:textId="09772ED3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="08CE9162" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...22 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast vinden nog kleine aanpassingen plaats, zoals de voorbereiding op de nieuwe IT-middelen van programma ‘Foxtrot’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-[...34 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de voertuigmodule van het project ‘Verbeterd Operationeel Soldaat Systeem (VOSS)’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Ook maakt de integratie van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>zuurstofconcentratoren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...30 lines deleted...]
-    <w:p w:rsidRPr="0070688E" w:rsidR="001F2A4E" w:rsidP="001F2A4E" w:rsidRDefault="001F2A4E" w14:paraId="6846DAFA" w14:textId="77777777">
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de Boxer ambulance-uitvoering onderdeel uit van deze MLU. Hierdoor wordt de zuurstofvoorziening vergroot voor de behandeling van gewonden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="77AC01FD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F2A4E" w:rsidP="001F2A4E" w:rsidRDefault="001F2A4E" w14:paraId="014B873C" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="1CD53941" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Uitwerking</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F2A4E" w:rsidP="001F2A4E" w:rsidRDefault="001F2A4E" w14:paraId="498FB72D" w14:textId="76F35023">
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="3B022D48" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D0E8F">
-        <w:rPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Internationale samenwerking en interoperabiliteit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F447E" w:rsidP="001F2A4E" w:rsidRDefault="00950E94" w14:paraId="42739C3B" w14:textId="6C267BDE">
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="5D90059C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w:rsidR="00950E94" w:rsidP="001F2A4E" w:rsidRDefault="0074450E" w14:paraId="78EE68C0" w14:textId="04E2B5D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland maakt deel uit van de internationale Boxer-gebruikersgroep en wisselt op regelmatige basis gegevens uit met onder andere Australië, Duitsland, Litouwen en het Verenigd Koninkrijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="7934256F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...58 lines deleted...]
-    <w:p w:rsidR="00D0055E" w:rsidP="001F2A4E" w:rsidRDefault="00D0055E" w14:paraId="2B28ECB4" w14:textId="689A012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ontwikkeling en initiële aanschaf van de voertuigen is uitgevoerd in nauwe samenwerking met Duitsland. De Nederlandse Boxers bereiken echter eerder dan de Duitse Boxer-vloot het einde van de technische levensduur, waardoor Defensie alleen de MLU uitvoert. Dit komt onder meer omdat Duitsland eerder technische aanpassingen heeft uitgevoerd en over andere varianten beschikt. Niettemin zoekt Defensie bij de MLU actief de samenwerking met deze partnerlanden op om ervaringen te delen en zoveel mogelijk dezelfde configuratie te behouden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="608D0583" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="006616EC" w:rsidR="00D21E3B" w:rsidP="001F2A4E" w:rsidRDefault="00D21E3B" w14:paraId="772C0152" w14:textId="39C76586">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="1D196BE7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006616EC">
-        <w:rPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Verwerving en industriële aspecten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D21E3B" w:rsidP="001F2A4E" w:rsidRDefault="00D21E3B" w14:paraId="16E0E69F" w14:textId="3A844FBC">
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="734D3350" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w:rsidR="00D21E3B" w:rsidP="001F2A4E" w:rsidRDefault="00D21E3B" w14:paraId="66BB57CC" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het intellectueel eigendom en de technische kennis van de Boxer liggen bij de leverancier ARTEC. Omdat alle subsystemen goed met elkaar moeten samenwerken, worden alle wijzigingen aan de Boxer via ARTEC gecontracteerd. De verwervingsmodaliteiten worden in het vervolg van het project uitgewerkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="73B67F51" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00D21E3B" w:rsidP="001F2A4E" w:rsidRDefault="0074450E" w14:paraId="30C084F1" w14:textId="01135C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="3B3F3EFC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...82 lines deleted...]
-    <w:p w:rsidRPr="00C17599" w:rsidR="001F2A4E" w:rsidP="001F2A4E" w:rsidRDefault="001F2A4E" w14:paraId="0D89FE00" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij elke behoeftestelling in het materieelproces beziet Defensie in nauwe samenwerking met het ministerie van Economische Zaken en Klimaat (EZK) hoe de Nederlandse industrie optimaal een rol kan spelen. Dat is nodig voor het voortzettingsvermogen van onze krijgsmacht en het internationaal positioneren van onze industrie. Ook bij de MLU van de Boxer zetten Defensie en EZK actief in op deze betrokkenheid. Momenteel verkennen EZK en Defensie met de leverancier hoe de Nederlandse defensie-industrie wordt betrokken. Uitgangspunt is dat in ieder geval de Nederlandse industrie die was betrokken bij de productie van de huidige Boxer-vloot ook een rol in de MLU krijgt. Daarnaast zullen andere samenwerkingen worden verkend. Dit zal in de komende periode met de leverancier worden geconcretiseerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="04602D6E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="005D0E8F" w:rsidR="001F2A4E" w:rsidP="001F2A4E" w:rsidRDefault="001F2A4E" w14:paraId="01E21009" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="78BB8D4E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D0E8F">
-        <w:rPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Gerelateerde projecten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F0451" w:rsidR="001F2A4E" w:rsidP="00572C81" w:rsidRDefault="001F2A4E" w14:paraId="40F0E785" w14:textId="2CA6BB44">
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="4E28D9F4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-          <w:rFonts w:cs="RijksoverheidSerif"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit project heeft een relatie met h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>et programma ‘Foxtrot’</w:t>
-[...130 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">et programma ‘Foxtrot’. Met Foxtrot realiseert Defensie de modernisering en vervanging van tactische communicatiemiddelen en de daaraan verbonden IT-infrastructuur. Met Foxtrot schaft Defensie onder andere radio’s aan die worden gebruikt in de Boxer. Met de MLU wordt de Boxer voorbereid op de nieuwe Foxtrot-middelen. Ook de voertuigmodule van het project ’VOSS’ wordt geïntegreerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="103E3FC8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005D0E8F" w:rsidR="001F2A4E" w:rsidP="001F2A4E" w:rsidRDefault="001F2A4E" w14:paraId="74EEB985" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="3F21A2D7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D0E8F">
-        <w:rPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Doeltreffendheid en doelmatigheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED04B3" w:rsidR="001F2A4E" w:rsidP="001F2A4E" w:rsidRDefault="001F2A4E" w14:paraId="05502C37" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="0870DB04" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED04B3">
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Met de uitvoering van dit project geeft Defensie, onder verwijzing naar art. 3.1 van de Comptabiliteitswet 2016, invulling aan doeltreffendheid en doelmatigheid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B7525" w:rsidR="001F2A4E" w:rsidP="00495044" w:rsidRDefault="001F2A4E" w14:paraId="6FBCE80F" w14:textId="0A6906F9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="6C8ED1D0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Doeltreffendheid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED04B3">
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: Defensie garandeert met deze MLU de toekomstbestendigheid van deze essentiële capaciteit voor de uitvoering van hoofdtaak 1. Tevens vergroot het de veiligheid van onze militairen en de effectiviteit van het optreden. Hiermee houdt Defensie de Boxer operationeel relevant, toekomstbestendig en technisch inzetbaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="3E13FC98" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Doelmatigheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: een MLU is doelmatiger dan de aanschaf van nieuwe voertuigen. Met de MLU van de Boxer blijft Defensie gebruik maken van hetzelfde systeem als andere landen, wat zorgt voor internationale standaardisatie en interoperabiliteit. Geen MLU uitvoeren zou betekenen dat de voertuigen sneller het eind van hun functionele levensduur naderen en daarnaast is meer uitval te verwachten door obsolete (deel-)systemen. Met de MLU blijven ook de instandhoudingskosten van het systeem beheersbaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="1FCE1994" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...110 lines deleted...]
-    <w:p w:rsidR="001F2A4E" w:rsidP="001F2A4E" w:rsidRDefault="001F2A4E" w14:paraId="645F7807" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="40B80BBF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Financiën</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F1632D" w:rsidR="001F2A4E" w:rsidP="001F2A4E" w:rsidRDefault="001F2A4E" w14:paraId="3D8C7F95" w14:textId="49B72CFC">
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="6FA77513" w14:textId="0B593723">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="bg-BG" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="bg-BG" w:bidi="ar-SA"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>Met dit project is een bedrag gemoeid tussen de DMP-grenzen van € 250 miljoen en € 1 miljard (prijspeil 2026). Deze investering is reeds verwerkt ten laste van het investeringsbudget van Defensie. De bijgaande commercieel vertrouwelijke brief bevat nadere financiële informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="bg-BG" w:bidi="ar-SA"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="bg-BG" w:bidi="ar-SA"/>
-[...116 lines deleted...]
-    <w:p w:rsidRPr="00E110D8" w:rsidR="001F2A4E" w:rsidP="001F2A4E" w:rsidRDefault="001F2A4E" w14:paraId="52074534" w14:textId="77777777">
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="0643602D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00413BE1" w:rsidR="001F2A4E" w:rsidP="001F2A4E" w:rsidRDefault="001F2A4E" w14:paraId="7BF6C011" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="61CD6501" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00413BE1">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="DejaVu Sans"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>Planning</w:t>
-[...12 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Planning en vooruitblik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="1FA8BC38" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitvoering van deze MLU is beperkt risicovol omdat Defensie vertrouwd is met dit wapensysteem. De tekortkomingen en de oplossingen hiervoor zijn bij de leverancier grotendeels bekend en beschikbaar. De aanpassingen kunnen alleen door de oorspronkelijke leverancier worden uitgevoerd, omdat alleen deze beschikt over de daarvoor benodigde technische kennis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="004A5B69" w:rsidRDefault="004A5B69" w14:paraId="2749768E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="24"/>
-[...81 lines deleted...]
-          <w:lang w:eastAsia="bg-BG" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>Gezien het beperkte risico en het ontbreken van alternatieven ben ik, o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ndanks dat het projectvolume meer dan € 250 miljoen bedraagt, voornemens het Commando Materieel en IT (COMMIT) te mandateren het project uit te voeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met mandatering kan Defensie snel overgaan tot een offerteaanvraag en kan het project spoedig aanvangen. Uw Kamer wordt via de begroting van het Defensiematerieelbegrotingsfonds (DMF) en het Defensie Projectenoverzicht (DPO) over de voortgang van dit project geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="00DC2EC4" w:rsidP="00DC2EC4" w:rsidRDefault="00DC2EC4" w14:paraId="4787BEE8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="00DC2EC4" w:rsidRDefault="00DC2EC4" w14:paraId="21975F6D" w14:textId="18426E22">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00362081" w:rsidR="00F26E38">
-[...124 lines deleted...]
-          <w:iCs/>
+    </w:p>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="004A5B69" w:rsidP="00DC2EC4" w:rsidRDefault="00DC2EC4" w14:paraId="47349165" w14:textId="05CCAE2B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005348AC">
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Derk </w:t>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D.G. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00DC2EC4" w:rsidR="004A5B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Boswijk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:sectPr w:rsidR="0060422E" w:rsidSect="001261CA">
-[...6 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:p w:rsidRPr="00DC2EC4" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="46BA9D64" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00DC2EC4" w:rsidR="006F53E6" w:rsidSect="004A5B69">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B87416C" w14:textId="77777777" w:rsidR="0005246B" w:rsidRDefault="0005246B" w:rsidP="001E0A0C">
+    <w:p w14:paraId="1231DB67" w14:textId="77777777" w:rsidR="00464F51" w:rsidRDefault="00464F51" w:rsidP="004A5B69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A8B7F4C" w14:textId="77777777" w:rsidR="0005246B" w:rsidRDefault="0005246B" w:rsidP="001E0A0C">
+    <w:p w14:paraId="1F2D6585" w14:textId="77777777" w:rsidR="00464F51" w:rsidRDefault="00464F51" w:rsidP="004A5B69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...34 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...11 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-[...15 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="DejaVu Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0E4CDE2E" w14:textId="77777777" w:rsidR="00642717" w:rsidRDefault="00642717">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65D36FB7" w14:textId="77777777" w:rsidR="003276C4" w:rsidRPr="004A5B69" w:rsidRDefault="003276C4" w:rsidP="004A5B69">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="209AF308" w14:textId="77777777" w:rsidR="00F26E38" w:rsidRDefault="00F26E38" w:rsidP="001E0A0C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53668A2E" w14:textId="77777777" w:rsidR="003276C4" w:rsidRPr="004A5B69" w:rsidRDefault="003276C4" w:rsidP="004A5B69">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...203 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="749B3946" w14:textId="77777777" w:rsidR="00642717" w:rsidRDefault="00642717">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56B11AA1" w14:textId="77777777" w:rsidR="003276C4" w:rsidRPr="004A5B69" w:rsidRDefault="003276C4" w:rsidP="004A5B69">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="490CB875" w14:textId="77777777" w:rsidR="0005246B" w:rsidRDefault="0005246B" w:rsidP="001E0A0C">
+    <w:p w14:paraId="0F0BC8C9" w14:textId="77777777" w:rsidR="00464F51" w:rsidRDefault="00464F51" w:rsidP="004A5B69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EA0D258" w14:textId="77777777" w:rsidR="0005246B" w:rsidRDefault="0005246B" w:rsidP="001E0A0C">
+    <w:p w14:paraId="137C80E0" w14:textId="77777777" w:rsidR="00464F51" w:rsidRDefault="00464F51" w:rsidP="004A5B69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="243990CC" w14:textId="058F0F45" w:rsidR="00F26E38" w:rsidRPr="006616EC" w:rsidRDefault="00F26E38">
-[...10 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="46EE9576" w14:textId="77777777" w:rsidR="004A5B69" w:rsidRPr="00DC2EC4" w:rsidRDefault="004A5B69" w:rsidP="004A5B69">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00686670">
-[...16 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 27 830, nr. 445 van 23 september 2024.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4FB89D52" w14:textId="47183067" w:rsidR="0088303F" w:rsidRPr="00B85BCA" w:rsidRDefault="0088303F">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="49E8A848" w14:textId="77777777" w:rsidR="004A5B69" w:rsidRPr="00DC2EC4" w:rsidRDefault="004A5B69" w:rsidP="004A5B69">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B85BCA">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Midlife</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B85BCA">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 23 van 19 december 2025.</w:t>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> update zoals is aangekondigd in Kamerstuk 36800-X, nr. 23 van 19 december 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2D04BC41" w14:textId="77777777" w:rsidR="00613473" w:rsidRPr="006C49C2" w:rsidRDefault="00613473" w:rsidP="00613473">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7D8CB8E1" w14:textId="77777777" w:rsidR="004A5B69" w:rsidRPr="00DC2EC4" w:rsidRDefault="004A5B69" w:rsidP="004A5B69">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006C49C2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ARTEC is een joint venture tussen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006C49C2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rheinmetall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C49C2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> en KNDS (voorheen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006C49C2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Krauss-Maffei</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C49C2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006C49C2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wegmann</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C49C2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, KMW) die in 1999 is opgericht om de Boxer te ontwikkelen, produceren en beheren voor Duitsland en Nederland.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="52CA0D31" w14:textId="100100D2" w:rsidR="00F26E38" w:rsidRPr="00323570" w:rsidRDefault="00F26E38">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1A9D9111" w14:textId="77777777" w:rsidR="004A5B69" w:rsidRPr="00DC2EC4" w:rsidRDefault="004A5B69" w:rsidP="004A5B69">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00323570">
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 27 830, nr. 418 van 20 november 2023.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3D99DD56" w14:textId="2B541CB0" w:rsidR="00F26E38" w:rsidRPr="005C2FE5" w:rsidRDefault="00F26E38">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="29D3006F" w14:textId="77777777" w:rsidR="004A5B69" w:rsidRPr="00DC2EC4" w:rsidRDefault="004A5B69" w:rsidP="004A5B69">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00323570">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Verbeterd Operationeel Soldaat Systeem; Kamerstuk 34 000-X, nr. 98 van 4 juni 2015.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="31E3DD4C" w14:textId="588DD32D" w:rsidR="008E3D33" w:rsidRPr="008E3D33" w:rsidRDefault="008E3D33">
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="78A4FBE0" w14:textId="409DFBD5" w:rsidR="004A5B69" w:rsidRPr="00DC2EC4" w:rsidRDefault="004A5B69">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008E3D33">
-[...58 lines deleted...]
-        <w:t xml:space="preserve"> 2024.</w:t>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ter vertrouwelijke inzage gelegd, alleen voor de leden, bij het Centraal Informatiepunt Tweede Kamer</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="1EC47233" w14:textId="77777777" w:rsidR="004A5B69" w:rsidRPr="00DC2EC4" w:rsidRDefault="004A5B69" w:rsidP="004A5B69">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DC2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 27 830, nr. 431 van 23 april 2024.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="144DFD41" w14:textId="77777777" w:rsidR="00642717" w:rsidRDefault="00642717">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39B23B13" w14:textId="77777777" w:rsidR="003276C4" w:rsidRPr="004A5B69" w:rsidRDefault="003276C4" w:rsidP="004A5B69">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="74CDA289" w14:textId="77777777" w:rsidR="00F26E38" w:rsidRDefault="00F26E38" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2ACFA2EC" w14:textId="77777777" w:rsidR="003276C4" w:rsidRPr="004A5B69" w:rsidRDefault="003276C4" w:rsidP="004A5B69">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...161 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1BDE930C" w14:textId="57665693" w:rsidR="00F26E38" w:rsidRDefault="00F26E38">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0605C5F7" w14:textId="77777777" w:rsidR="003276C4" w:rsidRPr="004A5B69" w:rsidRDefault="003276C4" w:rsidP="004A5B69">
     <w:pPr>
-      <w:pStyle w:val="Paginanummer-Huisstijl"/>
-[...7 lines deleted...]
-      <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...618 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...6 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:nsid w:val="3F432DAF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF4E7738"/>
+    <w:lvl w:ilvl="0" w:tplc="CD62AE36">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -4199,4877 +1597,182 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...1958 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="1" w16cid:durableId="2061244856">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-[...41 lines deleted...]
-  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="170"/>
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001F2A4E"/>
-[...418 lines deleted...]
-    <w:rsid w:val="00FF56F1"/>
+    <w:rsidRoot w:val="004A5B69"/>
+    <w:rsid w:val="000E7205"/>
+    <w:rsid w:val="001F22D8"/>
+    <w:rsid w:val="003276C4"/>
+    <w:rsid w:val="00464F51"/>
+    <w:rsid w:val="004A5B69"/>
+    <w:rsid w:val="006B3834"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00982D7B"/>
+    <w:rsid w:val="009E01D0"/>
+    <w:rsid w:val="00DC2EC4"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" style="mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" fill="f" fillcolor="white" stroke="f" strokecolor="none [3212]">
-[...3 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3331DC0D"/>
+  <w14:docId w14:val="61B0BC5D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D68C65CD-037C-4A92-90E2-41E3C13F6F2D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2268 lines deleted...]
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9141,51 +1844,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -9358,422 +2061,1150 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5B69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5B69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5B69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5B69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5B69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5B69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5B69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5B69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5B69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C8727A2CE6A34CE6A24ACFB9E4A18ECC">
-[...4 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004A5B69"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A5B69"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A5B69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A5B69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A5B69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A5B69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A5B69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A5B69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A5B69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5B69"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004A5B69"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5B69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004A5B69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5B69"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004A5B69"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Dot pt,F5 List Paragraph,List Paragraph1,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,Bullet Points,Párrafo de lista,MAIN CONTENT,Recommendation,List Paragraph2,Normal numbere,Colorful List - Accent 11"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5B69"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5B69"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5B69"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004A5B69"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5B69"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering-Huisstijl">
+    <w:name w:val="Rubricering - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Toezendgegevens-Huisstijl"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="004A5B69"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:caps/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens-Huisstijl">
+    <w:name w:val="Toezendgegevens - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="004A5B69"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummer-Huisstijl">
+    <w:name w:val="Paginanummer - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="004A5B69"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...17 lines deleted...]
-    <w:name w:val="F142148166844BD28789545AE63E30A4"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004A5B69"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004A5B69"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004A5B69"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004A5B69"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="004A5B69"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:aliases w:val="Footnote Text Char Char Char,Footnote Text Char Char,ft,Footnote Text Char1,ft Char,Footnote Text Char2,Footnote Text Char1 Char,ft Char Char,ft Char1,Footnote Text Char Char1 Char,Tailored Footnote,fn,Voetnoottekst1,ft1,DNV-FT"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5B69"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:aliases w:val="Footnote Text Char Char Char Char,Footnote Text Char Char Char1,ft Char2,Footnote Text Char1 Char1,ft Char Char1,Footnote Text Char2 Char,Footnote Text Char1 Char Char,ft Char Char Char,ft Char1 Char,Footnote Text Char Char1 Char Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="004A5B69"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:aliases w:val="CRP-Footnote Reference,MIP Footnote Reference,ftref,100C Footnote Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004A5B69"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
+    <w:name w:val="Lijstalinea Char"/>
+    <w:aliases w:val="Dot pt Char,F5 List Paragraph Char,List Paragraph1 Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,Bullet 1 Char,Bullet Points Char,Párrafo de lista Char,MAIN CONTENT Char"/>
+    <w:link w:val="Lijstalinea"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="004A5B69"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC2EC4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1208</ap:Words>
-  <ap:Characters>6647</ap:Characters>
+  <ap:Words>1196</ap:Words>
+  <ap:Characters>6580</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>55</ap:Lines>
+  <ap:Lines>54</ap:Lines>
   <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7840</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7761</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>