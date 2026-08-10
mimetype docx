--- v0 (2026-05-14)
+++ v1 (2026-08-10)
@@ -211,88 +211,86 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7605E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ondetafelgesprek </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00545D7D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7605E" w:rsidR="00A34412">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>oorzitting</w:t>
             </w:r>
             <w:r w:rsidR="00545D7D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="00391063">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00411459">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006A015C" w:rsidR="00411459">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rondetafelgesprek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6817" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00A7605E" w:rsidR="00A34412" w:rsidP="00BF46B7" w:rsidRDefault="00A34412" w14:paraId="1C94E64B" w14:textId="77777777">
@@ -374,88 +372,86 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Openbaar </w:t>
             </w:r>
             <w:r w:rsidR="00D26B06">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7605E" w:rsidR="00A34412">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00D26B06">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7605E" w:rsidR="00A34412">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>esloten</w:t>
             </w:r>
             <w:r w:rsidR="00D26B06">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="00391063">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00411459">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006A015C" w:rsidR="00411459">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Openbaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6817" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00A7605E" w:rsidR="00A34412" w:rsidP="00BF46B7" w:rsidRDefault="00A34412" w14:paraId="7F52C790" w14:textId="77777777">
@@ -860,74 +856,83 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009932E9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Termijn plaatsvinden</w:t>
             </w:r>
             <w:r w:rsidRPr="009932E9" w:rsidR="00D26B06">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="009932E9" w:rsidR="00F94402" w:rsidP="00F94402" w:rsidRDefault="00F94402" w14:paraId="08AE576C" w14:textId="2B0E4D0F">
+          <w:p w:rsidRPr="009932E9" w:rsidR="00F94402" w:rsidP="00F94402" w:rsidRDefault="00C95748" w14:paraId="08AE576C" w14:textId="2C89C162">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Voor het zomerreces</w:t>
+              <w:t>Bij voorkeur voor</w:t>
+            </w:r>
+            <w:r w:rsidR="00F94402">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> het zomerreces</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00BF46B7" w:rsidP="00BF46B7" w:rsidRDefault="00BF46B7" w14:paraId="1BFFC9F3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="00A7605E" w:rsidR="00BF46B7" w:rsidP="00BF46B7" w:rsidRDefault="00BF46B7" w14:paraId="3EF33B41" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
@@ -1430,74 +1435,58 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">gevraagd </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF46B7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>suggesties</w:t>
             </w:r>
             <w:r w:rsidR="00A27917">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B45387">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">voor genodigden aan te leveren </w:t>
-[...7 lines deleted...]
-              <w:t>ò</w:t>
+              <w:t>voor genodigden aan te leveren ò</w:t>
             </w:r>
             <w:r w:rsidR="00A27917">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>f</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">f </w:t>
             </w:r>
             <w:r w:rsidR="00B45387">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">2) </w:t>
             </w:r>
             <w:r w:rsidR="00A27917">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>kan worden voorgesteld om het voor te bereiden middels een zogenaamde voorbereidingsgroep waaraan meerdere leden deelnemen.</w:t>
             </w:r>
             <w:r w:rsidR="00B45387">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Graag een voorkeur voor een optie aangeven in het voorstel.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00684CC0" w:rsidP="00A7605E" w:rsidRDefault="00684CC0" w14:paraId="2B33AF46" w14:textId="77777777">
             <w:pPr>
@@ -2296,51 +2285,51 @@
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Tweede Kamer der Staten</w:t>
     </w:r>
     <w:r w:rsidR="00334418">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidRPr="00E52BAE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Generaal</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1D8EE34C" w14:textId="77777777" w:rsidR="00196C98" w:rsidRPr="00E52BAE" w:rsidRDefault="00D1190C" w:rsidP="00E52BAE">
+  <w:p w14:paraId="1D8EE34C" w14:textId="77777777" w:rsidR="00196C98" w:rsidRPr="00E52BAE" w:rsidRDefault="00C95748" w:rsidP="00E52BAE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:pict w14:anchorId="48525A8C">
         <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#aca899" stroked="f"/>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w14:paraId="0DB2913C" w14:textId="77777777" w:rsidR="00196C98" w:rsidRPr="00E52BAE" w:rsidRDefault="00196C98">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:rPr>
@@ -3034,52 +3023,52 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1534228446">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1239710107">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2059276161">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1785952796">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1598825273">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1526672138">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="126"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="91"/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00023614"/>
@@ -3208,50 +3197,51 @@
     <w:rsid w:val="00442897"/>
     <w:rsid w:val="0044653B"/>
     <w:rsid w:val="00446BA7"/>
     <w:rsid w:val="00455C60"/>
     <w:rsid w:val="004641CE"/>
     <w:rsid w:val="00483338"/>
     <w:rsid w:val="00497388"/>
     <w:rsid w:val="004A1395"/>
     <w:rsid w:val="004A7EA6"/>
     <w:rsid w:val="004B44E7"/>
     <w:rsid w:val="004B4508"/>
     <w:rsid w:val="004C5F85"/>
     <w:rsid w:val="004D73F2"/>
     <w:rsid w:val="004D79C0"/>
     <w:rsid w:val="004E6FC2"/>
     <w:rsid w:val="004F1129"/>
     <w:rsid w:val="00501F19"/>
     <w:rsid w:val="0050634D"/>
     <w:rsid w:val="0051744A"/>
     <w:rsid w:val="005179D7"/>
     <w:rsid w:val="005268F3"/>
     <w:rsid w:val="00530836"/>
     <w:rsid w:val="00534139"/>
     <w:rsid w:val="0053673F"/>
     <w:rsid w:val="00545D7D"/>
+    <w:rsid w:val="005714C9"/>
     <w:rsid w:val="00574716"/>
     <w:rsid w:val="0057544C"/>
     <w:rsid w:val="0058287B"/>
     <w:rsid w:val="0058378D"/>
     <w:rsid w:val="00587E1F"/>
     <w:rsid w:val="0059070C"/>
     <w:rsid w:val="005915FD"/>
     <w:rsid w:val="005A12C6"/>
     <w:rsid w:val="005A2DA6"/>
     <w:rsid w:val="005A67D8"/>
     <w:rsid w:val="005B4D5A"/>
     <w:rsid w:val="005B7387"/>
     <w:rsid w:val="005C21A8"/>
     <w:rsid w:val="005C3C1B"/>
     <w:rsid w:val="005C7ACB"/>
     <w:rsid w:val="005D213B"/>
     <w:rsid w:val="005E1FD1"/>
     <w:rsid w:val="005E42E6"/>
     <w:rsid w:val="005E4AD3"/>
     <w:rsid w:val="005E693E"/>
     <w:rsid w:val="005F1B7D"/>
     <w:rsid w:val="005F2E49"/>
     <w:rsid w:val="00600D9E"/>
     <w:rsid w:val="00604110"/>
     <w:rsid w:val="00614F6A"/>
@@ -3411,50 +3401,51 @@
     <w:rsid w:val="00BE20D0"/>
     <w:rsid w:val="00BE4A0C"/>
     <w:rsid w:val="00BE56DA"/>
     <w:rsid w:val="00BE6E6C"/>
     <w:rsid w:val="00BE7458"/>
     <w:rsid w:val="00BF46B7"/>
     <w:rsid w:val="00BF4CB8"/>
     <w:rsid w:val="00BF5EC9"/>
     <w:rsid w:val="00C007BE"/>
     <w:rsid w:val="00C008C4"/>
     <w:rsid w:val="00C05C56"/>
     <w:rsid w:val="00C07BDA"/>
     <w:rsid w:val="00C15E15"/>
     <w:rsid w:val="00C25402"/>
     <w:rsid w:val="00C32176"/>
     <w:rsid w:val="00C36309"/>
     <w:rsid w:val="00C3681C"/>
     <w:rsid w:val="00C518C5"/>
     <w:rsid w:val="00C74211"/>
     <w:rsid w:val="00C76CD3"/>
     <w:rsid w:val="00C77D55"/>
     <w:rsid w:val="00C80C0F"/>
     <w:rsid w:val="00C83C4B"/>
     <w:rsid w:val="00C93928"/>
     <w:rsid w:val="00C93DA4"/>
+    <w:rsid w:val="00C95748"/>
     <w:rsid w:val="00CA2498"/>
     <w:rsid w:val="00CA461F"/>
     <w:rsid w:val="00CB6646"/>
     <w:rsid w:val="00CB7688"/>
     <w:rsid w:val="00CC6627"/>
     <w:rsid w:val="00CE59F1"/>
     <w:rsid w:val="00CF469C"/>
     <w:rsid w:val="00D034D0"/>
     <w:rsid w:val="00D079AD"/>
     <w:rsid w:val="00D1055E"/>
     <w:rsid w:val="00D1190C"/>
     <w:rsid w:val="00D11C52"/>
     <w:rsid w:val="00D264C1"/>
     <w:rsid w:val="00D26B06"/>
     <w:rsid w:val="00D328DE"/>
     <w:rsid w:val="00D447AC"/>
     <w:rsid w:val="00D555CC"/>
     <w:rsid w:val="00D65D23"/>
     <w:rsid w:val="00D66DB7"/>
     <w:rsid w:val="00D702D6"/>
     <w:rsid w:val="00D751AB"/>
     <w:rsid w:val="00D817F5"/>
     <w:rsid w:val="00D96A5B"/>
     <w:rsid w:val="00DB19B9"/>
     <w:rsid w:val="00DB418F"/>
@@ -4330,73 +4321,73 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>349</ap:Words>
-[...1 lines deleted...]
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:Words>325</ap:Words>
+  <ap:Characters>1958</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>16</ap:Lines>
   <ap:Paragraphs>4</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Onderwerp:</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2266</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2279</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocId">
     <vt:lpwstr>QUUNYVTQ4MZV-138234656-74</vt:lpwstr>
   </property>