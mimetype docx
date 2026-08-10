--- v0 (2026-05-14)
+++ v1 (2026-08-10)
@@ -66,51 +66,51 @@
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="597447541"/>
               <w:placeholder>
                 <w:docPart w:val="B0D2D909993649BA9F142623DC0CC17E"/>
               </w:placeholder>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w:rsidR="00771D5E" w:rsidP="00771D5E" w:rsidRDefault="00FD500E" w14:paraId="4954AD14" w14:textId="32C09DDA">
                 <w:pPr>
                   <w:pStyle w:val="Tussenkop"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Mandaat</w:t>
                 </w:r>
                 <w:r w:rsidR="0051643E">
                   <w:t>notitie</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w:rsidR="00771D5E" w:rsidRDefault="00771D5E" w14:paraId="5080ABCF" w14:textId="77777777"/>
-          <w:p w:rsidR="00771D5E" w:rsidP="00771D5E" w:rsidRDefault="00D12331" w14:paraId="734C1257" w14:textId="77777777">
+          <w:p w:rsidR="00771D5E" w:rsidP="00771D5E" w:rsidRDefault="006D3C7A" w14:paraId="734C1257" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Legendakop"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="lblAan"/>
                 <w:id w:val="-1576117823"/>
                 <w:lock w:val="contentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="489436D00A4147A3BF2A55181ABD3782"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004C7750">
                   <w:t>Aan</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="txtCommissies"/>
               <w:tag w:val="txtCommissies"/>
@@ -125,251 +125,256 @@
                 <w:sdtPr>
                   <w:alias w:val="txtCommissies"/>
                   <w:tag w:val="txtCommissies"/>
                   <w:id w:val="1253395109"/>
                   <w:placeholder>
                     <w:docPart w:val="C126B35DA02848B79454223264981317"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w:rsidRPr="00FD500E" w:rsidR="00A456A1" w:rsidP="00A456A1" w:rsidRDefault="00FD500E" w14:paraId="48689442" w14:textId="5D5E2EED">
                     <w:pPr>
                       <w:pStyle w:val="Legendatekst"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="000A3775">
                       <w:t>Leden van de vaste commissie voor Klimaat en Groene Groei</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
-          <w:p w:rsidRPr="000211BE" w:rsidR="00771D5E" w:rsidP="00B94A75" w:rsidRDefault="00D12331" w14:paraId="6F0C7D2B" w14:textId="77777777">
+          <w:p w:rsidRPr="000211BE" w:rsidR="00771D5E" w:rsidP="00B94A75" w:rsidRDefault="006D3C7A" w14:paraId="6F0C7D2B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Legendakop"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:tag w:val="lblDatum"/>
                 <w:id w:val="-2140411034"/>
                 <w:lock w:val="contentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="54B5B64EE6F347C6BC8B77F715441B3E"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="000211BE" w:rsidR="004C7750">
                   <w:rPr>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>Datum</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Datum"/>
               <w:tag w:val="dtmDatum"/>
               <w:id w:val="193665119"/>
               <w:placeholder>
                 <w:docPart w:val="EF66DEA4849146CA8EBABD6514B1DD3C"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='urn:tweedekamer.nl:da:wd:templates:2025:85c5' " w:xpath="/data[1]/datum[1]" w:storeItemID="{5B489D38-C4AB-47B8-8F75-5BDEF252216E}"/>
-              <w:date w:fullDate="2026-05-13T00:00:00Z">
+              <w:date w:fullDate="2026-05-15T00:00:00Z">
                 <w:dateFormat w:val="d MMMM yyyy"/>
                 <w:lid w:val="nl-NL"/>
                 <w:storeMappedDataAs w:val="dateTime"/>
                 <w:calendar w:val="gregorian"/>
               </w:date>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidRPr="000211BE" w:rsidR="000678E6" w:rsidP="000678E6" w:rsidRDefault="00FD500E" w14:paraId="4D2AC89E" w14:textId="5EABEE19">
+              <w:p w:rsidRPr="000211BE" w:rsidR="000678E6" w:rsidP="000678E6" w:rsidRDefault="006D3C7A" w14:paraId="4D2AC89E" w14:textId="10966D20">
                 <w:pPr>
                   <w:pStyle w:val="Legendatekst"/>
                   <w:rPr>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
-                  <w:t>13 mei 2026</w:t>
+                  <w:t>15 mei 2026</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="txtAfzenderPersoonlijk"/>
               <w:tag w:val="txtAfzenderPersoonlijk"/>
               <w:id w:val="1145699291"/>
               <w:placeholder>
                 <w:docPart w:val="8117FC21C8E149F4B5115A923A86A259"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="txtAfzenderPersoonlijk"/>
                   <w:tag w:val="txtAfzenderPersoonlijk"/>
                   <w:id w:val="-2139643108"/>
                   <w:placeholder>
                     <w:docPart w:val="D16A29698C4845B4A7FC50C491B014E6"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
-                  <w:p w:rsidR="00FD500E" w:rsidP="00D12331" w:rsidRDefault="00D12331" w14:paraId="5DA7CA5B" w14:textId="23837657">
+                  <w:p w:rsidR="00FD500E" w:rsidP="00B6645E" w:rsidRDefault="00B6645E" w14:paraId="5DA7CA5B" w14:textId="1EDCB359">
                     <w:pPr>
                       <w:pStyle w:val="Afzendergegevens"/>
                       <w:numPr>
                         <w:ilvl w:val="0"/>
                         <w:numId w:val="21"/>
                       </w:numPr>
-                      <w:jc w:val="left"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Müller</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
-              <w:p w:rsidR="00A456A1" w:rsidP="00A456A1" w:rsidRDefault="00D12331" w14:paraId="7D5F21BF" w14:textId="090AE0A0">
+              <w:p w:rsidR="00A456A1" w:rsidP="00A456A1" w:rsidRDefault="006D3C7A" w14:paraId="7D5F21BF" w14:textId="090AE0A0">
                 <w:pPr>
                   <w:pStyle w:val="Afzendergegevens"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w:rsidRPr="00A456A1" w:rsidR="00A456A1" w:rsidP="00A456A1" w:rsidRDefault="00A456A1" w14:paraId="459EA01C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Afzendergegevens"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00D712DA" w:rsidRDefault="00D712DA" w14:paraId="71713899" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00BC0DBA" w:rsidP="00771D5E" w:rsidRDefault="00BC0DBA" w14:paraId="38A0D003" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Scheidingsalinea"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8789"/>
       </w:tblGrid>
       <w:tr w:rsidR="00771D5E" w:rsidTr="006A3EF8" w14:paraId="48118D3A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00771D5E" w:rsidP="00B94A75" w:rsidRDefault="00D12331" w14:paraId="0C58D178" w14:textId="77777777">
+          <w:p w:rsidR="00771D5E" w:rsidP="00B94A75" w:rsidRDefault="006D3C7A" w14:paraId="0C58D178" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Legendakop"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="lblTeBetrekkenBij"/>
                 <w:id w:val="1546945238"/>
                 <w:lock w:val="contentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="AB27570BED0E450A87021AD83C4C9E66"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004C7750">
                   <w:t>Te betrekken bij</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Times New Roman"/>
               </w:rPr>
               <w:alias w:val="Te betrekken bij"/>
               <w:tag w:val="txtTeBetrekkenBij"/>
               <w:id w:val="8726486"/>
               <w:placeholder>
                 <w:docPart w:val="ED8CB3BDCC344276986361C5C4AD920F"/>
               </w:placeholder>
               <w:text w:multiLine="1"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="006E3A7F" w:rsidP="006E3A7F" w:rsidRDefault="00FD500E" w14:paraId="46689BEB" w14:textId="7BE824B9">
+              <w:p w:rsidR="006E3A7F" w:rsidP="006E3A7F" w:rsidRDefault="006D3C7A" w14:paraId="46689BEB" w14:textId="5BA54FEB">
                 <w:pPr>
                   <w:pStyle w:val="Legendatekst"/>
                 </w:pPr>
-                <w:r w:rsidRPr="00FD500E">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Times New Roman"/>
                   </w:rPr>
-                  <w:t>procedurevergadering d.d. 19 mei 2026</w:t>
+                  <w:t>P</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00FD500E" w:rsidR="00FD500E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <w:t>rocedurevergadering d.d. 19 mei 2026</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w:rsidR="006E3A7F" w:rsidP="00B94A75" w:rsidRDefault="006E3A7F" w14:paraId="36327078" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:alias w:val="Titel"/>
         <w:tag w:val="txtTitel"/>
         <w:id w:val="-1474901945"/>
         <w:placeholder>
           <w:docPart w:val="57EAD019C81F410DAB9CD6F1B4CF4330"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='urn:tweedekamer.nl:da:wd:templates:2025:85c5' " w:xpath="/data[1]/onderwerp[1]" w:storeItemID="{5B489D38-C4AB-47B8-8F75-5BDEF252216E}"/>
         <w:text w:multiLine="1"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w:rsidR="008C3B2E" w:rsidP="008C3B2E" w:rsidRDefault="00FD500E" w14:paraId="6463B78B" w14:textId="24833E34">
@@ -1670,61 +1675,61 @@
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> mogelijk hierover meer actuele informatie geven. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006B3592" w:rsidR="006B3592" w:rsidP="006B3592" w:rsidRDefault="006B3592" w14:paraId="369FCECC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="006B3592" w:rsidR="006B3592" w:rsidP="006B3592" w:rsidRDefault="006B3592" w14:paraId="2BCD2B8C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3592">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B3592" w:rsidR="006B3592" w:rsidP="006B3592" w:rsidRDefault="006B3592" w14:paraId="790C5F9D" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">De rapporteur stelt voor om een rondetafelgesprek te voeren met verschillende betrokken partijen bij het wetsvoorstel, zoals (vertegenwoordigers) van de industrie, waaronder ammoniakproducenten, en groene waterstof-producenten. Ook stelt de rapporteur voor partijen vanuit de wetenschap uit te nodigen. De rapporteur heeft separaat aan deze mandaatnotitie een voorstel voor de invulling van het rondetafelgesprek opgesteld.  </w:t>
+    <w:p w:rsidRPr="006B3592" w:rsidR="006B3592" w:rsidP="006B3592" w:rsidRDefault="006B3592" w14:paraId="790C5F9D" w14:textId="0234120D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B3592">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De rapporteur stelt voor om een rondetafelgesprek te voeren met verschillende betrokken partijen bij het wetsvoorstel, zoals (vertegenwoordigers) van de industrie, waaronder ammoniakproducenten, en groene waterstof-producenten. Ook stelt de rapporteur voor partijen vanuit de wetenschap uit te nodigen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006B3592" w:rsidR="006B3592" w:rsidP="006B3592" w:rsidRDefault="006B3592" w14:paraId="6ABD0E5B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="006B3592" w:rsidR="006B3592" w:rsidP="006B3592" w:rsidRDefault="006B3592" w14:paraId="71DCB0DE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3592">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006B3592" w:rsidP="006B3592" w:rsidRDefault="006B3592" w14:paraId="3A7A1F7F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
@@ -1822,61 +1827,61 @@
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00265341" w:rsidR="00265341" w:rsidSect="00577A05">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2325" w:right="1701" w:bottom="1134" w:left="1985" w:header="1134" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34D51A50" w14:textId="77777777" w:rsidR="007D1528" w:rsidRDefault="007D1528" w:rsidP="007046EB">
+    <w:p w14:paraId="57ADED4D" w14:textId="77777777" w:rsidR="007346CA" w:rsidRDefault="007346CA" w:rsidP="007046EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="542FA91F" w14:textId="77777777" w:rsidR="007D1528" w:rsidRDefault="007D1528" w:rsidP="007046EB">
+    <w:p w14:paraId="240B6BB2" w14:textId="77777777" w:rsidR="007346CA" w:rsidRDefault="007346CA" w:rsidP="007046EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2014,75 +2019,75 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5DD38026" w14:textId="77777777" w:rsidR="00A54B1A" w:rsidRDefault="00A54B1A" w:rsidP="00E341B7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="15E82127" w14:textId="77777777" w:rsidR="00E341B7" w:rsidRDefault="00E341B7" w:rsidP="00E341B7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="054C8580" w14:textId="77777777" w:rsidR="00577A05" w:rsidRPr="00135EC6" w:rsidRDefault="00577A05" w:rsidP="00E341B7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41865DA7" w14:textId="77777777" w:rsidR="007D1528" w:rsidRDefault="007D1528" w:rsidP="007046EB">
+    <w:p w14:paraId="7E2446EE" w14:textId="77777777" w:rsidR="007346CA" w:rsidRDefault="007346CA" w:rsidP="007046EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E5C1CA3" w14:textId="77777777" w:rsidR="007D1528" w:rsidRDefault="007D1528" w:rsidP="007046EB">
+    <w:p w14:paraId="3F983655" w14:textId="77777777" w:rsidR="007346CA" w:rsidRDefault="007346CA" w:rsidP="007046EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A1A4D28" w14:textId="3CAC2335" w:rsidR="00B739F8" w:rsidRPr="00CA5024" w:rsidRDefault="007046EB" w:rsidP="00B739F8">
+  <w:p w14:paraId="6A1A4D28" w14:textId="741649DE" w:rsidR="00B739F8" w:rsidRPr="00CA5024" w:rsidRDefault="007046EB" w:rsidP="00B739F8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:spacing w:before="40" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:r w:rsidRPr="00CA5024">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="00FBA9F3" wp14:editId="27DC3C1A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1177200" cy="1342800"/>
           <wp:effectExtent l="0" t="0" r="4445" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1562924342" name="Afbeelding 1562924342" descr="Logo Tweede Kamer der Staten-Generaal"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2125,61 +2130,61 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00B739F8">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B739F8" w:rsidRPr="00CA5024">
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:tag w:val="dtmDatum"/>
         <w:id w:val="792028287"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='urn:tweedekamer.nl:da:wd:templates:2025:85c5' " w:xpath="/data[1]/datum[1]" w:storeItemID="{5B489D38-C4AB-47B8-8F75-5BDEF252216E}"/>
-        <w:date w:fullDate="2026-05-13T00:00:00Z">
+        <w:date w:fullDate="2026-05-15T00:00:00Z">
           <w:dateFormat w:val="d MMMM yyyy"/>
           <w:lid w:val="nl-NL"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00FD500E">
-          <w:t>13 mei 2026</w:t>
+        <w:r w:rsidR="006D3C7A">
+          <w:t>15 mei 2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="0E0EE754" w14:textId="6EF68691" w:rsidR="007046EB" w:rsidRDefault="00B739F8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00CA5024">
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:tag w:val="txtOnderwerp"/>
         <w:id w:val="-37744090"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='urn:tweedekamer.nl:da:wd:templates:2025:85c5' " w:xpath="/data[1]/onderwerp[1]" w:storeItemID="{5B489D38-C4AB-47B8-8F75-5BDEF252216E}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00FD500E">
@@ -2296,139 +2301,50 @@
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D99CB748"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Lijstnummering"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="081F3BA0"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30014866"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B1B291F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -2497,51 +2413,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="308A57B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CDA274DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Lijstalinea"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
@@ -2612,51 +2528,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4B4215"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C84C856"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -2701,51 +2617,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E18657E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0413001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -2787,51 +2703,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="564F6E29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3A40364"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2900,51 +2816,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68A016D0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="74EAC6D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Kop1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Kop2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
@@ -3022,51 +2938,51 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Kop8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Kop9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B6D0CE0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0413001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -3108,51 +3024,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C1B0992"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10B2BE2C"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -3197,51 +3113,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73485588"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A5648E96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
@@ -3308,50 +3224,139 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2720" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3060" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74E432CE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4818136C"/>
+    <w:lvl w:ilvl="0" w:tplc="04130015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="775D0801"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7516528E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -3510,253 +3515,257 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1317339369">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="698505785">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1042825869">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2014725336">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="268506779">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1517110265">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1102917549">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1255505779">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="178158523">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1697659201">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="834806144">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="100997544">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="987824242">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="762990316">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="190920409">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1509364302">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2005626516">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1304114961">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1157309454">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1290938795">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1157309454">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="21" w16cid:durableId="1958947179">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FD500E"/>
     <w:rsid w:val="000211BE"/>
     <w:rsid w:val="000678E6"/>
     <w:rsid w:val="000852CA"/>
     <w:rsid w:val="000B2FC7"/>
     <w:rsid w:val="000D0327"/>
     <w:rsid w:val="000D58FE"/>
     <w:rsid w:val="001158C8"/>
     <w:rsid w:val="00116397"/>
     <w:rsid w:val="001314D7"/>
     <w:rsid w:val="00152E78"/>
     <w:rsid w:val="0019128B"/>
+    <w:rsid w:val="001B284E"/>
     <w:rsid w:val="001D0F88"/>
     <w:rsid w:val="001F505D"/>
     <w:rsid w:val="00213F4C"/>
     <w:rsid w:val="00265341"/>
     <w:rsid w:val="002A6346"/>
     <w:rsid w:val="002C3670"/>
     <w:rsid w:val="002E2A65"/>
     <w:rsid w:val="00345FE0"/>
     <w:rsid w:val="00360D0E"/>
     <w:rsid w:val="00372025"/>
     <w:rsid w:val="0038764A"/>
+    <w:rsid w:val="003E268D"/>
     <w:rsid w:val="003E6F24"/>
     <w:rsid w:val="003F352A"/>
     <w:rsid w:val="00422CD4"/>
     <w:rsid w:val="004416E9"/>
     <w:rsid w:val="00483FFB"/>
-    <w:rsid w:val="004947C9"/>
     <w:rsid w:val="004B024D"/>
     <w:rsid w:val="004B373A"/>
     <w:rsid w:val="004C7750"/>
     <w:rsid w:val="004F0068"/>
     <w:rsid w:val="004F44EE"/>
     <w:rsid w:val="004F6DFF"/>
     <w:rsid w:val="004F71C0"/>
     <w:rsid w:val="00506B95"/>
     <w:rsid w:val="00514AEF"/>
     <w:rsid w:val="0051643E"/>
+    <w:rsid w:val="0052692F"/>
     <w:rsid w:val="00547B9B"/>
     <w:rsid w:val="00572EBC"/>
     <w:rsid w:val="00577A05"/>
     <w:rsid w:val="00577EA5"/>
     <w:rsid w:val="005864C9"/>
     <w:rsid w:val="00593B16"/>
     <w:rsid w:val="005C00B9"/>
     <w:rsid w:val="005E2314"/>
     <w:rsid w:val="005E35D0"/>
     <w:rsid w:val="006A3EF8"/>
     <w:rsid w:val="006B3592"/>
     <w:rsid w:val="006B548E"/>
     <w:rsid w:val="006C7D5D"/>
+    <w:rsid w:val="006D3C7A"/>
     <w:rsid w:val="006E1042"/>
     <w:rsid w:val="006E3A7F"/>
     <w:rsid w:val="006E5D02"/>
     <w:rsid w:val="006F7943"/>
     <w:rsid w:val="007046EB"/>
+    <w:rsid w:val="007346CA"/>
     <w:rsid w:val="00771D5E"/>
+    <w:rsid w:val="007903CA"/>
     <w:rsid w:val="0079762E"/>
-    <w:rsid w:val="007D1528"/>
     <w:rsid w:val="007E1102"/>
     <w:rsid w:val="00810EAF"/>
     <w:rsid w:val="00857989"/>
     <w:rsid w:val="008751F6"/>
     <w:rsid w:val="008C3B2E"/>
     <w:rsid w:val="008D2948"/>
     <w:rsid w:val="008D6A74"/>
     <w:rsid w:val="00924B97"/>
-    <w:rsid w:val="00941B08"/>
     <w:rsid w:val="009824F0"/>
     <w:rsid w:val="009B4FBA"/>
     <w:rsid w:val="00A258EA"/>
     <w:rsid w:val="00A34C94"/>
     <w:rsid w:val="00A456A1"/>
     <w:rsid w:val="00A54B1A"/>
     <w:rsid w:val="00A958BA"/>
     <w:rsid w:val="00AB0A7A"/>
     <w:rsid w:val="00B50E49"/>
     <w:rsid w:val="00B537D5"/>
+    <w:rsid w:val="00B6645E"/>
     <w:rsid w:val="00B739F8"/>
     <w:rsid w:val="00B94A75"/>
     <w:rsid w:val="00BB514D"/>
     <w:rsid w:val="00BC0DBA"/>
     <w:rsid w:val="00BF13BE"/>
     <w:rsid w:val="00C03DAE"/>
     <w:rsid w:val="00C273FD"/>
     <w:rsid w:val="00C43394"/>
     <w:rsid w:val="00CA1878"/>
     <w:rsid w:val="00CA1963"/>
     <w:rsid w:val="00CA6287"/>
     <w:rsid w:val="00CE7B69"/>
     <w:rsid w:val="00D0418E"/>
     <w:rsid w:val="00D0443B"/>
-    <w:rsid w:val="00D12331"/>
     <w:rsid w:val="00D32E9E"/>
     <w:rsid w:val="00D3705C"/>
     <w:rsid w:val="00D5099D"/>
     <w:rsid w:val="00D712DA"/>
     <w:rsid w:val="00D7224E"/>
     <w:rsid w:val="00DA3750"/>
     <w:rsid w:val="00DA6A3D"/>
     <w:rsid w:val="00DB0740"/>
     <w:rsid w:val="00DC2A02"/>
     <w:rsid w:val="00DC45A9"/>
     <w:rsid w:val="00DD4944"/>
     <w:rsid w:val="00DE1AF2"/>
     <w:rsid w:val="00E0163B"/>
     <w:rsid w:val="00E227A5"/>
+    <w:rsid w:val="00E30A39"/>
     <w:rsid w:val="00E341B7"/>
     <w:rsid w:val="00E63470"/>
     <w:rsid w:val="00EB378D"/>
     <w:rsid w:val="00EF2297"/>
     <w:rsid w:val="00F068C8"/>
     <w:rsid w:val="00F24676"/>
     <w:rsid w:val="00F561FC"/>
     <w:rsid w:val="00F94AB0"/>
     <w:rsid w:val="00FB5CE6"/>
     <w:rsid w:val="00FD500E"/>
     <w:rsid w:val="00FF6746"/>
     <w:rsid w:val="00FF78B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -5151,284 +5160,284 @@
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B0D2D909993649BA9F142623DC0CC17E"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7C99A115-7A67-4357-9E75-511303D6DB3C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00516908" w:rsidRDefault="006B34F4">
+        <w:p w:rsidR="00516908" w:rsidRDefault="00516908">
           <w:pPr>
             <w:pStyle w:val="B0D2D909993649BA9F142623DC0CC17E"/>
           </w:pPr>
           <w:r w:rsidRPr="00AC3648">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Typ Documentbeschrijving</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="489436D00A4147A3BF2A55181ABD3782"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8EB8595E-A901-4B43-8E39-450B72ADDD73}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00516908" w:rsidRDefault="006B34F4">
+        <w:p w:rsidR="00516908" w:rsidRDefault="00516908">
           <w:pPr>
             <w:pStyle w:val="489436D00A4147A3BF2A55181ABD3782"/>
           </w:pPr>
           <w:r w:rsidRPr="00AC3648">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Label: Aan</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E3E201F002D04169801C4E84E138FB97"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B224F938-71B2-40AC-803E-361FD5775FB9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00516908" w:rsidRDefault="006B34F4">
+        <w:p w:rsidR="00516908" w:rsidRDefault="00516908">
           <w:pPr>
             <w:pStyle w:val="E3E201F002D04169801C4E84E138FB97"/>
           </w:pPr>
           <w:r w:rsidRPr="000D5416">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Typ of selecteer Geadresseerde</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="54B5B64EE6F347C6BC8B77F715441B3E"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CE94D5EC-018B-4865-9920-E0CA1E090C01}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00516908" w:rsidRDefault="006B34F4">
+        <w:p w:rsidR="00516908" w:rsidRDefault="00516908">
           <w:pPr>
             <w:pStyle w:val="54B5B64EE6F347C6BC8B77F715441B3E"/>
           </w:pPr>
           <w:r w:rsidRPr="00AC3648">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Label: Datum</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EF66DEA4849146CA8EBABD6514B1DD3C"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A1F4CBE2-2A96-40AE-8666-8BB9E41005C7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00516908" w:rsidRDefault="006B34F4">
+        <w:p w:rsidR="00516908" w:rsidRDefault="00516908">
           <w:pPr>
             <w:pStyle w:val="EF66DEA4849146CA8EBABD6514B1DD3C"/>
           </w:pPr>
           <w:r w:rsidRPr="000211BE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>Typ of kies Datum</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8117FC21C8E149F4B5115A923A86A259"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1F6DD530-9185-4536-AD1E-644CD517C708}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00516908" w:rsidRDefault="006B34F4">
+        <w:p w:rsidR="00516908" w:rsidRDefault="00516908">
           <w:pPr>
             <w:pStyle w:val="8117FC21C8E149F4B5115A923A86A259"/>
           </w:pPr>
           <w:r w:rsidRPr="000D5416">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Typ Afzender</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AB27570BED0E450A87021AD83C4C9E66"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F4ADDFB3-1D93-43B6-8BFD-362764C7866E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00516908" w:rsidRDefault="006B34F4">
+        <w:p w:rsidR="00516908" w:rsidRDefault="00516908">
           <w:pPr>
             <w:pStyle w:val="AB27570BED0E450A87021AD83C4C9E66"/>
           </w:pPr>
           <w:r w:rsidRPr="00AC3648">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Label: Te betrekken bij</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="ED8CB3BDCC344276986361C5C4AD920F"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FE04DD8A-B4B0-482F-9817-72064A5B84CF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00516908" w:rsidRDefault="006B34F4">
+        <w:p w:rsidR="00516908" w:rsidRDefault="00516908">
           <w:pPr>
             <w:pStyle w:val="ED8CB3BDCC344276986361C5C4AD920F"/>
           </w:pPr>
           <w:r w:rsidRPr="00C42F60">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Typ Te betrekken bij</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="57EAD019C81F410DAB9CD6F1B4CF4330"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{10B18CC1-908D-4A77-80BC-7E2365E50373}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00516908" w:rsidRDefault="006B34F4">
+        <w:p w:rsidR="00516908" w:rsidRDefault="00516908">
           <w:pPr>
             <w:pStyle w:val="57EAD019C81F410DAB9CD6F1B4CF4330"/>
           </w:pPr>
           <w:r w:rsidRPr="00841D95">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Typ Titel</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D16A29698C4845B4A7FC50C491B014E6"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
@@ -5537,53 +5546,54 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A591F"/>
     <w:rsid w:val="00095295"/>
     <w:rsid w:val="001158C8"/>
+    <w:rsid w:val="003E268D"/>
     <w:rsid w:val="00516908"/>
-    <w:rsid w:val="006B34F4"/>
-    <w:rsid w:val="00941B08"/>
+    <w:rsid w:val="0052692F"/>
+    <w:rsid w:val="0091783A"/>
     <w:rsid w:val="009A591F"/>
     <w:rsid w:val="00CA6287"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6275,74 +6285,74 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...4 lines deleted...]
-  <ap:Paragraphs>21</ap:Paragraphs>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1600</ap:Words>
+  <ap:Characters>8805</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>73</ap:Lines>
+  <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10506</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10385</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Versie">
     <vt:lpwstr>2026-1</vt:lpwstr>
   </property>