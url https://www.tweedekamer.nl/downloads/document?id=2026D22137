--- v0 (2026-05-14)
+++ v1 (2026-07-22)
@@ -51,287 +51,278 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4394"/>
         <w:gridCol w:w="4395"/>
       </w:tblGrid>
       <w:tr w:rsidR="00771D5E" w:rsidTr="006A3EF8" w14:paraId="49041774" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="597447541"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="586DC3F06745FD4BB16139FBD748FDBD"/>
               </w:placeholder>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w:rsidR="00771D5E" w:rsidP="00771D5E" w:rsidRDefault="002244AD" w14:paraId="6B25FA5E" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="Tussenkop"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Mandaat</w:t>
                 </w:r>
                 <w:r w:rsidR="0051643E">
                   <w:t>notitie</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w:rsidR="00771D5E" w:rsidRDefault="00771D5E" w14:paraId="2B02D03A" w14:textId="77777777"/>
-          <w:p w:rsidR="00771D5E" w:rsidP="00771D5E" w:rsidRDefault="00C121E5" w14:paraId="25FB0016" w14:textId="77777777">
+          <w:p w:rsidR="00771D5E" w:rsidP="00771D5E" w:rsidRDefault="00000000" w14:paraId="25FB0016" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Legendakop"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="lblAan"/>
                 <w:id w:val="-1576117823"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="FC9591A978C57B4295FB6C4E37CE2E8A"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004C7750">
                   <w:t>Aan</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="txtCommissies"/>
               <w:tag w:val="txtCommissies"/>
               <w:id w:val="266655824"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="832A11539513524DA88340AEAB690110"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w:rsidR="00A456A1" w:rsidP="00A456A1" w:rsidRDefault="002244AD" w14:paraId="293F1C9E" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="Legendatekst"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Vaste Kamercommissie voor Buitenlandse Zaken</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w:rsidRPr="000211BE" w:rsidR="00771D5E" w:rsidP="00B94A75" w:rsidRDefault="00C121E5" w14:paraId="75399DF4" w14:textId="77777777">
+          <w:p w:rsidRPr="000211BE" w:rsidR="00771D5E" w:rsidP="00B94A75" w:rsidRDefault="00000000" w14:paraId="75399DF4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Legendakop"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:tag w:val="lblDatum"/>
                 <w:id w:val="-2140411034"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="3F5D07728DFD5B4CAC368496A80FEE7B"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="000211BE" w:rsidR="004C7750">
                   <w:rPr>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>Datum</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Datum"/>
               <w:tag w:val="dtmDatum"/>
               <w:id w:val="193665119"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="AFA7672FCF15C442B91174A5026E9879"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='urn:tweedekamer.nl:da:wd:templates:2025:85c5' " w:xpath="/data[1]/datum[1]" w:storeItemID="{5B489D38-C4AB-47B8-8F75-5BDEF252216E}"/>
               <w:date w:fullDate="2026-05-14T00:00:00Z">
                 <w:dateFormat w:val="d MMMM yyyy"/>
                 <w:lid w:val="nl-NL"/>
                 <w:storeMappedDataAs w:val="dateTime"/>
                 <w:calendar w:val="gregorian"/>
               </w:date>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w:rsidRPr="000211BE" w:rsidR="000678E6" w:rsidP="000678E6" w:rsidRDefault="00D0560A" w14:paraId="3E6DA190" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="Legendatekst"/>
                   <w:rPr>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:t>14 mei 2026</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="txtAfzenderPersoonlijk"/>
               <w:tag w:val="txtAfzenderPersoonlijk"/>
               <w:id w:val="1145699291"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="8928A4E277F6804C99AC481AAEF1633A"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w:rsidR="00A456A1" w:rsidP="00A456A1" w:rsidRDefault="002244AD" w14:paraId="0EDBD7F9" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="Afzendergegevens"/>
                 </w:pPr>
                 <w:r>
                   <w:t>De Leden Struijs (50PLUS)</w:t>
                 </w:r>
                 <w:r w:rsidR="00D0560A">
                   <w:t xml:space="preserve"> en van der Werf (D66)</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w:rsidRPr="00A456A1" w:rsidR="00A456A1" w:rsidP="00A456A1" w:rsidRDefault="00A456A1" w14:paraId="22F929F3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Afzendergegevens"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00D712DA" w:rsidRDefault="00D712DA" w14:paraId="4BCB157C" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00771D5E" w:rsidTr="006A3EF8" w14:paraId="325E945E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00771D5E" w:rsidP="00B94A75" w:rsidRDefault="00C121E5" w14:paraId="3D049C13" w14:textId="77777777">
+          <w:p w:rsidR="00771D5E" w:rsidP="00B94A75" w:rsidRDefault="00000000" w14:paraId="3D049C13" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Legendakop"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="lblTeBetrekkenBij"/>
                 <w:id w:val="1546945238"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="5AA648E7A9DC2B488FEF74231AD50636"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004C7750">
                   <w:t>Te betrekken bij</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Te betrekken bij"/>
               <w:tag w:val="txtTeBetrekkenBij"/>
               <w:id w:val="8726486"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="A018EB49191FCB45ADD8BBDC6A6D42A0"/>
               </w:placeholder>
               <w:text w:multiLine="1"/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w:rsidR="006E3A7F" w:rsidP="003D5C2B" w:rsidRDefault="002244AD" w14:paraId="78DF8783" w14:textId="2BB0DC9B">
                 <w:pPr>
                   <w:pStyle w:val="Legendatekst"/>
                 </w:pPr>
                 <w:r>
                   <w:t xml:space="preserve">Procedurevergadering </w:t>
                 </w:r>
                 <w:r w:rsidR="00D0560A">
                   <w:t xml:space="preserve">21 mei </w:t>
                 </w:r>
                 <w:r>
                   <w:t>2026</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Titel"/>
         <w:tag w:val="txtTitel"/>
         <w:id w:val="-1474901945"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="36472347C86C31498DE394A2BA7A0302"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='urn:tweedekamer.nl:da:wd:templates:2025:85c5' " w:xpath="/data[1]/onderwerp[1]" w:storeItemID="{5B489D38-C4AB-47B8-8F75-5BDEF252216E}"/>
         <w:text w:multiLine="1"/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w:rsidR="008C3B2E" w:rsidP="008C3B2E" w:rsidRDefault="002244AD" w14:paraId="716EA3A7" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Titel"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Mandaatnotitie </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:t>rapporteurschap</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00D0560A">
             <w:t xml:space="preserve"> Suriname</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w:rsidRPr="001765A4" w:rsidR="0051643E" w:rsidP="00331E94" w:rsidRDefault="00331E94" w14:paraId="3C891EC7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
@@ -582,51 +573,50 @@
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D0560A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>rapporteurschap</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D0560A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1143648583"/>
         <w:placeholder>
           <w:docPart w:val="91DF9F456F88E141AE4C6A7285CF422A"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w:rsidR="0051643E" w:rsidP="0051643E" w:rsidRDefault="001971A2" w14:paraId="5D353DEE" w14:textId="46BB016A">
           <w:pPr>
             <w:pStyle w:val="Kop1"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Achtergrond en doel van het </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:t>rapporteurschap</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w:rsidR="005E5C76" w:rsidP="005E5C76" w:rsidRDefault="005E5C76" w14:paraId="5E95CD38" w14:textId="197A4A27">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D0560A">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
@@ -1826,55 +1816,63 @@
       </w:r>
       <w:r w:rsidR="003D5C2B">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> van </w:t>
       </w:r>
       <w:r w:rsidR="00A35254">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">2026, wanneer de bevindingen van de </w:t>
       </w:r>
       <w:r w:rsidR="003D5C2B">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">hierboven genoemde </w:t>
       </w:r>
       <w:r w:rsidR="00A35254">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">activiteiten met de commissie gedeeld kunnen worden. </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3B86">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Indien de rapporteurs meer activiteiten </w:t>
+        <w:t>Indien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EE3B86">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de rapporteurs meer activiteiten </w:t>
       </w:r>
       <w:r w:rsidR="003D5C2B">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">buiten het mandaat </w:t>
       </w:r>
       <w:r w:rsidR="00EE3B86">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">wensen te ontplooien, zullen zij dit </w:t>
       </w:r>
       <w:r w:rsidR="003D5C2B">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">opnieuw </w:t>
       </w:r>
       <w:r w:rsidR="00EE3B86">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>aan de commissie voorleggen.</w:t>
       </w:r>
@@ -2035,618 +2033,97 @@
             <w:tcW w:w="4954" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00307B3D" w:rsidP="00D26384" w:rsidRDefault="003D5C2B" w14:paraId="2860796F" w14:textId="50007C8F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Verslag activiteiten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:br/>
               <w:t>Eventuele vervolgstappen in notitie voorleggen aan commissie voor hernieuwd mandaat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D26384" w:rsidP="00E9113C" w:rsidRDefault="00331E94" w14:paraId="2A96DC8B" w14:textId="77777777">
+    <w:p w:rsidRPr="001D77DF" w:rsidR="001D77DF" w:rsidP="006409D1" w:rsidRDefault="00E9113C" w14:paraId="47EE73E1" w14:textId="3E2C9CE1">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
-      </w:pPr>
-[...500 lines deleted...]
-          <w:lang w:eastAsia="nl-NL"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9113C">
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">. Reiskosten van de ambtelijke ondersteuning komen ten laste van het ambtelijk budget voor buitenlandse reizen. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="001D77DF" w:rsidR="001D77DF" w:rsidSect="00577A05">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2325" w:right="1701" w:bottom="1134" w:left="1985" w:header="1134" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7444BEB5" w14:textId="77777777" w:rsidR="008823A3" w:rsidRDefault="008823A3" w:rsidP="007046EB">
+    <w:p w14:paraId="06696D37" w14:textId="77777777" w:rsidR="00B05E6B" w:rsidRDefault="00B05E6B" w:rsidP="007046EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36849D72" w14:textId="77777777" w:rsidR="008823A3" w:rsidRDefault="008823A3" w:rsidP="007046EB">
+    <w:p w14:paraId="3E779F69" w14:textId="77777777" w:rsidR="00B05E6B" w:rsidRDefault="00B05E6B" w:rsidP="007046EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2689,156 +2166,141 @@
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="67C43B2B" w14:textId="77777777" w:rsidR="00771D5E" w:rsidRDefault="00771D5E" w:rsidP="00771D5E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6E1ED1AF" w14:textId="77777777" w:rsidR="00771D5E" w:rsidRPr="00771D5E" w:rsidRDefault="00771D5E" w:rsidP="00771D5E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:tag w:val="lblPagina"/>
         <w:id w:val="885538617"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00572EBC">
           <w:t>Pagina</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> Page </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:tag w:val="lblPaginaVan"/>
         <w:id w:val="-973135890"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00572EBC">
           <w:t>van</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
-[...19 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr=" NumPages ">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="334EA16F" w14:textId="77777777" w:rsidR="00A54B1A" w:rsidRDefault="00A54B1A" w:rsidP="00E341B7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6A93E9A7" w14:textId="77777777" w:rsidR="00E341B7" w:rsidRDefault="00E341B7" w:rsidP="00E341B7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="47778CB3" w14:textId="77777777" w:rsidR="00577A05" w:rsidRPr="00135EC6" w:rsidRDefault="00577A05" w:rsidP="00E341B7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65D14CA4" w14:textId="77777777" w:rsidR="008823A3" w:rsidRDefault="008823A3" w:rsidP="007046EB">
+    <w:p w14:paraId="678C5372" w14:textId="77777777" w:rsidR="00B05E6B" w:rsidRDefault="00B05E6B" w:rsidP="007046EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33A6F943" w14:textId="77777777" w:rsidR="008823A3" w:rsidRDefault="008823A3" w:rsidP="007046EB">
+    <w:p w14:paraId="3A7726B1" w14:textId="77777777" w:rsidR="00B05E6B" w:rsidRDefault="00B05E6B" w:rsidP="007046EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2020EFF7" w14:textId="77777777" w:rsidR="00B739F8" w:rsidRPr="00CA5024" w:rsidRDefault="007046EB" w:rsidP="00B739F8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:spacing w:before="40" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:r w:rsidRPr="00CA5024">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="00FBA9F3" wp14:editId="27DC3C1A">
           <wp:simplePos x="0" y="0"/>
@@ -2902,77 +2364,75 @@
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00B739F8">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B739F8" w:rsidRPr="00CA5024">
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:tag w:val="dtmDatum"/>
         <w:id w:val="792028287"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='urn:tweedekamer.nl:da:wd:templates:2025:85c5' " w:xpath="/data[1]/datum[1]" w:storeItemID="{5B489D38-C4AB-47B8-8F75-5BDEF252216E}"/>
         <w:date w:fullDate="2026-05-14T00:00:00Z">
           <w:dateFormat w:val="d MMMM yyyy"/>
           <w:lid w:val="nl-NL"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00D0560A">
           <w:t>14 mei 2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="2AA2A389" w14:textId="77777777" w:rsidR="007046EB" w:rsidRDefault="00B739F8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00CA5024">
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:tag w:val="txtOnderwerp"/>
         <w:id w:val="-37744090"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='urn:tweedekamer.nl:da:wd:templates:2025:85c5' " w:xpath="/data[1]/onderwerp[1]" w:storeItemID="{5B489D38-C4AB-47B8-8F75-5BDEF252216E}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00D0560A">
           <w:t xml:space="preserve">Mandaatnotitie rapporteurschap Suriname </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70EC4BA0" w14:textId="77777777" w:rsidR="00B739F8" w:rsidRDefault="00B739F8" w:rsidP="00B739F8">
     <w:pPr>
       <w:pStyle w:val="KoptekstEerstepagina"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="341E2EC3" w14:textId="77777777" w:rsidR="00B739F8" w:rsidRDefault="00B739F8" w:rsidP="00B739F8">
     <w:pPr>
       <w:pStyle w:val="KoptekstEerstepagina"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="04F4CF94" w14:textId="77777777" w:rsidR="007046EB" w:rsidRDefault="007046EB" w:rsidP="00B739F8">
     <w:pPr>
       <w:pStyle w:val="KoptekstEerstepagina"/>
@@ -4498,52 +3958,52 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2005626516">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1304114961">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2051374972">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1913469923">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="129905563">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1505317323">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -4627,109 +4087,112 @@
     <w:rsid w:val="00504776"/>
     <w:rsid w:val="00506B95"/>
     <w:rsid w:val="00514AEF"/>
     <w:rsid w:val="0051643E"/>
     <w:rsid w:val="005453B5"/>
     <w:rsid w:val="00547B9B"/>
     <w:rsid w:val="00561341"/>
     <w:rsid w:val="00572EBC"/>
     <w:rsid w:val="00577A05"/>
     <w:rsid w:val="00577EA5"/>
     <w:rsid w:val="005816FB"/>
     <w:rsid w:val="005864C9"/>
     <w:rsid w:val="00593B16"/>
     <w:rsid w:val="005C00B9"/>
     <w:rsid w:val="005C6D17"/>
     <w:rsid w:val="005D073D"/>
     <w:rsid w:val="005D39F5"/>
     <w:rsid w:val="005D3EAB"/>
     <w:rsid w:val="005E1B36"/>
     <w:rsid w:val="005E2314"/>
     <w:rsid w:val="005E35D0"/>
     <w:rsid w:val="005E5C76"/>
     <w:rsid w:val="006003F1"/>
     <w:rsid w:val="00617168"/>
     <w:rsid w:val="00623FDE"/>
+    <w:rsid w:val="006409D1"/>
     <w:rsid w:val="00681959"/>
     <w:rsid w:val="006A3EF8"/>
     <w:rsid w:val="006B548E"/>
     <w:rsid w:val="006C7D5D"/>
     <w:rsid w:val="006E1042"/>
     <w:rsid w:val="006E3A7F"/>
     <w:rsid w:val="006E5D02"/>
     <w:rsid w:val="006F7943"/>
     <w:rsid w:val="007046EB"/>
     <w:rsid w:val="0071537A"/>
     <w:rsid w:val="00722EC1"/>
     <w:rsid w:val="00733C94"/>
     <w:rsid w:val="00771D5E"/>
     <w:rsid w:val="007744BC"/>
     <w:rsid w:val="0079762E"/>
     <w:rsid w:val="007E1102"/>
     <w:rsid w:val="00810EAF"/>
     <w:rsid w:val="00836894"/>
     <w:rsid w:val="00857989"/>
     <w:rsid w:val="00862FEF"/>
     <w:rsid w:val="008751F6"/>
     <w:rsid w:val="008823A3"/>
     <w:rsid w:val="008A3373"/>
     <w:rsid w:val="008A3665"/>
     <w:rsid w:val="008B0A53"/>
     <w:rsid w:val="008C3B2E"/>
     <w:rsid w:val="008D2948"/>
     <w:rsid w:val="008D6A74"/>
     <w:rsid w:val="00924B97"/>
     <w:rsid w:val="00967577"/>
     <w:rsid w:val="009824F0"/>
     <w:rsid w:val="009A4152"/>
     <w:rsid w:val="009B4FBA"/>
     <w:rsid w:val="009C7F60"/>
     <w:rsid w:val="009E4FF3"/>
     <w:rsid w:val="00A258EA"/>
     <w:rsid w:val="00A34C94"/>
     <w:rsid w:val="00A35254"/>
     <w:rsid w:val="00A35D5E"/>
     <w:rsid w:val="00A456A1"/>
     <w:rsid w:val="00A54B1A"/>
     <w:rsid w:val="00A637FF"/>
     <w:rsid w:val="00A81923"/>
     <w:rsid w:val="00A941A2"/>
     <w:rsid w:val="00A958BA"/>
     <w:rsid w:val="00AB0A7A"/>
     <w:rsid w:val="00AF21DD"/>
     <w:rsid w:val="00B0599E"/>
+    <w:rsid w:val="00B05E6B"/>
     <w:rsid w:val="00B06DC5"/>
     <w:rsid w:val="00B16990"/>
     <w:rsid w:val="00B16EEB"/>
     <w:rsid w:val="00B44757"/>
     <w:rsid w:val="00B50E49"/>
     <w:rsid w:val="00B537D5"/>
     <w:rsid w:val="00B739F8"/>
     <w:rsid w:val="00B94A75"/>
     <w:rsid w:val="00BA2D7B"/>
     <w:rsid w:val="00BB514D"/>
     <w:rsid w:val="00BB5CFD"/>
+    <w:rsid w:val="00BB6A27"/>
     <w:rsid w:val="00BC0DBA"/>
     <w:rsid w:val="00BF13BE"/>
     <w:rsid w:val="00C03DAE"/>
     <w:rsid w:val="00C121E5"/>
     <w:rsid w:val="00C273FD"/>
     <w:rsid w:val="00C43394"/>
     <w:rsid w:val="00C53894"/>
     <w:rsid w:val="00C55CA9"/>
     <w:rsid w:val="00C74B9B"/>
     <w:rsid w:val="00CA1878"/>
     <w:rsid w:val="00CB0D6B"/>
     <w:rsid w:val="00CE7B69"/>
     <w:rsid w:val="00D0125B"/>
     <w:rsid w:val="00D0418E"/>
     <w:rsid w:val="00D0443B"/>
     <w:rsid w:val="00D0560A"/>
     <w:rsid w:val="00D12264"/>
     <w:rsid w:val="00D26384"/>
     <w:rsid w:val="00D32E9E"/>
     <w:rsid w:val="00D3705C"/>
     <w:rsid w:val="00D5099D"/>
     <w:rsid w:val="00D529CA"/>
     <w:rsid w:val="00D65C58"/>
     <w:rsid w:val="00D712DA"/>
     <w:rsid w:val="00D7224E"/>
@@ -6656,51 +6119,53 @@
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D13CA"/>
     <w:rsid w:val="00067FAF"/>
     <w:rsid w:val="0013575A"/>
     <w:rsid w:val="0030738F"/>
     <w:rsid w:val="00384A05"/>
     <w:rsid w:val="00623FDE"/>
+    <w:rsid w:val="00750D18"/>
     <w:rsid w:val="008D13CA"/>
+    <w:rsid w:val="00BB6A27"/>
     <w:rsid w:val="00E348DE"/>
     <w:rsid w:val="00F6194A"/>
     <w:rsid w:val="00FA1FBA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -7388,73 +6853,73 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1018</ap:Words>
-  <ap:Characters>5605</ap:Characters>
+  <ap:Words>954</ap:Words>
+  <ap:Characters>5248</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>46</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>43</ap:Lines>
+  <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6610</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6190</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Versie">
     <vt:lpwstr>2026-1</vt:lpwstr>
   </property>