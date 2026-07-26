--- v0 (2026-05-14)
+++ v1 (2026-07-26)
@@ -1,3479 +1,1281 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="002822CA" w:rsidRDefault="00340ECA" w14:paraId="50CD00E4" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00442DC3" w:rsidP="00442DC3" w:rsidRDefault="00C16262" w14:paraId="3EA75024" w14:textId="38B4A02C">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442DC3" w:rsidR="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442DC3" w:rsidR="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00442DC3" w:rsidR="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00442DC3" w:rsidP="00442DC3" w:rsidRDefault="00442DC3" w14:paraId="245E1B05" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442DC3" w:rsidR="00C16262">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4343</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00442DC3" w:rsidP="00442DC3" w:rsidRDefault="00442DC3" w14:paraId="2A259FE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00442DC3" w:rsidRDefault="00442DC3" w14:paraId="3F309537" w14:textId="0D7410C9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="CommentReference1"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 13 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442DC3" w:rsidR="00C16262">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00442DC3" w:rsidR="00C16262">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t>13 maart jl. heeft het Cypriotisch voorzitterschap van de lidstaten het mandaat gekregen om met het Europees Parlement te onderhandelen over de Omnibus AI.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00442DC3" w:rsidR="00C16262">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00442DC3" w:rsidR="00C16262">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op 6 mei is er een akkoord bereikt in de trilogen over de Omnibus AI. De voor het kabinet belangrijke onderdelen van het Raadscompromis, zoals op 6 maart jl. met uw Kamer gedeeld,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442DC3" w:rsidR="00C16262">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00442DC3" w:rsidR="00C16262">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> blijven in het akkoord behouden. Het kabinet is dan ook positief over het bereikte akkoord. In het akkoord is een substantieel element aan de Omnibus AI toegevoegd. Daarom informeer ik uw Kamer hierover, conform de gemaakte informatie-afspraken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C1028" w:rsidP="002C1028" w:rsidRDefault="002C1028" w14:paraId="19FC7D30" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="45D935D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="38F2A722" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Omnibus Digitaal &amp; AI: tijdslijn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="5002A821" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De onderdelen van de omnibussen bevinden zich in verschillende fasen van de onderhandelingen. De Omnibus AI is het verst gevorderd. Hierop is een Raadsmandaat behaald en de trilogen zijn eind maart van start gegaan. Tijdens de triloog van 28 april is het niet gelukt om tot een akkoord te komen. Dit zag in het bijzonder op de verplaatsing van onderdelen van bijlage I van de AI-verordening naar sectorale wetgeving, wat ik hieronder nader toelicht. Vervolgens is tijdens de triloog van 6 mei wel gelukt om tot een akkoord te komen op de Omnibus AI. Met het triloogakkoord zijn de onderhandelingen over deze omnibus nu afgerond. Naar verwachting start binnenkort de juristen-linguïsten fase voor de Engelse en Nederlandse taalversies van het voorstel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="10F8DF98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="36A68962" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op de Omnibus Digitaal is nog geen Raadsmandaat behaald. Op alle onderdelen zijn de inhoudelijke behandelingen in de Raad gestart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="2DF1532A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="1E102E94" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...59 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Omnibus Digitaal &amp; AI: krachtenveld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="6DD79FB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het algemeen is er breed draagvlak onder de lidstaten voor het verlagen van regeldruk en voor de omnibussen. Dit is meermaals uitgesproken door regeringsleiders en bevestigd in de conclusies van de Europese Raad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="0416C896" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="7919D045" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft de afgelopen maanden gewerkt aan het smeden van coalities met gelijkgestemde lidstaten op de verschillende onderwerpen. Dit is overwegend voorspoedig gegaan en tot nu toe zijn veel van de Nederlandse standpunten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">overgenomen. Voor het pauzeren van bepaalde onderdelen om een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">impact assessment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te kunnen maken, is onvoldoende steun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="6E57E698" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="3D36350D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Omnibus Digitaal &amp; AI: regeldrukeffecten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="639E19D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor de omnibussen presenteert de Commissie in het algemeen geen impact assessments, omdat het gaat om urgente aanpassingen van politiek belang, die te veel vertraging zouden oplopen als er een volledig impact assessment moet worden uitgevoerd. De analyse en onderbouwing van de voorstellen wordt middels een Staff Working Document gedeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="435289C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="507C5901" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In dit Staff Working Document wordt voor een deel van de maatregelen de effecten op regeldruk onderbouwd en gekwantificeerd. Deze onderbouwing bouwt voort op de al eerder uitgevoerde impact assessments van de onderliggende wetgeving. Het kabinet is kritisch op onderdelen van de omnibussen waarvoor geen onderbouwing en kwantificering wordt aangedragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="4D6F60AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="44DC49C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Omnibus AI: verplaatsing sectorale regelgeving</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="52071FF9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet vond het verplaatsen van wetgeving uit Sectie A naar Sectie B in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Annex I onwenselijk, omdat daardoor sectoren niet direct onder de verplichtingen van de AI-verordening vallen. Volgens het kabinet brengt dit naar verwachting onduidelijkheid met zich mee voor betrokken sectoren, zal dit voor (forse) vertraging zorgen en kan het ervoor zorgen dat specifieke eisen voor AI-systemen zoals de kwaliteit van data, databeheer en menselijke tussenkomst überhaupt niet worden getoetst voor deze systemen. Tijdens CRP-II van 29 april jl. was het verplaatsen van sectorale wetgeving het breekpunt waardoor geen akkoord bereikt kon worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="766274A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="3A21819C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland heeft een door Spanje opgesteld non-paper, waarin gepleit wordt tegen het verplaatsen van de sectorale wetgeving in Annex I sectie A naar sectie B, medeondertekend. Ook een aantal andere lidstaten hebben tijdens raadswerkgroepen aangegeven positief tegenover dit non-paper te staan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="327602D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="745771F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na het mislukken van de triloog-onderhandelingen op 28 april jl., heeft Nederland tijdens de CRP-II van 6 mei jl. geen bezwaar gemaakt tegen het compromisvoorstel om van de sectorale wetgeving in Annex 1, Sectie A, alleen de Machinerichtlijn naar Annex I, Sectie B, te verplaatsen. Dit was een belangrijk punt voor andere lidstaten en het Europees Parlement. Door de druk vanuit deze lidstaten om dit specifieke punt wel aangepast te krijgen verschoof het krachtenveld op dit onderwerp snel in aanloop naar de bijeenkomst van 6 mei. Voor de verplaatsing van de Machinerichtlijn zijn in het uiteindelijke triloogakkoord waarborgen opgenomen om ervoor te zorgen dat de AI-specifieke eisen uit de AI-verordening ook verwerkt zullen worden in de Machinerichtlijn zelf. De opname van deze waarborgen was </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">voor Nederland een belangrijk punt. Een spoedig akkoord op de Omnibus AI was ook wenselijk gezien de naderende implementatiedeadline van 2 augustus 2026 voor de inwerkingtreding van bepalingen van de AI-verordening en het belang van een nieuw verbod op seksuele deepfakes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="59BB8FE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="0B8C9146" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...166 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Omnibus AI: Een verbod op AI-systemen die seksuele of naaktbeelden van natuurlijke personen of materiaal van seksueel kindermisbruik kunnen genereren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="2AADE3AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er is één substantieel element toegevoegd aan het Raadscompromis nadat wij uw Kamer hebben geïnformeerd, namelijk een bestuursrechtelijk verbod om AI-systemen op de markt te brengen die het mogelijk maken om materiaal van seksueel kindermisbruik of naaktbeelden zonder toestemming van de afgebeelde (‘deep nudes’) te vervaardigen, manipuleren of reproduceren. Ook het Europees Parlement heeft recent voor een vergelijkbaar verbod gestemd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442DC3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00937E11">
-[...39 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bij de onderhandelingen heeft Nederland aandacht gevraagd voor de uitvoerbaarheid, handhaafbaarheid, reikwijdte en effectiviteit van deze verbodsbepaling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="6C0434FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00C16262" w:rsidRDefault="00C16262" w14:paraId="7871E99C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik blijf uw Kamer, conform de gemaakte informatieafspraken, informeren over de vervolgstappen in beide onderhandelingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00442DC3" w:rsidRDefault="00C16262" w14:paraId="451BF0E5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00442DC3" w:rsidP="00442DC3" w:rsidRDefault="00442DC3" w14:paraId="20C15738" w14:textId="64BB0C97">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00C16262" w:rsidP="00442DC3" w:rsidRDefault="00C16262" w14:paraId="41F2FB88" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W.J.M. Aerdts</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00012B4F" w:rsidR="004E505E" w:rsidP="00524FB4" w:rsidRDefault="002C1028" w14:paraId="1D5154BD" w14:textId="77EB3BB5">
-[...11 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="00442DC3" w:rsidR="00217BEA" w:rsidP="00442DC3" w:rsidRDefault="00217BEA" w14:paraId="55B01CAB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00442DC3" w:rsidR="00217BEA" w:rsidSect="00827D9B">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E79394F" w14:textId="77777777" w:rsidR="00BF0225" w:rsidRDefault="00BF0225">
+    <w:p w14:paraId="7F418147" w14:textId="77777777" w:rsidR="00151A7E" w:rsidRDefault="00151A7E" w:rsidP="00C16262">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B98611D" w14:textId="77777777" w:rsidR="00BF0225" w:rsidRDefault="00BF0225"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D2EC0C0" w14:textId="77777777" w:rsidR="00BF0225" w:rsidRDefault="00BF0225">
+    <w:p w14:paraId="796776A9" w14:textId="77777777" w:rsidR="00151A7E" w:rsidRDefault="00151A7E" w:rsidP="00C16262">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A56B34" w14:textId="77777777" w:rsidR="00BF0225" w:rsidRDefault="00BF0225"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...33 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23885F48" w14:textId="119748A0" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="0E892FAE" w14:textId="77777777" w:rsidR="00C16262" w:rsidRPr="00C16262" w:rsidRDefault="00C16262" w:rsidP="00C16262">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...106 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...75 lines deleted...]
-  <w:p w14:paraId="36821F7D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7DC1D2D2" w14:textId="77777777" w:rsidR="00C16262" w:rsidRPr="00C16262" w:rsidRDefault="00C16262" w:rsidP="00C16262">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="38FEC598" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="240B8D69" w14:textId="77777777" w:rsidR="00C16262" w:rsidRPr="00C16262" w:rsidRDefault="00C16262" w:rsidP="00C16262">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72791753" w14:textId="77777777" w:rsidR="00BF0225" w:rsidRDefault="00BF0225">
+    <w:p w14:paraId="7BF86C62" w14:textId="77777777" w:rsidR="00151A7E" w:rsidRDefault="00151A7E" w:rsidP="00C16262">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A80B302" w14:textId="77777777" w:rsidR="00BF0225" w:rsidRDefault="00BF0225"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F0C5006" w14:textId="77777777" w:rsidR="00BF0225" w:rsidRDefault="00BF0225">
+    <w:p w14:paraId="617BB57A" w14:textId="77777777" w:rsidR="00151A7E" w:rsidRDefault="00151A7E" w:rsidP="00C16262">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2666E0CE" w14:textId="77777777" w:rsidR="00BF0225" w:rsidRDefault="00BF0225"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="68B96CC9" w14:textId="77777777" w:rsidR="002C1028" w:rsidRPr="008B6E15" w:rsidRDefault="002C1028" w:rsidP="002C1028">
+    <w:p w14:paraId="0E7808FF" w14:textId="77777777" w:rsidR="00C16262" w:rsidRPr="00442DC3" w:rsidRDefault="00C16262" w:rsidP="00442DC3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00442DC3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008B6E15">
-        <w:rPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B6E15">
-        <w:rPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Europese Raad, </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="008B6E15">
+        <w:r w:rsidRPr="00442DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Council agrees position to streamline rules on Artificial Intelligence - Consilium</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008B6E15">
-        <w:rPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 13 maart 2026</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2C8F5454" w14:textId="77777777" w:rsidR="002C1028" w:rsidRPr="002C1028" w:rsidRDefault="002C1028" w:rsidP="002C1028">
+    <w:p w14:paraId="2DFDD4A9" w14:textId="77777777" w:rsidR="00C16262" w:rsidRPr="00442DC3" w:rsidRDefault="00C16262" w:rsidP="00442DC3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00442DC3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002C1028">
-        <w:rPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 22 112, nr. 4287</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="11A2F748" w14:textId="77777777" w:rsidR="002C1028" w:rsidRPr="00ED57B6" w:rsidRDefault="002C1028" w:rsidP="002C1028">
+    <w:p w14:paraId="7DD42FCE" w14:textId="77777777" w:rsidR="00C16262" w:rsidRPr="00442DC3" w:rsidRDefault="00C16262" w:rsidP="00442DC3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00442DC3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00ED57B6">
-        <w:rPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00EE0C9C">
+        <w:r w:rsidRPr="00442DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="12"/>
-            <w:szCs w:val="12"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Artificial Intelligence Act: delayed application, ban on nudifier apps | News | European Parliament</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00ED57B6">
-        <w:rPr>
+      <w:r w:rsidRPr="00442DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...93 lines deleted...]
-  <w:p w14:paraId="43A1991F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="31E75A73" w14:textId="77777777" w:rsidR="00C16262" w:rsidRPr="00C16262" w:rsidRDefault="00C16262" w:rsidP="00C16262">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...41 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...547 lines deleted...]
-  <w:p w14:paraId="29310ED3" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="0F0E2126" w14:textId="77777777" w:rsidR="00C16262" w:rsidRPr="00C16262" w:rsidRDefault="00C16262" w:rsidP="00C16262">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1034 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14BCEB37" w14:textId="77777777" w:rsidR="00C16262" w:rsidRPr="00C16262" w:rsidRDefault="00C16262" w:rsidP="00C16262">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...605 lines deleted...]
-    <w:rsid w:val="00FF3EBC"/>
+    <w:rsidRoot w:val="00C16262"/>
+    <w:rsid w:val="000034EC"/>
+    <w:rsid w:val="00151A7E"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00380541"/>
+    <w:rsid w:val="00442DC3"/>
+    <w:rsid w:val="004704EE"/>
+    <w:rsid w:val="008168F8"/>
+    <w:rsid w:val="00827D9B"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00993DB6"/>
+    <w:rsid w:val="00C16262"/>
+    <w:rsid w:val="00DD6349"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="42B9DB67"/>
+  <w14:docId w14:val="2BEA8F17"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7087160B-744B-4CAC-84F6-508EFB6E6EC9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3489,74 +1291,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3705,1110 +1508,1224 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C16262"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C16262"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C16262"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C16262"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C16262"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C16262"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C16262"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C16262"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C16262"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...402 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C16262"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C16262"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C16262"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C16262"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C16262"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C16262"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C16262"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C16262"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C16262"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C16262"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C16262"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C16262"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00C16262"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C16262"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C16262"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C16262"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C16262"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C16262"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C16262"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C16262"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00C16262"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00C16262"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00C16262"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00C16262"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C16262"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00C16262"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00C16262"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00C16262"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00C16262"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00C16262"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C16262"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00C16262"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C16262"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00C16262"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C16262"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00C16262"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002C1028"/>
+    <w:rsid w:val="00C16262"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference1">
     <w:name w:val="Comment Reference1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002C1028"/>
+    <w:rsid w:val="00C16262"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00442DC3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europarl.europa.eu/news/en/press-room/20260323IPR38829/artificial-intelligence-act-delayed-application-ban-on-nudifier-apps" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/en/press/press-releases/2026/03/13/council-agrees-position-to-streamline-rules-on-artificial-intelligence/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>863</ap:Words>
-  <ap:Characters>5001</ap:Characters>
+  <ap:Words>936</ap:Words>
+  <ap:Characters>5151</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>41</ap:Lines>
-  <ap:Paragraphs>11</ap:Paragraphs>
+  <ap:Lines>42</ap:Lines>
+  <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5853</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6075</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>