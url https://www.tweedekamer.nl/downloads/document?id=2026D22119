--- v0 (2026-05-14)
+++ v1 (2026-07-28)
@@ -1,4884 +1,988 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...696 lines deleted...]
-      <w:r w:rsidRPr="00092642" w:rsidR="00092642">
+    <w:p w:rsidRPr="005A3371" w:rsidR="005A3371" w:rsidRDefault="009A0C14" w14:paraId="06BAB491" w14:textId="1670FF08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3371" w:rsidR="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E244F">
-[...170 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>524</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3371" w:rsidR="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005A3371" w:rsidR="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Beroepsonderwijs en Volwassenen Educatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="005A3371" w:rsidP="00D80872" w:rsidRDefault="005A3371" w14:paraId="6CF790A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3371" w:rsidR="009A0C14">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>693</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="005A3371" w14:paraId="58723AE2" w14:textId="34328CF4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="005A3371" w:rsidP="009A0C14" w:rsidRDefault="005A3371" w14:paraId="0EA4BEDB" w14:textId="6956D6F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 13 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="7AE58567" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="747B54C9" w14:textId="3149E511">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de brief van 3 april jl. (kenmerk 2026D15885) heeft de Vaste commissie voor Onderwijs, Cultuur en Wetenschap mij gevraagd een reactie te geven op de brief van de MBO Raad, namens 10 mbo-instellingen over de omkeerregeling in het mbo. Met deze brief voldoe ik aan dit verzoek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="3A70A1B9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="42E77CDA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De komende jaren is al het beschikbare talent in Nederland hard nodig in sectoren als de zorg en de techniek, en voor de transitieopgaven rond duurzaamheid. Goed opgeleide mbo’ers spelen hierin een cruciale rol ook zij met een anderstalige en internationale achtergrond. Zonder hun kennis en vakmanschap zijn we niet in staat maatschappelijke uitdagingen zoals de energietransitie en vergrijzing aan te pakken. Het is daarbij onverminderd van belang dat de waarde van het mbo-diploma onomstreden is en aan de kwaliteitseisen van wet- en regelgeving voldoet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="45AD9468" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="2F233220" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het vervolg van deze brief ga ik in op wat de omkeerregeling inhoudt en voor wie de regeling is bedoeld. Vervolgens schets ik de achtergrond van de omkeerregeling en waarom invoering ervan op problemen stuit. Tot slot ga ik in op het verzoek van de MBO Raad om op korte termijn te zorgen voor een oplossing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="7446AF04" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="56B531E6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Wat houdt </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Wat houdt het in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="1636B2F8" w14:textId="605FAAB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Alle mbo-studenten die een diplomagerichte route volgen op niveau 4, moeten voor het generieke vak Nederlands het 3F niveau halen. De omkeerregeling maakt het voor een specifieke groep internationale studenten mogelijk om een lager niveau Nederlandse taal (2F i.p.v. 3F) te compenseren met een hoger niveau voor een andere moderne vreemde taal dan vastgesteld voor de opleiding die gevolgd wordt. Het gaat om studenten, die ten hoogste zes jaar onderwijs in Europees Nederland hebben gevolgd en het Nederlands niet als moedertaal hebben. Bijvoorbeeld kinderen en partners van expats die in de Brainportregio Eindhoven een mbo-opleiding volgen en studenten uit de grensregio. Met de omkeerregeling werd beoogd de toegankelijkheid van het hoogste mbo-niveau (niveau 4) voor deze studenten te borgen en de arbeidsparticipatie te bevorderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="4B7C9E59" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">het </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="06D39666" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>in</w:t>
-[...83 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Wat is de achtergrond</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="7E3D8744" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds 2010 maakt het generieke kwalificatie-onderdeel Nederlandse taal wettelijk onderdeel uit van elke beroepsopleiding in het mbo. De niveaus waarop moet worden onderwezen en geëxamineerd zijn opgenomen in het Besluit referentieniveaus Nederlandse taal en rekenen. Kort daarna speelde in het onderwijsveld en in uw Kamer de discussie op over het effect hiervan voor de toegankelijkheid van het mbo voor studenten die tot de doelgroep van de omkeerregeling behoren. Vanaf 2016 is vervolgens drie keer geprobeerd om een grondslag voor invoering van de omkeerregeling in een wetsvoorstel te creëren. Recent nog via het wetsvoorstel Internationalisering in Balans. Al deze keren stuitte dit op inhoudelijke bezwaren, waaronder die van de Raad van State (RvS). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="197B2F18" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="25CA7B12" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Wat is de a</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>chtergrond</w:t>
-[...33 lines deleted...]
-        <w:rPr>
+        <w:t>Waarom is invoering problematisch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="63E022BA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er is een aantal fundamentele bezwaren tegen het mogelijk maken van een omkeerregeling voor het mbo die ook de RvS aanvoert. Zo heeft de omkeerregeling gevolgen voor de waarde van een mbo-4 diploma. Met dit diploma moeten studenten in staat zijn om voldoende taalvaardig door te leren in het hbo en te functioneren in iedere baan op mbo-4 niveau in Nederland, niet alleen in specifieke regio’s. Het mbo-4 diploma staat nu gelijk aan de waarde van het havo-diploma met het Nederlands op 3F niveau. Met beide diploma’s kunnen studenten doorstromen naar het hbo. Die koppeling wordt met de omkeerregeling losgelaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="28A11476" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="469AB301" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast bestaat het risico van precedentwerking door een verlaging van het niveau voor Nederlands voor deze groep internationale studenten op mbo-niveau 4. De omkeerregeling kan namelijk als discriminerend worden ervaren naar andere mbo-studenten met een ondersteuningsbehoefte. Bijvoorbeeld studenten met dyslexie, anderstaligen op mbo-niveau 2 of 3 of studenten met rekenangst en dyscalculie. Deze studenten krijgen ook geen verlaging van het niveau dat nodig is om het mbo-diploma de halen. Door de omkeerregeling kunnen zij hier wel een beroep op gaan doen. Tot slot bestaat er onvoldoende zicht op de omvang van de groep internationale mbo-studenten nu en in de toekomst, waarvoor de regeling zou gaan gelden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="37D219C9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="1234077E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...251 lines deleted...]
-    <w:p w:rsidR="00596B70" w:rsidRDefault="00596B70" w14:paraId="75FEA4D8" w14:textId="77777777">
+        <w:t>Welke oplossing is er</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="71102D95" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om bovengenoemde redenen ben ik geen voorstander van het invoeren van de omkeerregeling. Dat doet niets af aan de behoefte aan voldoende vakmensen voor de opgaven waar Nederland voor staat. Daarom werk ik aan andere manieren om studenten met een meertalige of internationale achtergrond via het mbo gericht op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">te leiden voor de Nederlandse arbeidsmarkt. Zonder daarbij iets af te doen aan de waarde van het mbo-diploma. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="14B1B1E8" w14:textId="07F48590">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="0002BFAB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Allereerst is het al mogelijk om via bekostigd of niet-bekostigd onderwijs voor de beroepsgerichte onderdelen van het kwalificatiedossier een mbo-certificaat of een mbo-verklaring te halen. Hiermee kan de student op de arbeidsmarkt aantonen over welke vaardigheden hij/zij beschikt. Hier kunnen ze vaak direct mee aan de slag, zoals we bijvoorbeeld veelvuldig zien in de zorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="047FA0F2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="2F4E22A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor de diplomagerichte opleidingstrajecten introduceer ik, op een termijn van 2 tot 3 jaar, nieuwe taaleisen en een bijpassende examinering voor het vak Nederlands in het mbo. Deze sluiten beter aan op de verschillende mbo-studentengroepen en op de praktijksituaties voor het beroep, de maatschappij en de mogelijke doorstroom naar vervolgonderwijs waarvoor zij worden opgeleid. De nieuwe taaleisen richten zich op het gebruiken van Nederlandse taalvaardigheden in realistische mbo-praktijksituaties. Dit maakt de nieuwe taaleisen ook beter haalbaar voor meertalige studenten waarvoor het leren van de taal moeilijk is in abstracte situaties waarin de focus enkelzijdig ligt op de techniek van de taal. Het beheersingsniveau in de examinering is en blijft gebaseerd op niveau 3F. Studenten tonen daarin aan dat zij taalvaardigheden beheersen en kunnen toepassen in alle beroepsgerichte en maatschappelijke contexten die relevant zijn voor een niveau 4 student.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="6393636F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="285A7E1B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De afgelopen maanden is in het onderwijsveld getoetst of de nieuwe taaleisen bruikbaar zijn in de praktijk. Het rapport over deze bruikbaarheidstoets ontvangt u in juni. De resultaten wijzen al wel uit dat docenten zeer positief zijn en aangeven dat de nieuwe taaleisen goed bruikbaar zijn, ook voor meertalige studenten waaronder nieuwkomers en internationale studenten. Met de nieuwe taaleisen wordt de noodzaak voor een omkeerregeling minder groot en kom ik voor een groot deel tegemoet aan de oproep van de MBO Raad om het diplomagericht onderwijs op mbo-niveau 4 voor internationale studenten toegankelijker te maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="32A4910D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="6E5D5EE2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik ben met de MBO Raad in overleg welke oplossingsrichtingen kunnen worden gezocht binnen bestaande wet- en regelgeving, totdat de nieuwe taaleisen (incl. passende examinering) zijn ingevoerd. In dit verband heeft mijn voorganger, dhr. Dijkgraaf, de MBO Raad er in 2023 op gewezen dat vooruitlopen op invoering van een omkeerregeling, en het afgeven van mbo-diploma’s waarbij niet is voldaan aan de geldende diploma-eis voor het Nederlands, niet is toegestaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="0F0E0907" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="009A0C14" w:rsidRDefault="009A0C14" w14:paraId="287D0E03" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Allereerst is het al mogelijk om via bekostigd of niet-bekostigd onderwijs voor de beroepsgerichte onderdelen van het kwalificatiedossier een mbo-certificaat of een mbo-verklaring te halen. Hiermee kan de student op de arbeidsmarkt aantonen over welke vaardigheden hij/zij beschikt. Hier kunnen ze vaak direct mee aan de slag, zoals we bijvoorbeeld veelvuldig zien in de zorg.</w:t>
-[...270 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+        <w:t>In het derde kwartaal van 2026 ontvangt uw Kamer een brief over taal in het mbo. In deze brief wordt onder andere ingegaan op de nieuwe taaleisen, de examinering en op de toegankelijkheid van het taalonderwijs voor anderstaligen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="005A3371" w:rsidRDefault="009A0C14" w14:paraId="608F52F8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="005A3371" w:rsidRDefault="009A0C14" w14:paraId="31EF5F0F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="009A0C14" w:rsidP="005A3371" w:rsidRDefault="009A0C14" w14:paraId="11B7D1A1" w14:textId="65387C4C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3371" w:rsidR="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3371">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Letschert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A3371" w:rsidR="006F53E6" w:rsidP="005A3371" w:rsidRDefault="006F53E6" w14:paraId="53F1BA25" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="005A3371" w:rsidR="006F53E6" w:rsidSect="00DA260D">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68614F91" w14:textId="77777777" w:rsidR="005F0738" w:rsidRDefault="00106461">
+    <w:p w14:paraId="78BF6E28" w14:textId="77777777" w:rsidR="006B57F6" w:rsidRDefault="006B57F6" w:rsidP="009A0C14">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783666E8" w14:textId="77777777" w:rsidR="005F0738" w:rsidRDefault="005F0738"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37FA77C7" w14:textId="77777777" w:rsidR="005F0738" w:rsidRDefault="00106461">
+    <w:p w14:paraId="744A0471" w14:textId="77777777" w:rsidR="006B57F6" w:rsidRDefault="006B57F6" w:rsidP="009A0C14">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED1E603" w14:textId="77777777" w:rsidR="005F0738" w:rsidRDefault="005F0738"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="35FD3E42" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="72F2880C" w14:textId="77777777" w:rsidR="009A0C14" w:rsidRPr="009A0C14" w:rsidRDefault="009A0C14" w:rsidP="009A0C14">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...131 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="6971208B" w14:textId="77777777" w:rsidR="009A0C14" w:rsidRPr="009A0C14" w:rsidRDefault="009A0C14" w:rsidP="009A0C14">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7781727C" w14:textId="77777777" w:rsidR="009A0C14" w:rsidRPr="009A0C14" w:rsidRDefault="009A0C14" w:rsidP="009A0C14">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D738D55" w14:textId="77777777" w:rsidR="005F0738" w:rsidRDefault="00106461">
+    <w:p w14:paraId="512E553D" w14:textId="77777777" w:rsidR="006B57F6" w:rsidRDefault="006B57F6" w:rsidP="009A0C14">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5501F7E1" w14:textId="77777777" w:rsidR="005F0738" w:rsidRDefault="005F0738"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6054119B" w14:textId="77777777" w:rsidR="005F0738" w:rsidRDefault="00106461">
+    <w:p w14:paraId="15F3713D" w14:textId="77777777" w:rsidR="006B57F6" w:rsidRDefault="006B57F6" w:rsidP="009A0C14">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143460C5" w14:textId="77777777" w:rsidR="005F0738" w:rsidRDefault="005F0738"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...123 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="79AB3E45" w14:textId="77777777" w:rsidR="009A0C14" w:rsidRPr="009A0C14" w:rsidRDefault="009A0C14" w:rsidP="009A0C14">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...201 lines deleted...]
-  <w:p w14:paraId="762F0A46" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="1CF53193" w14:textId="77777777" w:rsidR="009A0C14" w:rsidRPr="009A0C14" w:rsidRDefault="009A0C14" w:rsidP="009A0C14">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1304 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2573A137" w14:textId="77777777" w:rsidR="009A0C14" w:rsidRPr="009A0C14" w:rsidRDefault="009A0C14" w:rsidP="009A0C14">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B777C7"/>
-[...1010 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="009A0C14"/>
+    <w:rsid w:val="005A3371"/>
+    <w:rsid w:val="006B57F6"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="008168F8"/>
+    <w:rsid w:val="008440F6"/>
+    <w:rsid w:val="009A0C14"/>
+    <w:rsid w:val="00DA260D"/>
+    <w:rsid w:val="00EA2C5C"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="51201"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="431468A0"/>
-  <w15:docId w15:val="{04C71B04-12A0-490F-975C-F2CD80D092BB}"/>
+  <w14:docId w14:val="00B23B11"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9E56E8F9-4290-4E30-8FC4-4AF5FCCB715C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5027,1266 +1131,1102 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009A0C14"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009A0C14"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009A0C14"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="009A0C14"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A0C14"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A0C14"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A0C14"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A0C14"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A0C14"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009A0C14"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A0C14"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A0C14"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A0C14"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A0C14"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A0C14"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A0C14"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A0C14"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A0C14"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A0C14"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009A0C14"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A0C14"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009A0C14"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A0C14"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009A0C14"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A0C14"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A0C14"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A0C14"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009A0C14"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A0C14"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009A0C14"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A0C14"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009A0C14"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A0C14"/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
-    <w:rsid w:val="00023E9A"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="009A0C14"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NotaGegeven">
-[...13 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="009A0C14"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="009A0C14"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="009A0C14"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="009A0C14"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...2 lines deleted...]
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...110 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="009A0C14"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...272 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
-[...60 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:rsid w:val="009A0C14"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="003A7160"/>
-[...12 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="009A0C14"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...55 lines deleted...]
-    </w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A3371"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6392</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1157</ap:Words>
+  <ap:Characters>6367</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>53</ap:Lines>
   <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7539</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7509</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-[...66 lines deleted...]
-    <vt:lpwstr>o001fel</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>