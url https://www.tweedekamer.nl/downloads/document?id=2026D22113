--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -1,3674 +1,869 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...13 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E07DB1" w:rsidP="003D04BE" w14:paraId="01231B45" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="007479DE" w:rsidR="007479DE" w:rsidP="007479DE" w:rsidRDefault="00061EE8" w14:paraId="4E7E2E88" w14:textId="7D6CC24B">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DE" w:rsidR="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DE" w:rsidR="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>XXII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DE" w:rsidR="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Volkshuisvesting en Ruimtelijke Ordening (XXII) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007479DE" w:rsidR="00061EE8" w:rsidP="007479DE" w:rsidRDefault="007479DE" w14:paraId="2DFAE6B2" w14:textId="1343C5E1">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DE" w:rsidR="00061EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>46</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volkshuisvesting en Ruimtelijke Ordening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007479DE" w:rsidR="007479DE" w:rsidP="00061EE8" w:rsidRDefault="007479DE" w14:paraId="068B2CD7" w14:textId="1FBC740E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007479DE" w:rsidR="007479DE" w:rsidP="00061EE8" w:rsidRDefault="007479DE" w14:paraId="3F565D15" w14:textId="526BBEE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 13 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007479DE" w:rsidR="00061EE8" w:rsidP="00061EE8" w:rsidRDefault="00061EE8" w14:paraId="436C2A38" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007479DE" w:rsidR="00061EE8" w:rsidP="00061EE8" w:rsidRDefault="00061EE8" w14:paraId="324C1BD6" w14:textId="0D710226">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij bied ik u aan, ook namens de Bestuurscolleges van Sint Eustatius en Saba, de derde Voortgangsrapportage Beleidsagenda Volkshuisvesting en Ruimtelijke Ordening (VRO/CN)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Deze voortgangsrapportage laat zien hoe we in 2025 hebben samengewerkt aan de uitvoering van de Beleidsagenda VRO/CN. De agenda heeft als doel om in de periode 2023-2026 verbetering te brengen in de volkshuisveste- lijke situatie in Caribisch Nederland en geeft richting aan de ruimtelijke ontwikkeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007479DE" w:rsidR="00061EE8" w:rsidP="00061EE8" w:rsidRDefault="00061EE8" w14:paraId="2CD4AFB8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007479DE" w:rsidR="00061EE8" w:rsidP="00061EE8" w:rsidRDefault="00061EE8" w14:paraId="7665EA8D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De looptijd van de Beleidsagenda VRO/CN is in overleg met de Bestuurscolleges van Bonaire, Sint Eustatius en Saba met een jaar verlengd tot 1 januari 2027. Dit besluit is genomen, omdat veel maatregelen nog volop in uitvoering zijn. In 2025 is daarom gekozen om de uitvoering verder te versterken in plaats van een nieuwe beleidsagenda op te stellen. De resultaten van het afgelopen jaar leest u in deze Voortgangsrapportage.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007479DE" w:rsidR="00061EE8" w:rsidP="00061EE8" w:rsidRDefault="00061EE8" w14:paraId="3EE412B7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 2026 gaan het ministerie van VRO en de Openbare Lichamen Bonaire, Sint Eustatius en Saba een geactualiseerde versie van de gezamenlijke Beleidsagenda voor de periode 2027-2030 maken. De lijnen uit de huidige Beleidsagenda en afspraken tussen het ministerie van VRO en de Openbare Lichamen zullen daarin worden voortgezet. In de nieuwe beleidsagenda wordt extra rekening gehouden met beschikbare kennis, financiële middelen en uitvoeringskracht. Ook de bevolkingsprognose voor de eilanden tot 2050 speelt een belangrijke rol bij nieuwe beleidsvoornemens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...68 lines deleted...]
-      <w:r w:rsidR="00DB650B">
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-[...35 lines deleted...]
-      <w:r w:rsidR="00DD0AC5">
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00781590" w:rsidP="003D04BE" w14:paraId="53000FBD" w14:textId="77777777">
-[...224 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="007479DE" w:rsidR="00061EE8" w:rsidP="00061EE8" w:rsidRDefault="00061EE8" w14:paraId="4EAEDB1C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij deze voortgangsrapportage ontvangt u ook de eindevaluatie van de pilot Hypotheekgarantie Bonaire (HGB). Deze evaluatie laat zien dat de HGB nog niet het beoogde effect heeft gehad. De evaluatie laat zien hoe de regeling tóch meer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>mensen kan bereiken. Dat wil ik mogelijk maken en daarom wordt de pilot met drie jaar verlengd. Dit heeft geen budgettaire gevolgen en is in lijn met de overwegingen die bij de start van de pilot zijn toegelicht in het toetsingskader risicoregelingen en de daarop volgende aanbevelingen in de evaluatie om de pilot verder te verbeteren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="008312C8">
-[...75 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Parallel hieraan wordt verkend of er andere passende instrumenten en maatregelen mogelijk zijn die de toegang tot eigenwoningbezit in Caribisch Nederland kunnen verbeteren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007479DE" w:rsidR="00061EE8" w:rsidP="00061EE8" w:rsidRDefault="00061EE8" w14:paraId="251898D7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007479DE" w:rsidR="00061EE8" w:rsidP="00061EE8" w:rsidRDefault="00061EE8" w14:paraId="3BAC3783" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze aanbiedingsbrief kom ik tot slot drie toezeggingen na:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007479DE" w:rsidR="00061EE8" w:rsidP="00061EE8" w:rsidRDefault="00061EE8" w14:paraId="58DA7A66" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007479DE" w:rsidR="00061EE8" w:rsidP="00061EE8" w:rsidRDefault="00061EE8" w14:paraId="509684C7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met betrekking tot de toezegging aan het lid White (</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk224053387" w:id="0"/>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>GL-PvdA</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) om de Voortgangsrapportage Beleidsagenda Volkshuisvesting en Ruimtelijke Ordening voor Caribisch Nederland versneld toe te zenden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="006378AF" w:rsidR="006378AF">
-[...107 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kan ik u melden dat ik met het aanbieden van de Voortgangsrapportage Beleidsagenda Volkshuisvesting en Ruimtelijke Ordening 2025 invulling aan dit verzoek geef.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007479DE" w:rsidR="00061EE8" w:rsidP="00061EE8" w:rsidRDefault="00061EE8" w14:paraId="3970AB72" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007479DE" w:rsidR="00061EE8" w:rsidP="00061EE8" w:rsidRDefault="00061EE8" w14:paraId="326E167F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van het verzoek van het lid White</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006378AF">
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>(GL-PvdA)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006378AF">
-        <w:rPr>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006378AF" w:rsidR="00F9632E">
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>om te bezien welke regelingen voor kopers die in Europees Nederland beschikbaar zijn, ook zouden kunnen worden ingevoerd voor Caribisch Nederland</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, merk ik op dat de eind- evaluatie van de pilot HGB ook ingaat op de waarde van Europees-Nederlandse regelingen voor kopers in Caribisch Nederland. De conclusie is dat regelingen zoals startersleningen, KoopGarant en KoopStart, beperkt aansluiten bij de woning- markten in Caribisch Nederland. Daarom is het zinvoller om te werken aan beter passende instrumenten die de toegang tot eigenwoningbezit kunnen vergroten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007479DE" w:rsidR="00061EE8" w:rsidP="00061EE8" w:rsidRDefault="00061EE8" w14:paraId="4461D70F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007479DE" w:rsidR="00061EE8" w:rsidP="007479DE" w:rsidRDefault="00061EE8" w14:paraId="78843AE1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor wat betreft het verzoek van het lid Meulenkamp (VVD) om in gesprek te gaan met de Bestuurscolleges van de BES-eilanden en de bouwers van flexwoningen om de mogelijkheden te onderzoeken voor de bouw van orkaanbestendige flexwoningen op de BES-eilanden, zodat het woningtekort spoedig teruggedrongen kan worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="006378AF">
-[...95 lines deleted...]
-      <w:r w:rsidRPr="006378AF">
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kan ik het volgende aangeven: Helaas vormen orkaanbestendige flexwoningen nu geen oplossing voor het snel terugdringen van het woningtekort. Hiervoor zijn voor de eilanden specifiek ontworpen flexwoningen nodig en die zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">niet rendabel te maken. Flexwoningen moeten voldoen aan specifieke eisen voor vervoer, assemblage en netspanning op de eilanden (110 Volt en Amerikaanse stekkers). Ze moeten bovendien bestand zijn tegen zon en zout en diep kunnen worden verankerd. Omdat de woningen niet lokaal geproduceerd kunnen worden, zijn de transportkosten hoog. De kleine aantallen benodigde woningen maakt investering in ontwerp, vervoer en bouw helaas onrendabel.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007479DE" w:rsidR="00061EE8" w:rsidP="007479DE" w:rsidRDefault="00061EE8" w14:paraId="2CDB62A2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister van Volkshuisvesting en Ruimtelijke Ordening, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007479DE" w:rsidR="00061EE8" w:rsidP="007479DE" w:rsidRDefault="00061EE8" w14:paraId="28EF1801" w14:textId="4D66FBFF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DE" w:rsidR="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...257 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Boekholt-O’Sullivan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007479DE" w:rsidR="006F53E6" w:rsidP="007479DE" w:rsidRDefault="006F53E6" w14:paraId="777896C8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="007479DE" w:rsidR="006F53E6" w:rsidSect="00061EE8">
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6E5F8B1A" w14:textId="77777777" w:rsidR="00F84BB0" w:rsidRDefault="00F84BB0" w:rsidP="00061EE8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="58409931" w14:textId="77777777" w:rsidR="00F84BB0" w:rsidRDefault="00F84BB0" w:rsidP="00061EE8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...25 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5D8DB39D" w14:textId="77777777" w:rsidR="00F84BB0" w:rsidRDefault="00F84BB0" w:rsidP="00061EE8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7D63DEA7" w14:textId="77777777" w:rsidR="00F84BB0" w:rsidRDefault="00F84BB0" w:rsidP="00061EE8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="4C1137E9" w14:textId="77777777" w:rsidR="00061EE8" w:rsidRPr="007479DE" w:rsidRDefault="00061EE8" w:rsidP="00061EE8">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vanwege de langdurige bestuurscrisis op Bonaire kon deze aanbiedingsbrief niet worden afgestemd met het Bestuurscollege van Bonaire. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="001F038B" w:rsidRPr="001F038B" w14:paraId="72BC9D1D" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4B9AC6AD" w14:textId="77777777" w:rsidR="00061EE8" w:rsidRPr="007479DE" w:rsidRDefault="00061EE8" w:rsidP="00061EE8">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001F038B">
-[...35 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00A54E47">
+        <w:r w:rsidRPr="007479DE">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Bevolkingsprognose Caribisch Nederland 2025-2050, CBS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...11 lines deleted...]
-        <w:t>www.cbs.nl/nl-nl/achtergrond/2025/32/bevolkingsprognose-caribisch-nederland-2025-2050</w:t>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, www.cbs.nl/nl-nl/achtergrond/2025/32/bevolkingsprognose-caribisch-nederland-2025-2050</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="0BC4BD4F" w14:textId="77777777" w:rsidR="00061EE8" w:rsidRPr="007479DE" w:rsidRDefault="00061EE8" w:rsidP="00061EE8">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Toetsingskader risicoregelingen – experiment hypotheekgarantie Bonaire, bijlage bij Kamerstuk 32847-454</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="006378AF" w:rsidRPr="006378AF" w14:paraId="7CA6000E" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="159F26BD" w14:textId="38A55A82" w:rsidR="00061EE8" w:rsidRPr="007479DE" w:rsidRDefault="00061EE8" w:rsidP="00061EE8">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006378AF">
-[...11 lines deleted...]
-        <w:t>Toetsingskader risicoregelingen – experiment hypotheekgarantie Bonaire, bijlage bij Kamerstuk 32847-454</w:t>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36600-XXII, nr. 70, 12 februari 2025 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00F9632E" w:rsidRPr="003D04BE" w14:paraId="075D1FD0" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="159DEC7E" w14:textId="775E51AD" w:rsidR="00061EE8" w:rsidRPr="007479DE" w:rsidRDefault="00061EE8" w:rsidP="00061EE8">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E1AF8">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003D04BE">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">36600-XXII-70, 12 februari 2025 </w:t>
+        <w:t xml:space="preserve"> Kamerstuk 36600-XXII, nr. 69, 12 februari 2025 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="004E1AF8" w:rsidRPr="004B6AD3" w14:paraId="1A9A1275" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="66864A5B" w14:textId="77777777" w:rsidR="00061EE8" w:rsidRPr="007479DE" w:rsidRDefault="00061EE8" w:rsidP="00061EE8">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E1AF8">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004B6AD3">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007479DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...41 lines deleted...]
-        <w:t>36600-XXII-67, 12 februari 2025</w:t>
+        <w:t xml:space="preserve"> 36600-XXII-67, 12 februari 2025</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...2132 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...2 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001507B5"/>
-[...117 lines deleted...]
-    <w:rsid w:val="00FF3FC6"/>
+    <w:rsidRoot w:val="00061EE8"/>
+    <w:rsid w:val="00050FB9"/>
+    <w:rsid w:val="00061EE8"/>
+    <w:rsid w:val="00237C92"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007479DE"/>
+    <w:rsid w:val="008E08DE"/>
+    <w:rsid w:val="009A385C"/>
+    <w:rsid w:val="00EC7624"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F144B3"/>
+    <w:rsid w:val="00F84BB0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="7E15F2EA"/>
-  <w15:docId w15:val="{ECB975DD-2A6D-4A7B-B663-DBC2ECA16A54}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4F4250B0"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{69407C00-D940-4374-8550-9E9176CB7BE3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3677,77 +872,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3772,75 +967,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3875,55 +1070,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3986,835 +1181,808 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00061EE8"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00061EE8"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00061EE8"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00061EE8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00061EE8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00061EE8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00061EE8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00061EE8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00061EE8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00061EE8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00061EE8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00061EE8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00061EE8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00061EE8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00061EE8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00061EE8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00061EE8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00061EE8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00061EE8"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...105 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00061EE8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00061EE8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00061EE8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00061EE8"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00061EE8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00061EE8"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="00061EE8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00061EE8"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00061EE8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00061EE8"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00061EE8"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00061EE8"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...188 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00061EE8"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00061EE8"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001507B5"/>
+    <w:rsid w:val="00061EE8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001507B5"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00061EE8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001507B5"/>
+    <w:rsid w:val="00061EE8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001507B5"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00061EE8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...48 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008312C8"/>
+    <w:rsid w:val="00061EE8"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008312C8"/>
-[...7 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:rsid w:val="00061EE8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008312C8"/>
+    <w:rsid w:val="00061EE8"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...4 lines deleted...]
-    <w:rsid w:val="00F9632E"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007479DE"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...56 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/achtergrond/2025/32/bevolkingsprognose-caribisch-nederland-2025-2050" TargetMode="External" /></Relationships>
-[...5 lines deleted...]
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20(2).dotx" TargetMode="External" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/achtergrond/2025/32/bevolkingsprognose-caribisch-nederland-2025-2050" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4871,51 +2039,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4979,65 +2147,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5058,101 +2226,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3701</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>711</ap:Words>
+  <ap:Characters>3913</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>30</ap:Lines>
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Lines>32</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4365</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4615</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-03-17T09:11:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>