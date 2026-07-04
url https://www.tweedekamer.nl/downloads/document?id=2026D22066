--- v0 (2026-05-14)
+++ v1 (2026-07-04)
@@ -766,67 +766,51 @@
     </w:p>
     <w:p w:rsidR="00551112" w:rsidP="00094DCF" w:rsidRDefault="00551112" w14:paraId="6D257082" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0097271E" w:rsidP="00756EAC" w:rsidRDefault="00756EAC" w14:paraId="45041D6F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756EAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>De leden van de VVD-fractie hebben met belangstelling kennisgenomen van het voorstel voor de Rijkswet delegatiegrondslagen artikel 38, tweede lid, Statuut voor het Koninkrijk. Dit wetsvoorstel creëert een wettelijke grondslag voor een aantal zelfstandige algemene maatregelen van rijksbestuur (</w:t>
-[...15 lines deleted...]
-        <w:t>). Graag willen deze leden daarover een paar vragen stellen. </w:t>
+        <w:t>De leden van de VVD-fractie hebben met belangstelling kennisgenomen van het voorstel voor de Rijkswet delegatiegrondslagen artikel 38, tweede lid, Statuut voor het Koninkrijk. Dit wetsvoorstel creëert een wettelijke grondslag voor een aantal zelfstandige algemene maatregelen van rijksbestuur (AMvRB). Graag willen deze leden daarover een paar vragen stellen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00756EAC" w:rsidP="00756EAC" w:rsidRDefault="0097271E" w14:paraId="353C039D" w14:textId="08ADE8E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Voornoemde leden merken op dat h</w:t>
       </w:r>
       <w:r w:rsidRPr="00756EAC" w:rsidR="00756EAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>et onderhavige wetsvoorstel een consensusrijkswet</w:t>
       </w:r>
       <w:r>
@@ -908,125 +892,93 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> hebben geen inhoudelijke vragen over het wetsvoorstel omdat er geen inhoudelijke wijzigingen worden voorgesteld in het wetsvoorstel. Wel hebben deze leden een vraag over de betrokkenheid van de andere drie landen in het Koninkrijk bij het voorliggende wetsvoorstel. Dit wetsvoorstel vloeit voort uit een Statuutwijziging waarbij het doel was om het democratisch tekort binnen het Koninkrijk terug te dringen. In de stukken bij het voorliggende wetsvoorstel is echter niet opgenomen </w:t>
       </w:r>
       <w:r w:rsidRPr="002C4345">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>hoe de andere drie landen aankijken tegen het wetsvoorstel. De essentie van het democrati</w:t>
       </w:r>
       <w:r w:rsidR="0097271E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>sch</w:t>
       </w:r>
       <w:r w:rsidRPr="002C4345">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tekort is dat de landen onvoldoende betrokken zijn dan wel onvoldoende invloed hebben op </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. Nu de regering het voorliggende wetsvoorstel aan de Kamer voorlegt is het voor </w:t>
+        <w:t xml:space="preserve"> tekort is dat de landen onvoldoende betrokken zijn dan wel onvoldoende invloed hebben op rijkswetgeving. Nu de regering het voorliggende wetsvoorstel aan de Kamer voorlegt is het voor </w:t>
       </w:r>
       <w:r w:rsidR="007D3FB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>voornoemde</w:t>
       </w:r>
       <w:r w:rsidRPr="002C4345">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> leden van essentieel belang om ook te weten hoe Aruba, Curaçao en Sint-Maarten aankijken tegen het wetsvoorstel. </w:t>
       </w:r>
       <w:r w:rsidR="007D3FB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="002C4345">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>an de regering daarnaast aangeven of er overeenstemming is tussen de landen ten aanzien van in het wetsvoorstel</w:t>
       </w:r>
       <w:r w:rsidR="007D3FB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C4345">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>genoemde consensus-</w:t>
-[...15 lines deleted...]
-        <w:t>?</w:t>
+        <w:t>genoemde consensus-AMvRB?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00877CA9" w:rsidP="002C4345" w:rsidRDefault="00877CA9" w14:paraId="5CC2120C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002C4345" w:rsidP="002C4345" w:rsidRDefault="00877CA9" w14:paraId="5F3934DA" w14:textId="1C61947D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00877CA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>De leden van de CDA-fractie hebben met belangstelling kennisgenomen van het wetsvoorstel. Deze leden vinden het goed dat de benodigde grondslagen voor Algemene maatregelen van Rijksbestuur gecreëerd worden en hebben geen verdere vragen.</w:t>
@@ -3911,103 +3863,104 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1752042000">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1049648742">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="101"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="32C38F77"/>
     <w:rsid w:val="00001CFA"/>
     <w:rsid w:val="00013441"/>
     <w:rsid w:val="000145A8"/>
     <w:rsid w:val="0002004D"/>
     <w:rsid w:val="000308B2"/>
     <w:rsid w:val="0003469A"/>
     <w:rsid w:val="000440EC"/>
     <w:rsid w:val="000454A3"/>
     <w:rsid w:val="00057BB5"/>
     <w:rsid w:val="0006019E"/>
     <w:rsid w:val="00086E58"/>
     <w:rsid w:val="00090852"/>
     <w:rsid w:val="00091505"/>
     <w:rsid w:val="00094DCF"/>
     <w:rsid w:val="000A76D7"/>
     <w:rsid w:val="000B3C6F"/>
     <w:rsid w:val="000B6F7F"/>
     <w:rsid w:val="000E2310"/>
     <w:rsid w:val="000F547D"/>
     <w:rsid w:val="001003CC"/>
     <w:rsid w:val="001105B7"/>
     <w:rsid w:val="00124F61"/>
     <w:rsid w:val="00141EEB"/>
     <w:rsid w:val="00143293"/>
     <w:rsid w:val="0015761E"/>
     <w:rsid w:val="00167C6B"/>
     <w:rsid w:val="00172B59"/>
     <w:rsid w:val="001743DE"/>
     <w:rsid w:val="00192871"/>
     <w:rsid w:val="001937A3"/>
     <w:rsid w:val="0019788B"/>
     <w:rsid w:val="001A3F7A"/>
     <w:rsid w:val="001B2780"/>
+    <w:rsid w:val="001D0233"/>
     <w:rsid w:val="001E6154"/>
     <w:rsid w:val="001F01FC"/>
     <w:rsid w:val="00200339"/>
     <w:rsid w:val="00200713"/>
     <w:rsid w:val="00216FB9"/>
+    <w:rsid w:val="00217B6A"/>
     <w:rsid w:val="00235B30"/>
     <w:rsid w:val="00241DE1"/>
     <w:rsid w:val="00245B19"/>
     <w:rsid w:val="0025390D"/>
     <w:rsid w:val="00277FF3"/>
     <w:rsid w:val="00282698"/>
     <w:rsid w:val="00290805"/>
     <w:rsid w:val="002974C8"/>
     <w:rsid w:val="002C4345"/>
     <w:rsid w:val="002C70E3"/>
     <w:rsid w:val="002C7DF5"/>
     <w:rsid w:val="002D0790"/>
     <w:rsid w:val="002D4ABE"/>
     <w:rsid w:val="002D5F01"/>
     <w:rsid w:val="002D6F91"/>
     <w:rsid w:val="002D75F6"/>
     <w:rsid w:val="00300920"/>
     <w:rsid w:val="00312F7C"/>
     <w:rsid w:val="00316B06"/>
     <w:rsid w:val="0033076E"/>
     <w:rsid w:val="00366A0A"/>
     <w:rsid w:val="00372630"/>
     <w:rsid w:val="00382AE8"/>
     <w:rsid w:val="003A51EE"/>
     <w:rsid w:val="003B4CD1"/>
@@ -4020,50 +3973,51 @@
     <w:rsid w:val="00413B35"/>
     <w:rsid w:val="00417D1A"/>
     <w:rsid w:val="004408EF"/>
     <w:rsid w:val="004822F6"/>
     <w:rsid w:val="00497146"/>
     <w:rsid w:val="004B4BEF"/>
     <w:rsid w:val="004E2DDA"/>
     <w:rsid w:val="00530421"/>
     <w:rsid w:val="0053185D"/>
     <w:rsid w:val="005419F3"/>
     <w:rsid w:val="00541C15"/>
     <w:rsid w:val="00544326"/>
     <w:rsid w:val="00551112"/>
     <w:rsid w:val="00571337"/>
     <w:rsid w:val="00585E03"/>
     <w:rsid w:val="005C4EAD"/>
     <w:rsid w:val="005D1EC0"/>
     <w:rsid w:val="005D59C1"/>
     <w:rsid w:val="00605A7C"/>
     <w:rsid w:val="00607190"/>
     <w:rsid w:val="006078E4"/>
     <w:rsid w:val="00612966"/>
     <w:rsid w:val="006337E1"/>
     <w:rsid w:val="0063704A"/>
     <w:rsid w:val="006373A8"/>
+    <w:rsid w:val="00644BCF"/>
     <w:rsid w:val="00670C0E"/>
     <w:rsid w:val="00681E63"/>
     <w:rsid w:val="006A7375"/>
     <w:rsid w:val="006C1B34"/>
     <w:rsid w:val="006D3081"/>
     <w:rsid w:val="006D69F1"/>
     <w:rsid w:val="00706912"/>
     <w:rsid w:val="007231D2"/>
     <w:rsid w:val="007233B9"/>
     <w:rsid w:val="007278CD"/>
     <w:rsid w:val="0075196F"/>
     <w:rsid w:val="00756EAC"/>
     <w:rsid w:val="0076190C"/>
     <w:rsid w:val="007858F6"/>
     <w:rsid w:val="007977E7"/>
     <w:rsid w:val="007A01B2"/>
     <w:rsid w:val="007A54F3"/>
     <w:rsid w:val="007A6D3B"/>
     <w:rsid w:val="007A7A6A"/>
     <w:rsid w:val="007D3FB4"/>
     <w:rsid w:val="007E11E0"/>
     <w:rsid w:val="007E4989"/>
     <w:rsid w:val="00813E00"/>
     <w:rsid w:val="00831453"/>
     <w:rsid w:val="00833E51"/>
@@ -4148,50 +4102,51 @@
     <w:rsid w:val="00E811D2"/>
     <w:rsid w:val="00E91873"/>
     <w:rsid w:val="00E9475F"/>
     <w:rsid w:val="00EA174F"/>
     <w:rsid w:val="00EA2718"/>
     <w:rsid w:val="00EA7397"/>
     <w:rsid w:val="00EC3DD1"/>
     <w:rsid w:val="00EF6041"/>
     <w:rsid w:val="00F01B76"/>
     <w:rsid w:val="00F10905"/>
     <w:rsid w:val="00F11B44"/>
     <w:rsid w:val="00F209AC"/>
     <w:rsid w:val="00F34E9D"/>
     <w:rsid w:val="00F361F3"/>
     <w:rsid w:val="00F42B2E"/>
     <w:rsid w:val="00F45BF3"/>
     <w:rsid w:val="00F5000F"/>
     <w:rsid w:val="00F53994"/>
     <w:rsid w:val="00F53EED"/>
     <w:rsid w:val="00F5464C"/>
     <w:rsid w:val="00F56E66"/>
     <w:rsid w:val="00F6238E"/>
     <w:rsid w:val="00F66AB4"/>
     <w:rsid w:val="00F96282"/>
     <w:rsid w:val="00FB325A"/>
+    <w:rsid w:val="00FB349F"/>
     <w:rsid w:val="00FB5630"/>
     <w:rsid w:val="00FB5777"/>
     <w:rsid w:val="00FE702D"/>
     <w:rsid w:val="00FE7C90"/>
     <w:rsid w:val="00FF5B3F"/>
     <w:rsid w:val="2D051387"/>
     <w:rsid w:val="32C38F77"/>
     <w:rsid w:val="594662B2"/>
     <w:rsid w:val="667B20A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -4752,51 +4707,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
     <w:name w:val="Onderwerp van opmerking Char"/>
     <w:basedOn w:val="TekstopmerkingChar"/>
     <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003B4CD1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5027,80 +4982,80 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
   <ap:Words>516</ap:Words>
   <ap:Characters>2842</ap:Characters>
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>23</ap:Lines>
   <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:CharactersWithSpaces>3352</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2026-03-05T14:11:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100787D4CEA8785374AADAC93432276ECBD</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>0545596d-3f42-4eca-acdf-518f75842ff2</vt:lpwstr>
   </property>
 </Properties>
 </file>