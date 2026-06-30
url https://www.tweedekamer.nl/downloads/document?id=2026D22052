--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -1,3156 +1,869 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="007E5325" w:rsidR="00A97BB8" w:rsidP="007E5325" w:rsidRDefault="00A97BB8" w14:paraId="34998361" w14:textId="77777777">
+    <w:p w:rsidRPr="00AA2671" w:rsidR="00AA2671" w:rsidP="00AA2671" w:rsidRDefault="000D5520" w14:paraId="462373BA" w14:textId="4923D449">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA2671" w:rsidR="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>620</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA2671" w:rsidR="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AA2671" w:rsidR="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Beleidsdoelstellingen op het gebied van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA2671" w:rsidR="00AA2671" w:rsidP="00D80872" w:rsidRDefault="00AA2671" w14:paraId="41FB237D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA2671" w:rsidR="000D5520">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>315</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA2671" w:rsidR="000D5520" w:rsidP="000D5520" w:rsidRDefault="00AA2671" w14:paraId="0A12C4FA" w14:textId="4D61BBB7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="007E5325" w:rsidR="00A97BB8" w:rsidP="007E5325" w:rsidRDefault="00A97BB8" w14:paraId="0051FAE8" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA2671" w:rsidR="00AA2671" w:rsidP="000D5520" w:rsidRDefault="00AA2671" w14:paraId="60F4DBF1" w14:textId="22A3F570">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Retouradres"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 13 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA2671" w:rsidR="000D5520" w:rsidP="000D5520" w:rsidRDefault="000D5520" w14:paraId="70420128" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...20 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA2671" w:rsidR="000D5520" w:rsidP="000D5520" w:rsidRDefault="000D5520" w14:paraId="3448C289" w14:textId="0D1B6D6F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In haar brief van 9 april 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft de vaste commissie voor Volksgezondheid, Welzijn en Sport mij gevraagd om te reageren op een brief die de commissie heeft ontvangen over de zorg voor mensen met zeldzame erfelijke aandoeningen. Hieronder gaat het kabinet eerst in op de algemene oproep die wordt gedaan over de toegankelijkheid van zorg voor mensen met zeldzame aandoeningen. Daarna gaat het kabinet in op de specifieke situatie die de brief beschrijft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA2671" w:rsidR="000D5520" w:rsidP="000D5520" w:rsidRDefault="000D5520" w14:paraId="665BCD85" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA2671" w:rsidR="000D5520" w:rsidP="000D5520" w:rsidRDefault="000D5520" w14:paraId="6AE859A8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Graag wil ik eerst uitspreken dat ik geraakt ben door de impact die zeldzame aandoeningen kunnen hebben op het leven van patiënten. Het is belangrijk dat patiënten – ook in het geval van een zeldzame aandoening – toegang hebben tot passende, effectieve zorg. Tegelijkertijd hecht het kabinet eraan om te benadrukken dat we voor de opgave staan om de zorg in Nederland betaalbaar en toegankelijk te houden voor iedereen – nu en in de toekomst. De houdbaarheid van de gezondheidszorg – zowel in personele als financiële zin – vraagt dat er keuzes moeten worden gemaakt. In de beleidsbrief VWS die op 24 april met de Kamer is gedeeld,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is de Kamer geïnformeerd over de keuzes die het kabinet wil maken om de gezondheidszorg toegankelijk te houden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA2671" w:rsidR="000D5520" w:rsidP="000D5520" w:rsidRDefault="000D5520" w14:paraId="6EC462E9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA2671" w:rsidR="000D5520" w:rsidP="000D5520" w:rsidRDefault="000D5520" w14:paraId="7F137F99" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten aanzien van de specifieke situatie van briefschrijver, merkt het kabinet op dat er geen oordeel gegeven kan worden over vergoedingen in individuele situaties. Het is namelijk aan de zorgverzekeraar om te bepalen of een behandeling voor vergoeding in aanmerking komt. Daarom wordt hieronder meer algemeen ingegaan op de aanspraak op de betreffende zorg. Daarna wordt ingegaan op de mogelijkheden van de briefschrijver als die het niet eens is met het oordeel van de zorgverzekeraar in deze specifieke situatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA2671" w:rsidR="000D5520" w:rsidP="000D5520" w:rsidRDefault="000D5520" w14:paraId="2A1313A2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA2671" w:rsidR="000D5520" w:rsidP="000D5520" w:rsidRDefault="000D5520" w14:paraId="38E4FBDA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De situatie die in de brief wordt beschreven, gaat over de vergoeding van preventieve voetzorg. Deze zorg kan onder bepaalde voorwaarden uit de basisverzekering worden vergoed. Zorginstituut Nederland (hierna: het Zorginstituut) heeft in 2010 bepaald dat preventieve voetzorg tot het basispakket behoort voor mensen met diabetes mellitus. Het uitgangspunt is dat er voor deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>indicatie een verhoogd risico bestaat op het ontstaan van een voetulcus. In 2022 heeft het Zorginstituut verduidelijkt dat preventieve voetzorg ook tot het basispakket behoort voor mensen die door andere aandoeningen, of als gevolg van een medische behandeling, een verhoogd risico op een voetulcus hebben.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Welke preventieve voetzorg precies wordt vergoed, is afhankelijk van hoe hoog het risico is dat de patiënt loopt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA2671" w:rsidR="000D5520" w:rsidP="000D5520" w:rsidRDefault="000D5520" w14:paraId="439EB768" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA2671" w:rsidR="000D5520" w:rsidP="000D5520" w:rsidRDefault="000D5520" w14:paraId="3AEEE91F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals gezegd is het in eerste instantie aan de zorgverzekeraar – rekening houdend met het standpunt van het Zorginstituut – om te beoordelen of preventieve voetzorg in deze specifieke situatie voor vergoeding uit het basispakket in aanmerking komt. Als een verzekerde het niet eens met de beslissing van de zorgverzekeraar, dan kan die de zorgverzekeraar vragen om een heroverweging. In het geval de verzekerde en zorgverzekeraar er niet uitkomen, dan kan de verzekerde een klacht indienen bij de onafhankelijke Stichting Klachten en Geschillen Zorgverzekeringen (SKGZ). De SKGZ kan bemiddelen tussen zorgverzekeraar en verzekerde en zo nodig een bindende uitspraak doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA2671" w:rsidR="000D5520" w:rsidP="000D5520" w:rsidRDefault="000D5520" w14:paraId="7A722A04" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA2671" w:rsidR="000D5520" w:rsidP="000D5520" w:rsidRDefault="000D5520" w14:paraId="08C2E0E7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet hoopt u hiermee voldoende geïnformeerd te hebben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA2671" w:rsidR="000D5520" w:rsidP="00AA2671" w:rsidRDefault="000D5520" w14:paraId="373AC4BA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA2671" w:rsidR="000D5520" w:rsidP="00AA2671" w:rsidRDefault="00AA2671" w14:paraId="59D7D281" w14:textId="208AD585">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA2671" w:rsidR="000D5520">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E5325">
-[...49 lines deleted...]
-          <w:rFonts w:eastAsia="SimSun" w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="00AA2671" w:rsidR="000D5520">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
-[...801 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Welzijn en Sport,</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="bmkHandtekening" w:id="0"/>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00AA2671" w:rsidR="000D5520" w:rsidP="00AA2671" w:rsidRDefault="000D5520" w14:paraId="6EB073A6" w14:textId="4CECF539">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E5325">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>de minister van Volksgezondheid,</w:t>
-[...9 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA2671" w:rsidR="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>Welzijn en Sport ,</w:t>
-[...100 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA2671" w:rsidR="006F53E6" w:rsidP="00AA2671" w:rsidRDefault="006F53E6" w14:paraId="0DCE236E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00AA2671" w:rsidR="006F53E6" w:rsidSect="00B82763">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A39755C" w14:textId="77777777" w:rsidR="00D259B5" w:rsidRDefault="00D259B5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="52875709" w14:textId="77777777" w:rsidR="00B56B01" w:rsidRDefault="00B56B01" w:rsidP="000D5520">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3015EDD5" w14:textId="77777777" w:rsidR="00D259B5" w:rsidRDefault="00D259B5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="29B76BF3" w14:textId="77777777" w:rsidR="00B56B01" w:rsidRDefault="00B56B01" w:rsidP="000D5520">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...57 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5CD6F5EA" w14:textId="77777777" w:rsidR="000D5520" w:rsidRPr="000D5520" w:rsidRDefault="000D5520" w:rsidP="000D5520">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AB6987A" w14:textId="77777777" w:rsidR="000D5520" w:rsidRPr="000D5520" w:rsidRDefault="000D5520" w:rsidP="000D5520">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E1879D5" w14:textId="77777777" w:rsidR="000D5520" w:rsidRPr="000D5520" w:rsidRDefault="000D5520" w:rsidP="000D5520">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B9AEBEC" w14:textId="77777777" w:rsidR="00D259B5" w:rsidRDefault="00D259B5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="43009919" w14:textId="77777777" w:rsidR="00B56B01" w:rsidRDefault="00B56B01" w:rsidP="000D5520">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1500B66E" w14:textId="77777777" w:rsidR="00D259B5" w:rsidRDefault="00D259B5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="17DEA34F" w14:textId="77777777" w:rsidR="00B56B01" w:rsidRDefault="00B56B01" w:rsidP="000D5520">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="067196E1" w14:textId="77777777" w:rsidR="006750BE" w:rsidRPr="00474013" w:rsidRDefault="005000F3" w:rsidP="006750BE">
+    <w:p w14:paraId="6DED7A3F" w14:textId="77777777" w:rsidR="000D5520" w:rsidRPr="00AA2671" w:rsidRDefault="000D5520" w:rsidP="000D5520">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00474013">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA2671">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00474013">
-[...18 lines deleted...]
-        <w:t>enmerk 2026Z07462</w:t>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brief met kenmerk 2026Z07462</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4EB5E578" w14:textId="77777777" w:rsidR="006750BE" w:rsidRDefault="005000F3" w:rsidP="006750BE">
+    <w:p w14:paraId="4A77C736" w14:textId="77777777" w:rsidR="000D5520" w:rsidRPr="00AA2671" w:rsidRDefault="000D5520" w:rsidP="000D5520">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006750BE">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7F81">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Kamerstukken II 2026/27, 36 800 XVI, nr. 191</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3330FB1F" w14:textId="77777777" w:rsidR="006750BE" w:rsidRDefault="005000F3" w:rsidP="006750BE">
+    <w:p w14:paraId="70223410" w14:textId="77777777" w:rsidR="000D5520" w:rsidRPr="00AA2671" w:rsidRDefault="000D5520" w:rsidP="000D5520">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006750BE">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00AA2671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="006750BE" w:rsidRPr="00FB65E4">
+        <w:r w:rsidRPr="00AA2671">
           <w:rPr>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Notitie verduidelijking standpunt Voetzorg voor mensen met diabetes mellitus | Zorginstituut Nederland</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03182604" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="005000F3">
+  <w:p w14:paraId="027ED06E" w14:textId="77777777" w:rsidR="000D5520" w:rsidRPr="000D5520" w:rsidRDefault="000D5520" w:rsidP="000D5520">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...74 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="430FA199" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="005000F3" w:rsidP="00536636">
+  <w:p w14:paraId="0D51CEB2" w14:textId="77777777" w:rsidR="00B347FC" w:rsidRPr="000D5520" w:rsidRDefault="00B347FC" w:rsidP="000D5520">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...287 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26A72A54" w14:textId="77777777" w:rsidR="00B347FC" w:rsidRPr="000D5520" w:rsidRDefault="00B347FC" w:rsidP="000D5520">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3079"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...30 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...272 lines deleted...]
-    <w:rsid w:val="00FC7DDE"/>
+    <w:rsidRoot w:val="000D5520"/>
+    <w:rsid w:val="000D5520"/>
+    <w:rsid w:val="002C2B42"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="008168F8"/>
+    <w:rsid w:val="009D250D"/>
+    <w:rsid w:val="00AA2671"/>
+    <w:rsid w:val="00B347FC"/>
+    <w:rsid w:val="00B56B01"/>
+    <w:rsid w:val="00B82763"/>
+    <w:rsid w:val="00C25115"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F61410"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3079"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="15E42788"/>
+  <w14:docId w14:val="317DD5B3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D7C5B83F-8B2B-4BF9-A5A5-D6711B13EAB1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3172,74 +885,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3388,1375 +1102,1058 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="000D5520"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="000D5520"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="000D5520"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="000D5520"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="000D5520"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="000D5520"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="000D5520"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="000D5520"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="000D5520"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000D5520"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D5520"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D5520"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D5520"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D5520"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D5520"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D5520"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D5520"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D5520"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="000D5520"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000D5520"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D5520"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000D5520"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="index 2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D5520"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000D5520"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D5520"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D5520"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...93 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D5520"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000D5520"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D5520"/>
+    <w:rPr>
       <w:b/>
-    </w:rPr>
-[...473 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
-[...33 lines deleted...]
-      <w:i/>
+    <w:rsid w:val="000D5520"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D5520"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="000D5520"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevens kopjes"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevens"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="000D5520"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="000D5520"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
-[...21 lines deleted...]
-      <w:sz w:val="9"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="000D5520"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
     <w:name w:val="Afzendgegevens witregel 2"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="004B5A41"/>
+    <w:rsid w:val="000D5520"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
-    </w:rPr>
-[...80 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006750BE"/>
+    <w:rsid w:val="000D5520"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000D5520"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000D5520"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA2671"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zorginstituutnederland.nl/documenten/2022/06/02/notitie-verduidelijking-standpunt-voetzorg-voor-mensen-met-diabetes-mellitus" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>548</ap:Words>
-  <ap:Characters>3083</ap:Characters>
+  <ap:Words>547</ap:Words>
+  <ap:Characters>3011</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>25</ap:Lines>
   <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3624</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3551</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>