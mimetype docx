--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,158 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="26BE8DEE" w14:textId="77777777">
-[...45 lines deleted...]
-    <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="76A52297" w14:textId="3325C43C">
+    <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="76A52297" w14:textId="56EEC104">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
-[...11 lines deleted...]
-        <w:tab/>
         <w:t xml:space="preserve">Lijst van vragen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="382CE5C7" w14:textId="77777777">
-[...27 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00AA137A" w:rsidP="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="6661F0EB" w14:textId="77777777"/>
+    <w:p w:rsidR="00A5326B" w:rsidP="00AA137A" w:rsidRDefault="001856D0" w14:paraId="6B962592" w14:textId="25B9DD0D">
       <w:r>
         <w:t>De vaste commissie voor</w:t>
       </w:r>
       <w:r w:rsidR="003D72F7">
         <w:t xml:space="preserve"> Infrastructuur en Waterstaat</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> heeft een aantal vragen voorgelegd aan de </w:t>
       </w:r>
       <w:r w:rsidR="003D72F7">
         <w:t>minister en staatssecretaris van Infrastructuur en Waterstaat</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> over </w:t>
       </w:r>
       <w:r w:rsidR="003D72F7">
         <w:t>hun</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D72F7">
         <w:t xml:space="preserve">brief </w:t>
       </w:r>
       <w:r>
@@ -165,1145 +80,472 @@
         <w:t>Periodieke rapportage Omgevingsveiligheid en Milieurisico's 2018-2024</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="009C18CC">
         <w:t xml:space="preserve">Kamerstuk </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>28089</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>351</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
-      </w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> gegeven antwoorden zijn hierbij afgedrukt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A5326B" w:rsidRDefault="00A5326B" w14:paraId="104DB26E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="0FC2E3C8" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="42A91D83" w14:textId="2A38CDC4">
+    <w:p w:rsidR="00A5326B" w:rsidP="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="0FC2E3C8" w14:textId="1A89DE12">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="003D72F7">
+        <w:t>De v</w:t>
+      </w:r>
+      <w:r w:rsidR="001856D0">
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A5326B" w:rsidRDefault="003D72F7" w14:paraId="42A91D83" w14:textId="7BB4F2B0">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Huizenga</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="6CDE0AB8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="1D4E36C6" w14:textId="0BDDC042">
+    <w:p w:rsidR="00A5326B" w:rsidRDefault="003D72F7" w14:paraId="1D4E36C6" w14:textId="167317CB">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="003D72F7">
         <w:t>Adjunct-g</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001856D0">
         <w:t>riffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="5C97FC35" w14:textId="7A5F4EB0">
+    <w:p w:rsidR="00A5326B" w:rsidRDefault="003D72F7" w14:paraId="5C97FC35" w14:textId="237AB9D1">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="003D72F7">
         <w:t>Koerselman</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A5326B" w:rsidRDefault="00A5326B" w14:paraId="4DB35286" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A5326B" w:rsidTr="00E7153D" w14:paraId="72E6AA0E" w14:textId="77777777">
+      <w:tr w:rsidR="00AA137A" w:rsidTr="00AA137A" w14:paraId="72E6AA0E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="7371AD47" w14:textId="77777777">
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="7371AD47" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="6B116B63" w14:textId="77777777">
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="6B116B63" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA137A" w:rsidTr="00AA137A" w14:paraId="7D17CDC7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5326B" w:rsidP="00E7153D" w:rsidRDefault="001856D0" w14:paraId="0A4E24CE" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:t>t/m</w:t>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="1616D645" w14:textId="77777777">
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="0526E039" w14:textId="1EE43F98">
+            <w:r>
+              <w:t>Op basis van welke concrete indicatoren of evaluatieresultaten concludeert u dat de beleidsinzet in het algemeen als doeltreffend kan worden beschouwd?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5326B" w:rsidTr="00E7153D" w14:paraId="7D17CDC7" w14:textId="77777777">
+      <w:tr w:rsidR="00AA137A" w:rsidTr="00AA137A" w14:paraId="2A15E966" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="1616D645" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="153E4820" w14:textId="77777777">
+            <w:r>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="0526E039" w14:textId="1EE43F98">
-[...33 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="1161BEC8" w14:textId="56216C76">
+            <w:r>
+              <w:t>Welke concrete taken, programma’s of verantwoordelijkheden zouden geraakt worden bij de genoemde besparingsvarianten, in het bijzonder ten aanzien van het stelsel van vergunningverlening, toezicht en handhaving (VTH-stelsel) en de inzet van agentschappen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA137A" w:rsidTr="00AA137A" w14:paraId="2B300D5E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="25A7C067" w14:textId="77777777">
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="2F8CFACC" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke concrete wijzigingen in de begrotingsstructuur worden overwogen om de koppeling tussen beleidsdoelen, instrumenten en financiële middelen te verbeteren, en op welke termijn wordt de Kamer hierover geïnformeerd?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5326B" w:rsidTr="00E7153D" w14:paraId="2A15E966" w14:textId="77777777">
+      <w:tr w:rsidR="00AA137A" w:rsidTr="00AA137A" w14:paraId="5CBFA2B8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="153E4820" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="6D7D8E29" w14:textId="77777777">
+            <w:r>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="1161BEC8" w14:textId="56216C76">
-[...39 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="04C3B1E2" w14:textId="1A8F7412">
+            <w:r>
+              <w:t>Welke agentschappen worden bedoeld met de constatering dat de publieke verantwoording over de inzet en resultaten beperkt beschikbaar is, en welke maatregelen worden genomen om deze transparantie te vergroten?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA137A" w:rsidTr="00AA137A" w14:paraId="3BAFFF69" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...20 lines deleted...]
-              <w:t>3</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="3ED261A8" w14:textId="77777777">
+            <w:r>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="2F8CFACC" w14:textId="77777777">
-[...127 lines deleted...]
-          <w:p w:rsidR="00A5326B" w:rsidRDefault="00712A20" w14:paraId="27F94AB1" w14:textId="030852E8">
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="27F94AB1" w14:textId="030852E8">
             <w:r w:rsidRPr="00712A20">
               <w:t>Gezien het feit dat de onderzoekers concluderen dat de beleidsinzet in het algemeen doeltreffend is, maar deze conclusie te rooskleurig vinden en het beeld eerder als gemengd omschrijven; op welke specifieke evaluaties baseert de minister zijn optimisme, en hoe weegt hij hierbij het oordeel van de deskundigen mee dat de resultaten van instrumenten in werkelijkheid achterblijven bij de doelstellingen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...21 lines deleted...]
-        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA137A" w:rsidTr="00AA137A" w14:paraId="457074EC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="69E636E2" w14:textId="77777777">
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="3FD470D7" w14:textId="1DB0C18A">
+            <w:r>
+              <w:t>Hoe geven indicatoren, zoals het aantal vergunningsaanvragen en REACH-dossiers, volgens u inzicht in het daadwerkelijke doelbereik van het beleid, in plaats van uitsluitend in beleidsactiviteiten of procesoutput?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5326B" w:rsidTr="00E7153D" w14:paraId="457074EC" w14:textId="77777777">
+      <w:tr w:rsidR="00AA137A" w:rsidTr="00AA137A" w14:paraId="5F6DDEB4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="69E636E2" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="06425489" w14:textId="77777777">
+            <w:r>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="3FD470D7" w14:textId="1DB0C18A">
-[...45 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="39B1B43B" w14:textId="77777777">
+            <w:r>
+              <w:t>Wat wordt bedoeld met de passage dat een te grote nadruk op het (lage) aantal incidenten effect kan hebben op de veiligheidsbeleving van inwoners, en waarom zou dit aanleiding zijn om terughoudend te zijn met dergelijke indicatoren?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA137A" w:rsidTr="00AA137A" w14:paraId="643386C6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="15058EBD" w14:textId="77777777">
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="114198FE" w14:textId="77777777">
+            <w:r>
+              <w:t>Wanneer kan de Kamer concrete indicatoren tegemoetzien waarmee niet alleen output, maar ook outcome en impact van het beleid inzichtelijk worden gemaakt, inclusief de veiligheidsbeleving van inwoners?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5326B" w:rsidTr="00E7153D" w14:paraId="5F6DDEB4" w14:textId="77777777">
+      <w:tr w:rsidR="00AA137A" w:rsidTr="00AA137A" w14:paraId="5FA9C7B7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="06425489" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>7</w:t>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="27C63B57" w14:textId="77777777">
+            <w:r>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="39B1B43B" w14:textId="77777777">
-[...27 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="7ADF312C" w14:textId="4844AE99">
+            <w:r>
+              <w:t>Bent u, gezien het feit dat de effectiviteit en efficiëntie van samenwerkingsprogramma’s en convenanten wisselend en soms zeer beperkt is, met name op het gebied van veiligheid bij bedrijven, bereid om kritisch te kijken naar het nut van deze vrijblijvende instrumenten en aan te geven of een verschuiving naar striktere handhaving of sanering van deze programma's wordt overwogen om bureaucratie te verminderen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA137A" w:rsidTr="00AA137A" w14:paraId="62D9BE76" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="0F5F967E" w14:textId="77777777">
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="611D1F89" w14:textId="38B713C5">
+            <w:r>
+              <w:t>Gelet op het feit dat de structuur van de begroting onvoldoende aansluit op de inhoudelijke doelen, waardoor de doeltreffendheid en doelmatigheid van de inzet van middelen moeilijk te beoordelen is, hoe kan de Kamer haar controlerende taak ten aanzien van de besteding van publieke middelen naar behoren uitvoeren als u de aanbeveling om de begrotingsstructuur te herzien nog niet duidelijk hebt overgenomen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5326B" w:rsidTr="00E7153D" w14:paraId="643386C6" w14:textId="77777777">
+      <w:tr w:rsidR="00AA137A" w:rsidTr="00AA137A" w14:paraId="5E213800" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="15058EBD" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>8</w:t>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="566CA3FC" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="114198FE" w14:textId="77777777">
-[...27 lines deleted...]
-        </w:tc>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="20DBE2B3" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke concrete beleidsmatige verbeteringen zijn sinds 2021 voortgekomen uit evaluaties binnen de Strategische Evaluatie Agenda, waar in de brief naar wordt verwezen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA137A" w:rsidTr="00AA137A" w14:paraId="2084885C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">4 </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="3B6E33CA" w14:textId="77777777">
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="0DC5936B" w14:textId="0468E324">
+            <w:r>
+              <w:t>Tegen de achtergrond dat de totale uitgaven voor omgevingsveiligheid en milieurisico’s in de periode 2018-2024 ongeveer 392 miljoen euro bedroegen, waarbij een groot deel naar agentschappen zoals het RIVM en Rijkswaterstaat gaat, kunt u, in het kader van een doelmatige besteding van belastinggeld, verklaren waarom de publieke verantwoording over de inzet van deze honderden miljoenen door agentschappen volgens de onderzoekers beperkt is en evaluaties van de doeltreffendheid van hun programma’s "schaars" zijn?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5326B" w:rsidTr="00E7153D" w14:paraId="5FA9C7B7" w14:textId="77777777">
+      <w:tr w:rsidR="00AA137A" w:rsidTr="00AA137A" w14:paraId="47E82E55" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5326B" w:rsidRDefault="001856D0" w14:paraId="27C63B57" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>9</w:t>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="176FEE31" w14:textId="77777777">
+            <w:r>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5326B" w:rsidRDefault="00712A20" w14:paraId="7ADF312C" w14:textId="4844AE99">
-[...339 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="00AA137A" w:rsidRDefault="00AA137A" w14:paraId="3C118D31" w14:textId="6BF864CF">
+            <w:r>
+              <w:t>Kunt u uitleggen waarom de aanbeveling uit de beleidsdoorlichting van 2018 om meer kwantitatief evaluatiemateriaal beschikbaar te stellen voor onder andere het transport van gevaarlijke stoffen is genegeerd, en waarom er nog steeds voornamelijk op basis van kwalitatieve methoden (meningen en processen) wordt gerapporteerd in plaats van op basis van harde veiligheidscijfers?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00A5326B" w:rsidRDefault="00A5326B" w14:paraId="314655DC" w14:textId="77777777"/>
     <w:sectPr w:rsidR="00A5326B" w:rsidSect="009C18CC">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40CDE956" w14:textId="77777777" w:rsidR="001A47AF" w:rsidRDefault="001A47AF">
+    <w:p w14:paraId="514B4304" w14:textId="77777777" w:rsidR="00103863" w:rsidRDefault="00103863">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02E67447" w14:textId="77777777" w:rsidR="001A47AF" w:rsidRDefault="001A47AF">
+    <w:p w14:paraId="4EDAD995" w14:textId="77777777" w:rsidR="00103863" w:rsidRDefault="00103863">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1386,170 +628,174 @@
     <w:r>
       <w:t>/</w:t>
     </w:r>
     <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
       <w:r>
         <w:t>1</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20F60ED6" w14:textId="77777777" w:rsidR="00A5326B" w:rsidRDefault="00A5326B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F811801" w14:textId="77777777" w:rsidR="001A47AF" w:rsidRDefault="001A47AF">
+    <w:p w14:paraId="6D6D4658" w14:textId="77777777" w:rsidR="00103863" w:rsidRDefault="00103863">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F407BCD" w14:textId="77777777" w:rsidR="001A47AF" w:rsidRDefault="001A47AF">
+    <w:p w14:paraId="28E5E7A9" w14:textId="77777777" w:rsidR="00103863" w:rsidRDefault="00103863">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="62B45959" w14:textId="77777777" w:rsidR="00A5326B" w:rsidRDefault="00A5326B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="64FFA3E5" w14:textId="77777777" w:rsidR="00A5326B" w:rsidRDefault="00A5326B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="143E907C" w14:textId="77777777" w:rsidR="00A5326B" w:rsidRDefault="00A5326B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="101"/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A77C3E"/>
+    <w:rsid w:val="00103863"/>
     <w:rsid w:val="001856D0"/>
     <w:rsid w:val="001A47AF"/>
     <w:rsid w:val="001A56AB"/>
     <w:rsid w:val="003D44DD"/>
     <w:rsid w:val="003D72F7"/>
+    <w:rsid w:val="00491391"/>
     <w:rsid w:val="005543A7"/>
     <w:rsid w:val="00712A20"/>
     <w:rsid w:val="007C0D5F"/>
     <w:rsid w:val="00894624"/>
     <w:rsid w:val="009C18CC"/>
     <w:rsid w:val="00A5326B"/>
     <w:rsid w:val="00A77C3E"/>
+    <w:rsid w:val="00AA137A"/>
     <w:rsid w:val="00B915EC"/>
     <w:rsid w:val="00BE6E73"/>
     <w:rsid w:val="00E7153D"/>
     <w:rsid w:val="00E97CE4"/>
     <w:rsid w:val="00F1594B"/>
     <w:rsid w:val="00FC4AA4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="52B3EDD5"/>
   <w15:docId w15:val="{4CC09FAD-0DBE-456D-9960-3FE7CAD2CE2F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2338,80 +1584,80 @@
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>692</ap:Words>
-[...2 lines deleted...]
-  <ap:Lines>31</ap:Lines>
+  <ap:Words>648</ap:Words>
+  <ap:Characters>3565</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>29</ap:Lines>
   <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="2">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4491</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4205</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100652B67EEE1A68642A5D50A61AFC14375005503D91DB014084F8C0692B93B23F5B0</vt:lpwstr>
   </property>