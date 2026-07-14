--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -374,65 +374,64 @@
           </w:tcPr>
           <w:p w:rsidRPr="00C035D4" w:rsidR="003C21AC" w:rsidP="00EA1CE4" w:rsidRDefault="0085799B" w14:paraId="00B0652F" w14:textId="77C05096">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3310"/>
                 <w:tab w:val="clear" w:pos="3600"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>36 745</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0085799B" w:rsidR="003C21AC" w:rsidP="0085799B" w:rsidRDefault="0085799B" w14:paraId="0A267433" w14:textId="6B567F57">
+          <w:p w:rsidRPr="0085799B" w:rsidR="003C21AC" w:rsidP="0085799B" w:rsidRDefault="00636FF9" w14:paraId="0A267433" w14:textId="08B51270">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0085799B">
+            <w:r w:rsidRPr="006C5760">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t>Wijziging van diverse wetten op het terrein van het funderend onderwijs in verband met aanpassing van het toezicht rondom oprichting van bepaalde niet bekostigde scholen en het wegnemen van hardvochtigheden in het voortgezet speciaal onderwijs en het praktijkonderwijs (Wet startprocedure b3-scholen en hardvochtigheden vso en pro)</w:t>
+              </w:rPr>
+              <w:t>Wijziging van diverse wetten op het terrein van het funderend onderwijs in verband met aanpassing van het toezicht rondom oprichting van bepaalde niet bekostigde scholen en het wegnemen van hardvochtigheden in het praktijkonderwijs en het speciaal voortgezet onderwijs (Wet startprocedure b3-scholen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C21AC" w:rsidTr="00EA1CE4" w14:paraId="0AE3D142" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00C035D4" w:rsidR="003C21AC" w:rsidP="006E0971" w:rsidRDefault="003C21AC" w14:paraId="5E9DEC4D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3310"/>
                 <w:tab w:val="clear" w:pos="3600"/>
@@ -847,71 +846,71 @@
     </w:p>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="005B1DCC" w:rsidP="00BF623B" w:rsidRDefault="005B1DCC" w14:paraId="7DF17B23" w14:textId="77777777"/>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="00B4708A" w:rsidP="00EA1CE4" w:rsidRDefault="0085799B" w14:paraId="340DDA5D" w14:textId="44306225">
       <w:r>
         <w:t>Ceder</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00EA69AC" w:rsidR="00B4708A" w:rsidSect="00EA1CE4">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="993" w:header="360" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18864A83" w14:textId="77777777" w:rsidR="0085799B" w:rsidRDefault="0085799B">
+    <w:p w14:paraId="233EC073" w14:textId="77777777" w:rsidR="00281267" w:rsidRDefault="00281267">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6263CBF8" w14:textId="77777777" w:rsidR="0085799B" w:rsidRDefault="0085799B">
+    <w:p w14:paraId="2BEA236F" w14:textId="77777777" w:rsidR="00281267" w:rsidRDefault="00281267">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F232D2A" w14:textId="77777777" w:rsidR="0085799B" w:rsidRDefault="0085799B">
+    <w:p w14:paraId="479BB26A" w14:textId="77777777" w:rsidR="00281267" w:rsidRDefault="00281267">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -925,148 +924,151 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FB823FD" w14:textId="77777777" w:rsidR="0085799B" w:rsidRDefault="0085799B">
+    <w:p w14:paraId="3D29418E" w14:textId="77777777" w:rsidR="00281267" w:rsidRDefault="00281267">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="647F5F6C" w14:textId="77777777" w:rsidR="0085799B" w:rsidRDefault="0085799B">
+    <w:p w14:paraId="002C1463" w14:textId="77777777" w:rsidR="00281267" w:rsidRDefault="00281267">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0085799B"/>
     <w:rsid w:val="00052244"/>
     <w:rsid w:val="0007471A"/>
+    <w:rsid w:val="00082BAE"/>
     <w:rsid w:val="000B7444"/>
     <w:rsid w:val="000D17BF"/>
     <w:rsid w:val="00157CAF"/>
     <w:rsid w:val="001656EE"/>
     <w:rsid w:val="0016653D"/>
     <w:rsid w:val="001D56AF"/>
     <w:rsid w:val="001E0E21"/>
     <w:rsid w:val="00212E0A"/>
     <w:rsid w:val="002153B0"/>
     <w:rsid w:val="0021777F"/>
     <w:rsid w:val="00241DD0"/>
+    <w:rsid w:val="00281267"/>
     <w:rsid w:val="002A0713"/>
     <w:rsid w:val="003C21AC"/>
     <w:rsid w:val="003C5218"/>
     <w:rsid w:val="003C7876"/>
     <w:rsid w:val="003E2308"/>
     <w:rsid w:val="003E2F98"/>
     <w:rsid w:val="00413B00"/>
     <w:rsid w:val="0042574B"/>
     <w:rsid w:val="004330ED"/>
     <w:rsid w:val="00447077"/>
     <w:rsid w:val="00481C91"/>
     <w:rsid w:val="004911E3"/>
     <w:rsid w:val="00497D57"/>
     <w:rsid w:val="004A1E29"/>
     <w:rsid w:val="004A7DD4"/>
     <w:rsid w:val="004B50D8"/>
     <w:rsid w:val="004B5B90"/>
     <w:rsid w:val="00501109"/>
     <w:rsid w:val="005574B7"/>
     <w:rsid w:val="005703C9"/>
     <w:rsid w:val="00597703"/>
     <w:rsid w:val="005A6097"/>
     <w:rsid w:val="005B1DCC"/>
     <w:rsid w:val="005B7323"/>
     <w:rsid w:val="005C0ABA"/>
     <w:rsid w:val="005C25B9"/>
     <w:rsid w:val="006023E8"/>
     <w:rsid w:val="006267E6"/>
+    <w:rsid w:val="00636FF9"/>
     <w:rsid w:val="006558D2"/>
     <w:rsid w:val="00672D25"/>
     <w:rsid w:val="006738BC"/>
     <w:rsid w:val="00691E75"/>
     <w:rsid w:val="006D3E69"/>
     <w:rsid w:val="006E0971"/>
     <w:rsid w:val="006E1505"/>
     <w:rsid w:val="007709F6"/>
     <w:rsid w:val="00783215"/>
     <w:rsid w:val="007965FC"/>
     <w:rsid w:val="007B65E3"/>
     <w:rsid w:val="007C24F4"/>
     <w:rsid w:val="007D2608"/>
     <w:rsid w:val="007D7DD9"/>
     <w:rsid w:val="007E253F"/>
     <w:rsid w:val="008164E5"/>
     <w:rsid w:val="00830081"/>
     <w:rsid w:val="008467D7"/>
     <w:rsid w:val="00852541"/>
     <w:rsid w:val="0085799B"/>
     <w:rsid w:val="00865D47"/>
     <w:rsid w:val="0088452C"/>
     <w:rsid w:val="0089568F"/>
     <w:rsid w:val="008D7DCB"/>
     <w:rsid w:val="008E661A"/>
@@ -2265,73 +2267,73 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>286</ap:Words>
-[...2 lines deleted...]
-  <ap:Lines>13</ap:Lines>
+  <ap:Words>282</ap:Words>
+  <ap:Characters>1552</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>12</ap:Lines>
   <ap:Paragraphs>3</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>amt</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1862</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1831</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2005-08-22T11:50:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>