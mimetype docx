--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1,4864 +1,1181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...128 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="00A462EB" w:rsidRDefault="001F556E" w14:paraId="71C0F1FE" w14:textId="50E09C4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk219889576" w:id="0"/>
+      <w:bookmarkStart w:name="_Hlk219115818" w:id="1"/>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A462EB" w:rsidR="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E340DB">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00E340DB">
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>295</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A462EB" w:rsidR="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A462EB" w:rsidR="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Infectieziektenbestrijding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="00A462EB" w:rsidP="00D80872" w:rsidRDefault="00A462EB" w14:paraId="5DCF1031" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A462EB" w:rsidR="001F556E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2272</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="00A462EB" w14:paraId="3C47C8EC" w14:textId="5995FB3B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="00A462EB" w:rsidP="001F556E" w:rsidRDefault="00A462EB" w14:paraId="7FA616BA" w14:textId="079CC41B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 13 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="2E67A0FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="72902476" w14:textId="28F3DCBA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij stuurt het kabinet de Kamer de eindrapportage van het TNO programma (post) COVID-19 (zie bijlage 1). Hiermee voldoet het kabinet aan de toezegging van de voormalige staatssecretaris van Volksgezondheid, Welzijn en Sport om de volledige resultaten van het TNO onderzoeksprogramma aan de Kamer aan te bieden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A462EB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E340DB" w:rsidR="001C506E" w:rsidP="00E340DB" w:rsidRDefault="001C506E" w14:paraId="47242C3B" w14:textId="77777777">
-[...216 lines deleted...]
-      <w:r w:rsidRPr="00E340DB">
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="1ED3B463" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="3ABBF4A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 2023 is gestart om in voorbereiding op, en ter voorkoming van, een nieuwe pandemie kennis en inzichten in beeld te brengen waarmee de juiste beleidskeuzes voor de lange termijn gemaakt kunnen worden. Om zicht te krijgen op welke kennis concreet is vereist, en welke kennis prioriteit heeft, is toentertijd een zogenaamde kennisprioritering COVID-19 uitgewerkt. Hierbij werden, onder andere, de onderzoeksdomeinen post-COVID, gedrag, immuniteit, monitoring en effectiviteit van maatregelen geïdentificeerd. Deze prioritering is vervolgens aan experts en kennispartners (zoals ZonMw, het RIVM, de Gezondheidsraad en TNO) ter validering voorgelegd, alsook om deze aan te laten sluiten bij lopende programma’s. Op 25 april 2023 is deze kennisprioritering aan de Kamer gestuurd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A462EB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00E340DB">
-[...27 lines deleted...]
-        <w:t>COVID-19 onderzoeksprogramma op te zetten</w:t>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TNO heeft op 25 september 2023 naar aanleiding hiervan de opdracht gekregen van VWS om een (post) COVID-19 onderzoeksprogramma op te zetten</w:t>
       </w:r>
       <w:hyperlink w:history="1" w:anchor="bookmark1">
-        <w:r w:rsidRPr="00E340DB" w:rsidR="001C506E">
+        <w:r w:rsidRPr="00A462EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="18"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E340DB">
-        <w:rPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E340DB">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit programma is eind 2025 afgerond. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E340DB" w:rsidR="00B40E7D" w:rsidP="00E340DB" w:rsidRDefault="00B40E7D" w14:paraId="0C6F1BA2" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="57A4CD4E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="68651D19" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>TNO programma (post) COVID-19</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E340DB" w:rsidR="001C506E" w:rsidP="00E340DB" w:rsidRDefault="00000000" w14:paraId="6502FF59" w14:textId="77777777">
-[...80 lines deleted...]
-    <w:p w:rsidRPr="00E340DB" w:rsidR="001C506E" w:rsidP="00E340DB" w:rsidRDefault="00000000" w14:paraId="202B4FF0" w14:textId="77777777">
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="0A1A3A47" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het TNO programma bestond uit vijf deelprogramma's waarin negen deelonderzoeken aan de orde kwamen. Hieronder worden de belangrijkste bevindingen en aanbevelingen uiteengezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="2B3A6260" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="79DCD9A2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E340DB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Inzicht in post-COVID </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E340DB" w:rsidR="001C506E" w:rsidP="00E340DB" w:rsidRDefault="001C506E" w14:paraId="38A67CC2" w14:textId="77777777">
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="2896171C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E340DB" w:rsidR="001C506E" w:rsidP="00E340DB" w:rsidRDefault="00000000" w14:paraId="660CFEC2" w14:textId="77777777">
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="21015F5F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>De invloed van leefstijl op vatbaarheid, beloop en herstel van post-COVID</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="4CB47CF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">TNO heeft een uitgebreide kennisinventarisatie gedaan (zie bijlage 2) over de invloed van leefstijlfactoren op post-COVID. Op grond daarvan lijkt het bevorderen van een gezonde leefstijl van belang om de vatbaarheid voor post-COVID te verminderen. Relevante elementen zijn dan in ieder geval niet roken, voldoende slaap en bevorderen van mentaal welbevinden. Daarnaast vindt TNO revalidatieprogramma's met gecombineerde leefstijlfactoren zoals cognitieve gedragstherapie en/of body-mind therapie en voeding kansrijk. Ook adviseert TNO om het effect van een gecombineerde leefstijlinterventie op beloop en herstel van post-COVID te onderzoeken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="432A7462" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...80 lines deleted...]
-    <w:p w:rsidRPr="00E340DB" w:rsidR="001C506E" w:rsidP="00E340DB" w:rsidRDefault="00000000" w14:paraId="08D34EA0" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="4EBFA1FA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...69 lines deleted...]
-    <w:p w:rsidRPr="00E340DB" w:rsidR="001C506E" w:rsidP="00E340DB" w:rsidRDefault="00000000" w14:paraId="70737938" w14:textId="77777777">
+        </w:rPr>
+        <w:t>De rol van het microbioom in post-COVID</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="28B5CD83" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In deze verkennende studie, die bestond uit een literatuurstudie, het onderzoeken van fecaal materiaal van post-COVID patiënten en het testen van het darmmicrobioom in het i-screen fermentatieplatform, is een eerste stap gezet om de rol van het microbioom bij post-COVID klachten onder de loep te nemen. TNO beveelt vervolgonderzoek aan om de impact van het microbioom op post-COVID patiënten verder te onderzoeken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="6199DE53" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="66F2F7C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...32 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Ondersteunende tool voor mensen met post-COVID</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="1218A780" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...63 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TNO verkende een monitoring-app als middel om post-COVID klachten in beeld te brengen. Deze app monitorde onder andere dagelijkse klachten, triggers en energiebronnen van mensen die langdurige klachten ervaren na een COVID-19 infectie. Er was onder patiënten een hoge bereidheid om de app te gebruiken. Deze gaf patiënten inzicht in het eigen klachtenpatroon. De dagelijkse data over klachten zijn volgens TNO een aanvulling op meer biomedisch gericht onderzoek. TNO beveelt aan om deze Postcovid App verder te optimaliseren en de toegankelijkheid te vergroten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="56DE85EE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E340DB" w:rsidR="001C506E" w:rsidP="00E340DB" w:rsidRDefault="00000000" w14:paraId="43C1E2ED" w14:textId="77777777">
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="31C4F0A6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E340DB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Vergelijking van modellen en model infrastructuur </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E340DB" w:rsidR="001C506E" w:rsidP="00E340DB" w:rsidRDefault="00000000" w14:paraId="002B6E0D" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="6B50ED70" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...36 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De tijdens de pandemie ontwikkelde modellen van TNO en RIVM voor COVID-19 prognoses voor IC opnames zijn met elkaar vergeleken. De modellen en de gebruikte aannames zijn gedocumenteerd en geborgd, zodat in een toekomstige pandemie gebruik gemaakt kan worden van beide modellen. TNO geeft aan dat het gebruik van verschillende onafhankelijke modellen bijdraagt aan het verbeteren van toekomstige prognoses. TNO beveelt aan om afspraken te maken over de input en output van modellering, zodat het makkelijker wordt om modellen te vergelijken tijdens uitbraken. Daarnaast wordt in het rapport het belang aangegeven van het ontwikkelen van een model infrastructuur die directe vergelijking en benutting van verschillende modellen mogelijk maakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="1AB1D96D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E340DB" w:rsidR="001C506E" w:rsidP="00E340DB" w:rsidRDefault="00000000" w14:paraId="5F434EBE" w14:textId="77777777">
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="33EEE844" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E340DB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Effectiviteit van maatregelen - Internationale vergelijking gericht op gezondheid van werkenden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E340DB" w:rsidR="001C506E" w:rsidP="00E340DB" w:rsidRDefault="00000000" w14:paraId="3430C6E9" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="6F513EFC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De maatregelen die genomen zijn om de coronapandemie te bestrijden hebben direct effect gehad op werk en werknemers. In het TNO onderzoek is de Nederlandse situatie vergeleken met zes andere Europese landen, de Nederlandse situatie is beschreven in het een apart rapport</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E340DB">
-        <w:rPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E340DB">
-[...45 lines deleted...]
-    <w:p w:rsidRPr="00E340DB" w:rsidR="001C506E" w:rsidP="00E340DB" w:rsidRDefault="00000000" w14:paraId="46E3298D" w14:textId="77777777">
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(zie bijlage 3). TNO beveelt aan om bij een eventuele volgende crisis experts op het terrein van veilig en gezond werken te betrekken bij besluitvorming over maatregelen. Ook adviseert TNO om aandacht te hebben voor goede communicatie en ondersteuning bij implementatie van maatregelen in bedrijven. TNO concludeert in haar rapport dat we na de pandemie in Nederland meer thuis zijn gaan werken. TNO geeft daarbij aan dat het belangrijk is om de lange termijneffecten van hybride werken te monitoren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="1AEA31ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="051975C4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E340DB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Gedragsonderzoek en bereiken van kwetsbare groepen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E340DB" w:rsidR="001C506E" w:rsidP="00E340DB" w:rsidRDefault="00000000" w14:paraId="13BDD13B" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="3CC78D4F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk146106300" w:id="2"/>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>4.1 Voorspellen gedragsfactoren voor coronabesmettingen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="4E84F6E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Gedragsdata zijn bruikbaar om tijdens een crisis inzicht te krijgen in verschillen in naleving tussen groepen en over tijd. TNO geeft aan dat het voor toekomstig pandemiebeleid essentieel is om gedrag én de sociale structuren waarin dat gedrag plaatsvindt beter te begrijpen en mee te nemen in interventiestrategieën.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E340DB" w:rsidR="001C506E" w:rsidP="00E340DB" w:rsidRDefault="001C506E" w14:paraId="35CF6316" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="5DFFCDC8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="39866CC4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk219889649" w:id="3"/>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="002060"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">4.2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E340DB">
-        <w:rPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Coronapandemie en dalende vaccinatiegraad jonge kinderen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E340DB" w:rsidR="001C506E" w:rsidP="00E340DB" w:rsidRDefault="00000000" w14:paraId="0D1AF893" w14:textId="77777777">
-[...49 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="75075F63" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 21 februari 2025 heeft de toenmalige staatssecretaris van Volksgezondheid, Welzijn en Sport de Kamer over de eerste deelresultaten van dit programma geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E340DB">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> TNO geeft aan dat transparante communicatie over de veiligheid en effectiviteit van vaccins bij kan dragen aan meer vertrouwen in vaccinaties en overheidsinstanties. Het lijkt zinvol om al tijdens de zwangerschap voorlichting te geven over vaccineren. TNO beveelt verder aan om te zorgen voor zoveel mogelijk rust in het rijksvaccinatieprogramma</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk219889859" w:id="6"/>
-[...78 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:bookmarkStart w:name="_Hlk219889859" w:id="4"/>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>; dit betekent dat nieuwe wijzigingen zoveel mogelijk beperkt zouden moeten zijn, en dat ouders en professionals eerder en uitgebreider geïnformeerd zouden moeten worden over wijzigingen. TNO benadrukt het belang van investeren in een sterke vertrouwensrelatie tussen ouders en JGZ-professionals, onder meer via vaste contactpersonen, scholing en meer tijd voor gesprekken.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="36E33E0B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="46D0072F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>4.3 Q impact model om de impact van maatregelen op mentale gezondheid te schatten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E340DB" w:rsidR="001C506E" w:rsidP="00E340DB" w:rsidRDefault="00000000" w14:paraId="7DB66B17" w14:textId="77777777">
-[...121 lines deleted...]
-    <w:p w:rsidRPr="00E340DB" w:rsidR="001C506E" w:rsidP="00E340DB" w:rsidRDefault="00000000" w14:paraId="17E48541" w14:textId="77777777">
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="35B07216" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In dit deelonderzoek is een zogenoemd ‘Q impact model’ ontworpen dat de ontwikkeling van het welbevinden tijdens de COVID-19 epidemie, en de factoren die hierin een rol spelen, weergeeft. TNO geeft aan dat het van belang is om meer aandacht te besteden aan het monitoren en verbeteren van het mentale en sociale welzijn van mensen. Op grond van dit impact model beveelt TNO aan om een dynamisch systeemmodel te ontwikkelen dat beleidsmakers kan helpen bij het nemen van geïnformeerde beslissingen tijdens toekomstige pandemieën. In zo’n model staan vraagstukken centraal die zich ontwikkelen gedurende de tijd. Het gebruik van het impact model in dit programma heeft waardevolle inzichten opgeleverd, maar er is meer onderzoek nodig om de voorlopige bevindingen te valideren en te verfijnen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="4D1591EE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="4F8C2C6E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E340DB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Biologische inzichten in COVID - Voorspellende biomarkers voor de ernst van het ziekteverloop in kinderen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E340DB" w:rsidR="001C506E" w:rsidP="00E340DB" w:rsidRDefault="00000000" w14:paraId="34D8BCEC" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="4F91510D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Er is </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk226979999" w:id="7"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:bookmarkStart w:name="_Hlk226979999" w:id="5"/>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">nog relatief beperkt </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...127 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzoek gedaan naar COVID-19 bij kinderen. Dit terwijl sommige kinderen, met name kinderen met obesitas, wel degelijk een risico hadden op corona met ernstige gezondheidsklachten. In dit deelprogramma werden unieke bloedmonsters van verschillende cohorten kinderen onderzocht om biomarkers te identificeren die de vatbaarheid en ziekteverloop van COVID-19 kunnen voorspellen. Van de 40 onderzochte biomarkers zijn er drie geïdentificeerd  die mogelijk voorspellende waarde hebben. Naar aanleiding van dit deelprogramma beveelt TNO aanvullend onderzoek aan om de voorspellende waarde van deze drie geïdentificeerde biomarkers in andere cohorten te valideren. Deze biomarkers zouden vervolgens gebruikt kunnen worden om het risico van COVID-19, en andere infectieziekten, op kinderen te voorspellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="23B92860" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E340DB" w:rsidR="001C506E" w:rsidP="00E340DB" w:rsidRDefault="00000000" w14:paraId="647E617A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="114E9EBB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Opvolging aanbevelingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E340DB" w:rsidR="00EB7A87" w:rsidP="00E340DB" w:rsidRDefault="00000000" w14:paraId="5F6E600F" w14:textId="77777777">
-[...65 lines deleted...]
-      <w:r w:rsidRPr="00E340DB">
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="001F556E" w:rsidRDefault="001F556E" w14:paraId="102C13B9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet dankt TNO voor de uitvoering van dit onderzoeksprogramma. De resultaten van de onderzoeken zijn gepubliceerd in verschillende artikelen en ook gepresenteerd op een symposium op 9 april 2025 waar relevante stakeholders aanwezig waren. Een aantal aanbevelingen is gericht aan veldpartijen. Andere aanbevelingen zijn gericht op beleid. Een aantal hiervan is parallel aan het TNO onderzoek meegenomen in de kennisagenda van het programma pandemische paraatheid uit 2023.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A462EB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00E340DB" w:rsidR="001C506E">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> In de recente Kamerbrief van 27 maart 2026</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E340DB">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00E340DB" w:rsidR="001C506E">
-[...101 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft het kabinet aangegeven dat in de VWS-begroting €177 miljoen structureel beschikbaar is gesteld om versterkingen van de publieke en curatieve gezondheidszorg voort te zetten, waarbij versterkingen van de (pandemische) paraatheid voortgezet kunnen worden. Onderdeel daarvan is een structureel bedrag voor kennis en innovatie voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(pandemische) paraatheid. De nu beschikbare financiering is lager dan destijds was begroot voor de kennisagenda pandemische paraatheid. Tevens zijn sindsdien diverse onderzoeken, waaronder het TNO (post) COVID-19 onderzoek, opgeleverd en de inzichten hieruit maken dat het kabinet de structurele kennisprogrammering zal bijstellen. Niet alleen gericht op paraatheid tegen toekomstige pandemieën, maar binnen de bredere context van versterking van infectieziektebeleid. Hierbij wordt onder andere geïnvesteerd in kennis en onderzoek over gedrag en modelleren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="00A462EB" w:rsidRDefault="001F556E" w14:paraId="6518345F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:szCs w:val="18"/>
-[...115 lines deleted...]
-    <w:sectPr w:rsidRPr="00E340DB" w:rsidR="00235AED" w:rsidSect="008D59C5">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="00A462EB" w:rsidRDefault="00A462EB" w14:paraId="0499F4DC" w14:textId="0AAB5C55">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A462EB" w:rsidR="001F556E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid, Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="001F556E" w:rsidP="00A462EB" w:rsidRDefault="001F556E" w14:paraId="3C434027" w14:textId="6824240B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A462EB" w:rsidR="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A462EB" w:rsidR="006F53E6" w:rsidP="00A462EB" w:rsidRDefault="006F53E6" w14:paraId="74F5D422" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A462EB" w:rsidR="006F53E6" w:rsidSect="00D03E69">
+      <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:headerReference w:type="first" r:id="rId12"/>
-      <w:type w:val="continuous"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="163CFFE3" w14:textId="77777777" w:rsidR="002F7194" w:rsidRDefault="002F7194">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5492609E" w14:textId="77777777" w:rsidR="00992846" w:rsidRDefault="00992846" w:rsidP="001F556E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B9708E9" w14:textId="77777777" w:rsidR="002F7194" w:rsidRDefault="002F7194">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7E5D07D3" w14:textId="77777777" w:rsidR="00992846" w:rsidRDefault="00992846" w:rsidP="001F556E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Gadugi"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...33 lines deleted...]
-  </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5EA6824C" w14:textId="7454865D" w:rsidR="00DC7639" w:rsidRDefault="00C11E07">
+  <w:p w14:paraId="7134BFB1" w14:textId="77777777" w:rsidR="001F556E" w:rsidRPr="001F556E" w:rsidRDefault="001F556E" w:rsidP="001F556E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...190 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26603E91" w14:textId="77777777" w:rsidR="001F556E" w:rsidRPr="001F556E" w:rsidRDefault="001F556E" w:rsidP="001F556E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71FCBBA9" w14:textId="77777777" w:rsidR="001F556E" w:rsidRPr="001F556E" w:rsidRDefault="001F556E" w:rsidP="001F556E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B63B3A6" w14:textId="77777777" w:rsidR="002F7194" w:rsidRDefault="002F7194">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="32BA4F89" w14:textId="77777777" w:rsidR="00992846" w:rsidRDefault="00992846" w:rsidP="001F556E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24FABD5D" w14:textId="77777777" w:rsidR="002F7194" w:rsidRDefault="002F7194">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3C28B7A3" w14:textId="77777777" w:rsidR="00992846" w:rsidRDefault="00992846" w:rsidP="001F556E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4102D3D7" w14:textId="77777777" w:rsidR="00FC6FCB" w:rsidRPr="005C5416" w:rsidRDefault="00000000" w:rsidP="00FC6FCB">
+    <w:p w14:paraId="167B7722" w14:textId="77777777" w:rsidR="001F556E" w:rsidRPr="00A462EB" w:rsidRDefault="001F556E" w:rsidP="001F556E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005C5416">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005C5416">
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk II 32 793, nr. 811</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2485AB76" w14:textId="77777777" w:rsidR="001C506E" w:rsidRDefault="00000000" w:rsidP="001C506E">
+    <w:p w14:paraId="19962327" w14:textId="77777777" w:rsidR="001F556E" w:rsidRPr="00A462EB" w:rsidRDefault="001F556E" w:rsidP="001F556E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005C5416">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005C5416">
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk II 25 295, nr. 2046</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="370F84DE" w14:textId="77777777" w:rsidR="00684AD0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2FCF53CE" w14:textId="5897E672" w:rsidR="001F556E" w:rsidRPr="00A462EB" w:rsidRDefault="001F556E" w:rsidP="001F556E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Kamerstuk II 25 295, nr 2147</w:t>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II 25 295, nr. 2147</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6968F88F" w14:textId="77777777" w:rsidR="001C506E" w:rsidRDefault="00000000" w:rsidP="001C506E">
+    <w:p w14:paraId="3FCEC7FF" w14:textId="77777777" w:rsidR="001F556E" w:rsidRPr="00A462EB" w:rsidRDefault="001F556E" w:rsidP="001F556E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A462EB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstuk II 25 295, nr. 2265</w:t>
+      <w:r w:rsidRPr="00A462EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II 25 295, nr. 2265</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66C8B3B6" w14:textId="6A4779BD" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="7A84070C" w14:textId="77777777" w:rsidR="001F556E" w:rsidRPr="001F556E" w:rsidRDefault="001F556E" w:rsidP="001F556E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...951 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B764881" w14:textId="334620EE" w:rsidR="00CD5856" w:rsidRDefault="00C11E07">
+  <w:p w14:paraId="0251E716" w14:textId="77777777" w:rsidR="00F629FF" w:rsidRPr="001F556E" w:rsidRDefault="00F629FF" w:rsidP="001F556E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...353 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A50CAEF" w14:textId="68CA1585" w:rsidR="00CD5856" w:rsidRDefault="00C11E07">
+  <w:p w14:paraId="07168D20" w14:textId="77777777" w:rsidR="00F629FF" w:rsidRPr="001F556E" w:rsidRDefault="00F629FF" w:rsidP="001F556E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1049 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33F75935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8C6DC8E"/>
     <w:lvl w:ilvl="0" w:tplc="0A584908">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="47F02D20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -4911,251 +1228,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="4A46EF5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0D44369C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="503E144F"/>
-[...199 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="704D0D34"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4C5A76EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5224,321 +1340,141 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1620644311">
-[...5 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1716732642">
+  <w:num w:numId="1" w16cid:durableId="1062293750">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="95879323">
+  <w:num w:numId="2" w16cid:durableId="95879323">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...3 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...176 lines deleted...]
-    <w:rsid w:val="00FF5A35"/>
+    <w:rsidRoot w:val="001F556E"/>
+    <w:rsid w:val="001F556E"/>
+    <w:rsid w:val="00304651"/>
+    <w:rsid w:val="00554DB3"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00992846"/>
+    <w:rsid w:val="00A462EB"/>
+    <w:rsid w:val="00B36F69"/>
+    <w:rsid w:val="00D03E69"/>
+    <w:rsid w:val="00E510B9"/>
+    <w:rsid w:val="00EC5F9A"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F629FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="45D6EDDB"/>
+  <w14:docId w14:val="3A8A18B6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{85758A3B-12C1-4F8A-8EDC-E5567BAE408B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5653,51 +1589,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5879,1164 +1815,1236 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...5 lines deleted...]
-      <w:sz w:val="18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001F556E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F556E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F556E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F556E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F556E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F556E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F556E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F556E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F556E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001F556E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001F556E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001F556E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F556E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001F556E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F556E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...115 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Rubricering"/>
-[...1 lines deleted...]
-    <w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
-    </w:pPr>
-    <w:rPr>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
-    </w:pPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Slotzin">
     <w:name w:val="Huisstijl - Slotzin"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Ondertekening"/>
-[...31 lines deleted...]
-      <w:sz w:val="13"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:b/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...37 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="001F556E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
     <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
-    <w:basedOn w:val="Huisstijl-Afzendgegevenskop"/>
-[...54 lines deleted...]
-    <w:name w:val="Huisstijl - Minuutgegevens kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-    <w:rPr>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
-      <w:noProof/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
-[...49 lines deleted...]
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001C506E"/>
-[...1 lines deleted...]
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+    <w:rsid w:val="001F556E"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001C506E"/>
-[...9 lines deleted...]
-      <w:kern w:val="2"/>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001C506E"/>
-[...2 lines deleted...]
-      <w:kern w:val="2"/>
+    <w:rsid w:val="001F556E"/>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001C506E"/>
+    <w:rsid w:val="001F556E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
-[...41 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005F69B8"/>
-[...10 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="001F556E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005F69B8"/>
-[...33 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001F556E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A462EB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8233</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1517</ap:Words>
+  <ap:Characters>8347</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>68</ap:Lines>
+  <ap:Lines>69</ap:Lines>
   <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9710</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9845</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>