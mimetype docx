--- v0 (2026-05-12)
+++ v1 (2026-07-07)
@@ -375,65 +375,64 @@
           </w:tcPr>
           <w:p w:rsidRPr="00C035D4" w:rsidR="003C21AC" w:rsidP="00EA1CE4" w:rsidRDefault="0070097D" w14:paraId="23B04713" w14:textId="7442A452">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3310"/>
                 <w:tab w:val="clear" w:pos="3600"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>36 745</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0070097D" w:rsidR="003C21AC" w:rsidP="0070097D" w:rsidRDefault="0070097D" w14:paraId="3CA36564" w14:textId="1046F3CE">
+          <w:p w:rsidRPr="0070097D" w:rsidR="003C21AC" w:rsidP="0070097D" w:rsidRDefault="000C4242" w14:paraId="3CA36564" w14:textId="750E1ABA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0070097D">
+            <w:r w:rsidRPr="006C5760">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t>Wijziging van diverse wetten op het terrein van het funderend onderwijs in verband met aanpassing van het toezicht rondom oprichting van bepaalde niet bekostigde scholen en het wegnemen van hardvochtigheden in het voortgezet speciaal onderwijs en het praktijkonderwijs (Wet startprocedure b3-scholen en hardvochtigheden vso en pro)</w:t>
+              </w:rPr>
+              <w:t>Wijziging van diverse wetten op het terrein van het funderend onderwijs in verband met aanpassing van het toezicht rondom oprichting van bepaalde niet bekostigde scholen en het wegnemen van hardvochtigheden in het praktijkonderwijs en het speciaal voortgezet onderwijs (Wet startprocedure b3-scholen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C21AC" w:rsidTr="00EA1CE4" w14:paraId="65F3FDE4" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00C035D4" w:rsidR="003C21AC" w:rsidP="006E0971" w:rsidRDefault="003C21AC" w14:paraId="2D651E97" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3310"/>
                 <w:tab w:val="clear" w:pos="3600"/>
@@ -711,65 +710,71 @@
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00EA69AC" w:rsidR="00B01BA6" w:rsidP="0088452C" w:rsidRDefault="00B01BA6" w14:paraId="6288BA7C" w14:textId="77777777">
             <w:pPr>
               <w:ind w:firstLine="284"/>
             </w:pPr>
             <w:r w:rsidRPr="00EA69AC">
               <w:t>De ondergetekende stelt het volgende amendement voor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="004330ED" w:rsidP="00D774B3" w:rsidRDefault="004330ED" w14:paraId="38C72607" w14:textId="77777777"/>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="004330ED" w:rsidP="00EA1CE4" w:rsidRDefault="004330ED" w14:paraId="4B0AB56E" w14:textId="77777777">
       <w:r w:rsidRPr="00EA69AC">
         <w:t>I</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="005B1DCC" w:rsidP="00BF623B" w:rsidRDefault="005B1DCC" w14:paraId="74DF2376" w14:textId="77777777"/>
-    <w:p w:rsidRPr="0070097D" w:rsidR="0070097D" w:rsidP="0070097D" w:rsidRDefault="0070097D" w14:paraId="7D00D6B8" w14:textId="0E78B0F0">
+    <w:p w:rsidRPr="0070097D" w:rsidR="0070097D" w:rsidP="0070097D" w:rsidRDefault="0070097D" w14:paraId="7D00D6B8" w14:textId="597F5C35">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t>In de beweegreden wordt “</w:t>
       </w:r>
       <w:r w:rsidRPr="0070097D">
         <w:t>op</w:t>
       </w:r>
       <w:r>
         <w:t>” vervangen door “rondom” en wordt “</w:t>
       </w:r>
       <w:r w:rsidRPr="0070097D">
-        <w:t>te laten plaatsvinden voorafgaand aan de start van de school” vervangen door</w:t>
+        <w:t xml:space="preserve">te laten plaatsvinden voorafgaand aan de start van </w:t>
+      </w:r>
+      <w:r w:rsidR="0090693F">
+        <w:t>het leerplichtige onderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070097D">
+        <w:t>” vervangen door</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
       <w:r w:rsidRPr="0070097D">
         <w:t>aan te passen</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="0070097D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="005B1DCC" w:rsidP="0088452C" w:rsidRDefault="005B1DCC" w14:paraId="2F60524A" w14:textId="243A583E">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA1CE4" w:rsidP="00EA1CE4" w:rsidRDefault="0070097D" w14:paraId="1D41B46E" w14:textId="39A7E1F7">
       <w:r>
         <w:t>II</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0070097D" w:rsidP="00EA1CE4" w:rsidRDefault="0070097D" w14:paraId="74996BA3" w14:textId="77777777"/>
@@ -882,54 +887,52 @@
         <w:t>wordt het voorgestelde artikel 7 als volgt gewijzigd:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E92CF1" w:rsidP="00EA1CE4" w:rsidRDefault="00E92CF1" w14:paraId="52F3C2F2" w14:textId="77777777"/>
     <w:p w:rsidR="00F05617" w:rsidP="00E92CF1" w:rsidRDefault="00E92CF1" w14:paraId="2C8AEB86" w14:textId="1C6E80AD">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Het tweede lid </w:t>
       </w:r>
       <w:r w:rsidR="00F05617">
         <w:t>vervalt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E92CF1" w:rsidP="00E92CF1" w:rsidRDefault="00E92CF1" w14:paraId="3CD51D36" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E92CF1" w:rsidP="00E92CF1" w:rsidRDefault="00E92CF1" w14:paraId="7488EBD3" w14:textId="1C273BDF">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. </w:t>
-[...2 lines deleted...]
-        <w:t>Voor de punt aan het slot van het derde lid wordt ingevoegd “</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>2. Voor de punt aan het slot van het derde lid wordt ingevoegd “</w:t>
       </w:r>
       <w:r w:rsidRPr="00E92CF1">
         <w:t>, onder overlegging van de statuten en de reglementen, indien de melding wordt gedaan door een rechtspersoon</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E92CF1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F05617" w:rsidP="00EA1CE4" w:rsidRDefault="00F05617" w14:paraId="7C9703A6" w14:textId="77777777"/>
     <w:p w:rsidR="00F05617" w:rsidP="00EA1CE4" w:rsidRDefault="00F05617" w14:paraId="24978037" w14:textId="631E8D41">
       <w:r>
         <w:t>V</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F05617" w:rsidP="00EA1CE4" w:rsidRDefault="00F05617" w14:paraId="61D5782C" w14:textId="77777777"/>
     <w:p w:rsidR="00F05617" w:rsidP="00EA1CE4" w:rsidRDefault="00F05617" w14:paraId="480D201D" w14:textId="4E090052">
       <w:r>
         <w:tab/>
         <w:t>Artikel IV, onderdeel C, wordt als volgt gewijzigd:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F05617" w:rsidP="00EA1CE4" w:rsidRDefault="00F05617" w14:paraId="52EB8108" w14:textId="77777777"/>
@@ -960,54 +963,51 @@
         <w:t xml:space="preserve">2. Onderdeel 2 wordt als volgt gewijzigd: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F05617" w:rsidP="00EA1CE4" w:rsidRDefault="00F05617" w14:paraId="47AAAB16" w14:textId="77777777"/>
     <w:p w:rsidR="00F05617" w:rsidP="00F05617" w:rsidRDefault="00F05617" w14:paraId="1B335E15" w14:textId="4BFF3397">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t>a. In de aanhef wordt “derde lid (nieuw)” vervangen door “tweede lid (nieuw)”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F05617" w:rsidP="00F05617" w:rsidRDefault="00F05617" w14:paraId="5A58506A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F05617" w:rsidP="00F05617" w:rsidRDefault="00F05617" w14:paraId="0DB64307" w14:textId="4966E2B0">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t>b. De aanduiding “3.” voor het met dat onderdeel voorgestelde lid wordt vervangen door “2.”</w:t>
       </w:r>
       <w:r w:rsidR="00E92CF1">
-        <w:t xml:space="preserve"> en voor de punt aan het slot van dat lid wordt ingevoegd </w:t>
-[...2 lines deleted...]
-        <w:t>“</w:t>
+        <w:t xml:space="preserve"> en voor de punt aan het slot van dat lid wordt ingevoegd “</w:t>
       </w:r>
       <w:r w:rsidRPr="00E92CF1" w:rsidR="00E92CF1">
         <w:t>, onder overlegging van de statuten en de reglementen, indien de melding wordt gedaan door een rechtspersoon</w:t>
       </w:r>
       <w:r w:rsidR="00E92CF1">
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C2724" w:rsidP="00EA1CE4" w:rsidRDefault="008C2724" w14:paraId="1027DE01" w14:textId="77777777"/>
     <w:p w:rsidR="00F05617" w:rsidP="00EA1CE4" w:rsidRDefault="00F05617" w14:paraId="27BE1A8C" w14:textId="69F770E7">
       <w:r>
         <w:t>VI</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F05617" w:rsidP="00EA1CE4" w:rsidRDefault="00F05617" w14:paraId="7BD1C390" w14:textId="77777777"/>
     <w:p w:rsidR="00F05617" w:rsidP="00EA1CE4" w:rsidRDefault="00F05617" w14:paraId="291826E0" w14:textId="616BAEB2">
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Artikel IV, onderdeel D, vervalt. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F05617" w:rsidP="00EA1CE4" w:rsidRDefault="00F05617" w14:paraId="26E58114" w14:textId="77777777"/>
@@ -1054,71 +1054,71 @@
     </w:p>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="005B1DCC" w:rsidP="00BF623B" w:rsidRDefault="005B1DCC" w14:paraId="53FA639B" w14:textId="77777777"/>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="00B4708A" w:rsidP="00EA1CE4" w:rsidRDefault="0070097D" w14:paraId="47CC2406" w14:textId="20F95C1D">
       <w:r>
         <w:t>Stoffer</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00EA69AC" w:rsidR="00B4708A" w:rsidSect="00EA1CE4">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="993" w:header="360" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="412E5BD6" w14:textId="77777777" w:rsidR="00150FAB" w:rsidRDefault="00150FAB">
+    <w:p w14:paraId="14ADFC42" w14:textId="77777777" w:rsidR="009474C9" w:rsidRDefault="009474C9">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E3916D6" w14:textId="77777777" w:rsidR="00150FAB" w:rsidRDefault="00150FAB">
+    <w:p w14:paraId="0135C160" w14:textId="77777777" w:rsidR="009474C9" w:rsidRDefault="009474C9">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="43D357EC" w14:textId="77777777" w:rsidR="00150FAB" w:rsidRDefault="00150FAB">
+    <w:p w14:paraId="1BC14B8B" w14:textId="77777777" w:rsidR="009474C9" w:rsidRDefault="009474C9">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -1132,110 +1132,111 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42B1BB7A" w14:textId="77777777" w:rsidR="00150FAB" w:rsidRDefault="00150FAB">
+    <w:p w14:paraId="1752B136" w14:textId="77777777" w:rsidR="009474C9" w:rsidRDefault="009474C9">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E2BA204" w14:textId="77777777" w:rsidR="00150FAB" w:rsidRDefault="00150FAB">
+    <w:p w14:paraId="73CD1D37" w14:textId="77777777" w:rsidR="009474C9" w:rsidRDefault="009474C9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0070097D"/>
     <w:rsid w:val="0000060E"/>
     <w:rsid w:val="00052244"/>
     <w:rsid w:val="0007471A"/>
+    <w:rsid w:val="00082BAE"/>
+    <w:rsid w:val="000C4242"/>
     <w:rsid w:val="000D17BF"/>
     <w:rsid w:val="00150FAB"/>
     <w:rsid w:val="00157CAF"/>
     <w:rsid w:val="001656EE"/>
     <w:rsid w:val="0016653D"/>
     <w:rsid w:val="001D56AF"/>
     <w:rsid w:val="001E0E21"/>
     <w:rsid w:val="001F4F53"/>
     <w:rsid w:val="00212E0A"/>
     <w:rsid w:val="002143CF"/>
     <w:rsid w:val="002153B0"/>
     <w:rsid w:val="0021777F"/>
     <w:rsid w:val="00241DD0"/>
     <w:rsid w:val="002A0713"/>
     <w:rsid w:val="003C21AC"/>
     <w:rsid w:val="003C5218"/>
     <w:rsid w:val="003C7876"/>
     <w:rsid w:val="003E2308"/>
     <w:rsid w:val="003E2F98"/>
     <w:rsid w:val="00413B00"/>
     <w:rsid w:val="0042574B"/>
     <w:rsid w:val="004330ED"/>
     <w:rsid w:val="004547C5"/>
     <w:rsid w:val="00481C91"/>
     <w:rsid w:val="004911E3"/>
@@ -1262,50 +1263,52 @@
     <w:rsid w:val="006A3373"/>
     <w:rsid w:val="006D3E69"/>
     <w:rsid w:val="006E0971"/>
     <w:rsid w:val="0070097D"/>
     <w:rsid w:val="00701F82"/>
     <w:rsid w:val="00736247"/>
     <w:rsid w:val="007709F6"/>
     <w:rsid w:val="00783215"/>
     <w:rsid w:val="007965FC"/>
     <w:rsid w:val="00797D52"/>
     <w:rsid w:val="007D2608"/>
     <w:rsid w:val="008164E5"/>
     <w:rsid w:val="00830081"/>
     <w:rsid w:val="008467D7"/>
     <w:rsid w:val="00852541"/>
     <w:rsid w:val="00855FEE"/>
     <w:rsid w:val="00865D47"/>
     <w:rsid w:val="00871CB5"/>
     <w:rsid w:val="0088452C"/>
     <w:rsid w:val="008B47BB"/>
     <w:rsid w:val="008C2724"/>
     <w:rsid w:val="008C4050"/>
     <w:rsid w:val="008D7DCB"/>
     <w:rsid w:val="009055DB"/>
     <w:rsid w:val="00905ECB"/>
+    <w:rsid w:val="0090693F"/>
+    <w:rsid w:val="009474C9"/>
     <w:rsid w:val="0096165D"/>
     <w:rsid w:val="00976119"/>
     <w:rsid w:val="00993E91"/>
     <w:rsid w:val="009A0B0F"/>
     <w:rsid w:val="009A409F"/>
     <w:rsid w:val="009B5845"/>
     <w:rsid w:val="009C0C1F"/>
     <w:rsid w:val="00A10505"/>
     <w:rsid w:val="00A1288B"/>
     <w:rsid w:val="00A53203"/>
     <w:rsid w:val="00A772EB"/>
     <w:rsid w:val="00AF7C3F"/>
     <w:rsid w:val="00B01BA6"/>
     <w:rsid w:val="00B31319"/>
     <w:rsid w:val="00B4708A"/>
     <w:rsid w:val="00BB0D15"/>
     <w:rsid w:val="00BB772E"/>
     <w:rsid w:val="00BF623B"/>
     <w:rsid w:val="00C035D4"/>
     <w:rsid w:val="00C220A2"/>
     <w:rsid w:val="00C37F31"/>
     <w:rsid w:val="00C679BF"/>
     <w:rsid w:val="00C81BBD"/>
     <w:rsid w:val="00CD3132"/>
     <w:rsid w:val="00CE27CD"/>
@@ -1738,50 +1741,51 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Eindnoottekst">
     <w:name w:val="endnote text"/>
@@ -2561,73 +2565,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>573</ap:Words>
-  <ap:Characters>3156</ap:Characters>
+  <ap:Words>571</ap:Words>
+  <ap:Characters>3145</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>26</ap:Lines>
   <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>amt</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3722</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3709</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2005-08-22T11:50:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>