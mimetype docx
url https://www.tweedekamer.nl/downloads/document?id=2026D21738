--- v0 (2026-05-12)
+++ v1 (2026-07-04)
@@ -1,2477 +1,1165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009641E3" w:rsidRDefault="00371C46" w14:paraId="43714920" w14:textId="77777777">
-[...9 lines deleted...]
-      <w:r w:rsidR="005D3CF7">
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="00F66B2E" w:rsidP="00A7501E" w:rsidRDefault="0079594A" w14:paraId="43515CED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29237</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66B2E" w:rsidR="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F66B2E" w:rsidR="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F66B2E" w:rsidR="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Afrika-beleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="00F66B2E" w:rsidP="00F66B2E" w:rsidRDefault="00F66B2E" w14:paraId="361143BD" w14:textId="4F607AA8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>258</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="00F66B2E" w:rsidP="00F66B2E" w:rsidRDefault="00F66B2E" w14:paraId="1F671E81" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="00F66B2E" w:rsidP="0079594A" w:rsidRDefault="00F66B2E" w14:paraId="6D074D84" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="00F66B2E" w:rsidP="0079594A" w:rsidRDefault="00F66B2E" w14:paraId="659E4805" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="0079594A" w:rsidP="0079594A" w:rsidRDefault="00F66B2E" w14:paraId="273EA976" w14:textId="043DDD4F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 12 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66B2E" w:rsidR="0079594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F66B2E" w:rsidR="0079594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Hierbij biedt het kabinet uw Kamer het onderzoek van het European Centre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F66B2E" w:rsidR="0079594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F66B2E" w:rsidR="0079594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Development Policy Management (ECPDM) en Wageningen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F66B2E" w:rsidR="0079594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Social</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F66B2E" w:rsidR="0079594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F66B2E" w:rsidR="0079594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Economic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F66B2E" w:rsidR="0079594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Research naar mogelijke structurele effecten van Nederlandse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F66B2E" w:rsidR="0079594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>agrifood</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F66B2E" w:rsidR="0079594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-exporten naar kwetsbare Afrikaanse landen aan. Dit onderzoek is uitgevoerd naar aanleiding van de motie van de leden Thijssen en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F66B2E" w:rsidR="0079594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amhaouch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F66B2E" w:rsidR="0079594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c.s. van 26 oktober 2023 (Kamerstuk 29 237, nr. 196) en de motie van het lid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F66B2E" w:rsidR="0079594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Boswijk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F66B2E" w:rsidR="0079594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c.s. van 31 januari 2024 (Kamerstuk 36 410 XVII, nr. 32). Hiermee wordt tevens voldaan aan de toezeggingen gedaan aan het lid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F66B2E" w:rsidR="0079594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Boswijk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F66B2E" w:rsidR="0079594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66B2E" w:rsidR="0079594A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00F66B2E" w:rsidR="0079594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00371C46">
-[...80 lines deleted...]
-      <w:r w:rsidRPr="00371C46">
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="0079594A" w:rsidP="0079594A" w:rsidRDefault="0079594A" w14:paraId="29F7E3E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="0079594A" w:rsidP="0079594A" w:rsidRDefault="0079594A" w14:paraId="25EE7B5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het onderzoek bestaat uit twee delen: een literatuurstudie en twee </w:t>
       </w:r>
-      <w:r w:rsidRPr="00371C46">
-        <w:rPr>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>case studies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371C46">
-[...59 lines deleted...]
-      <w:r w:rsidRPr="00371C46">
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar exporten van specifieke producten. Voor het onderzoek hebben de onderzoekers, overeenkomstig de motie, zich gericht op sub-Sahara Afrika (zonder Zuid-Afrika), om de focus te leggen op markten die worden gekenmerkt door een hoge structurele kwetsbaarheid en een laag niveau van industriële landbouwontwikkeling. De selectiecriteria voor de twee geïdentificeerde cases zijn de exportwaarde, het Nederlandse marktaandeel in de totale invoer van het betreffende land en de kwetsbaarheid van het lokale voedselsysteem. Met deze criteria zou een meetbaar structureel effect kunnen bestaan op de lokale voedselproductie en de lokale markt. Op basis hiervan zijn de exporten van uien naar Senegal (circa USD 33,3 miljoen en 71% marktaandeel) en aardappelen naar Ivoorkust (circa USD 10 miljoen en 84% marktaandeel) naar voren gekomen als de meest relevante gevallen.  De onderzoekers stellen dat door juist deze “maximale” gevallen diepgaand te onderzoeken, deze case studies het beste inzicht geven in mogelijke structurele effecten van Nederlandse voedselexport. Als in deze gevallen weinig of geen structurele effecten worden gevonden, ligt het in de rede dat eventuele effecten bij kleinere en minder dominante exportstromen nog beperkter of afwezig zullen zijn.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="0079594A" w:rsidP="0079594A" w:rsidRDefault="0079594A" w14:paraId="48FFA14F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="0079594A" w:rsidP="0079594A" w:rsidRDefault="0079594A" w14:paraId="11DC3D93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Op basis van het onderzoek komen ECPDM en Wageningen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371C46">
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Social</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371C46">
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371C46">
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Economic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371C46">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00371C46">
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Research tot de volgende bevindingen. Allereerst komt slechts twee procent van de totale voedselimport van kwetsbare markten in sub-Sahara Afrika uit Nederland. Deze importen vertegenwoordigen een waarde van ongeveer één miljard Amerikaanse dollar per jaar, en laten de laatste jaren een afnemende trend zien.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="0079594A" w:rsidP="0079594A" w:rsidRDefault="0079594A" w14:paraId="4932FD21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="0079594A" w:rsidP="0079594A" w:rsidRDefault="0079594A" w14:paraId="4425B4D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de eerste case studie is gekeken naar de export van Nederlandse uien naar Senegal. Nederland neemt met een marktaandeel van 71% daar het grootste deel van de uienimport voor zijn rekening, maar de onderzoekers laten zien dat deze uien vooral buiten het Senegalese oogstseizoen het land binnenkomen. De Senegalese overheid voert namelijk een actief handelsbeleid met seizoensgebonden importverboden en hoge tarieven tijdens de oogstperiode om lokale telers te beschermen. Op basis van de uitgevoerde econometrische analyses vinden de onderzoekers geen statistisch bewijs dat Nederlandse exportvolumes of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66B2E">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371C46">
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>prijzen de binnenlandse uienprijzen structureel drukken. De importen worden door betrokken partijen vooral gezien als aanvulling op de lokale productie in perioden van schaarste, en niet als verdringing van lokale boeren. Daarnaast laat het onderzoek zien dat Nederlands uienzaad wordt beschouwd als een belangrijke input om de lokale uienproductie verder te versterken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371C46" w:rsidR="00371C46" w:rsidP="00371C46" w:rsidRDefault="00371C46" w14:paraId="0F0DB382" w14:textId="77777777"/>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00371C46">
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="0079594A" w:rsidP="0079594A" w:rsidRDefault="0079594A" w14:paraId="7596FAAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="0079594A" w:rsidP="0079594A" w:rsidRDefault="0079594A" w14:paraId="3C1C0B54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De tweede casestudie richt zich op de export van Nederlandse aardappelen naar Ivoorkust. De consumptie van aardappelen neemt daar toe, maar de binnenlandse productie is vrijwel afwezig, waardoor de markt nagenoeg volledig afhankelijk is van import, met Nederland als belangrijkste leverancier. De beschikbare data laten zien dat lagere Nederlandse exportprijzen samenhangen met hogere importvolumes, maar door de kleine omvang van de lokale aardappelsector en beperkte prijsinformatie kunnen de onderzoekers geen duidelijke negatieve prijseffecten voor lokale producenten vaststellen. In de huidige situatie is er nauwelijks directe concurrentie met Ivoriaanse telers en worden de importen vooral gezien als het invullen van een vraag waarin lokaal niet wordt voorzien. Ook hier spelen Nederlandse pootaardappelen een rol als belangrijk uitgangsmateriaal voor de mogelijke opbouw van een eigen aardappelsector op langere termijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="0079594A" w:rsidP="0079594A" w:rsidRDefault="0079594A" w14:paraId="1AEB63D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="0079594A" w:rsidP="0079594A" w:rsidRDefault="0079594A" w14:paraId="53611BA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Op basis van de twee case studies naar geselecteerde product</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371C46">
+      <w:r w:rsidRPr="00F66B2E">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371C46">
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">land-combinaties concluderen de onderzoekers dat er geen statistisch bewijs of andere aanwijzingen zijn dat de onderzochte Nederlandse exportstromen structureel negatieve effecten op lokale productie en markten hebben. In beide casussen wordt de bestaande handel door de betrokken (lokale) partijen vooral gezien als complementair aan, en niet als concurrentie voor, de lokale productie. Ook zijn er geen aanwijzingen gevonden dat de Nederlandse exporten de prijzen die lokale producenten ontvangen negatief zouden beïnvloeden.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371C46" w:rsidR="00371C46" w:rsidP="00371C46" w:rsidRDefault="00371C46" w14:paraId="42529981" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00371C46">
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="0079594A" w:rsidP="0079594A" w:rsidRDefault="0079594A" w14:paraId="4F6E7729" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="0079594A" w:rsidP="0079594A" w:rsidRDefault="0079594A" w14:paraId="5BDE4126" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Daarnaast laten de onderzoekers zien dat één van de onderzochte landen een actief handelsbeleid voert en het beschikbare </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371C46">
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>handelsdefensieve</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371C46">
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> instrumentarium bewust inzet om de eigen markt te beschermen, onder meer via seizoensgebonden importbeperkingen en tarieven. Daarmee maakt de overheid eigen afwegingen over de inrichting van de markt en de bescherming van lokale producenten tijdens de oogstperiode. Dit onderstreept dat het ontvangende land zelf in belangrijke mate bepaalt hoe handelsstromen uitwerken op de lokale markt.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00371C46" w:rsidR="00371C46" w:rsidP="00371C46" w:rsidRDefault="00371C46" w14:paraId="73F6E57B" w14:textId="77777777"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00371C46">
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="0079594A" w:rsidP="0079594A" w:rsidRDefault="0079594A" w14:paraId="7876462A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="0079594A" w:rsidP="0079594A" w:rsidRDefault="0079594A" w14:paraId="6C6EA0A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderzoekers benadrukken dat de effecten van handel op lokale markten complex en sterk contextafhankelijk zijn, en mede worden bepaald door lokale beleidskeuzes en andere actoren. Daarom kunnen in afzonderlijke gevallen negatieve effecten van Nederlandse exporten naar kwetsbare landen niet geheel worden uitgesloten. Tegelijkertijd achten de onderzoekers het zeer waarschijnlijk – gezien de beperkte relatieve omvang van de totale Nederlandse export en de hoge marktaandelen in de onderzochte casussen – dat de eventuele effecten van kleinere en minder dominante exporten op lokale markten zeer beperkt zijn.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="0079594A" w:rsidP="0079594A" w:rsidRDefault="0079594A" w14:paraId="6B164058" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="0079594A" w:rsidP="0079594A" w:rsidRDefault="0079594A" w14:paraId="4FAF5EC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het kabinet verwelkomt de hoofdconclusies van de onderzoekers, die in belangrijke mate inzicht geven in het functioneren van kwetsbare markten in Afrika en de mogelijke invloed daarop van Nederlandse </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00371C46">
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>agri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00371C46">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00371C46" w:rsidR="00371C46">
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-food exporten.  Daarbij onderkent het kabinet ook het belang van de rol van Nederlandse exporten van uitgangsmateriaal, zoals zaaizaad en pootgoed, die in het onderzoek worden aangemerkt als essentiële input voor de versterking van de lokale landbouwproductie en concurrentiekracht. Het kabinet constateert op basis van het onderzoek  dat Nederlandse voedselexport in de beschouwde gevallen niet leidt tot structurele verdringing van lokale boeren, maar veeleer bijdraagt aan het opvangen van seizoens- of aanbodtekorten en aan het verbeteren van productiviteit en kwaliteit.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="0079594A" w:rsidP="0079594A" w:rsidRDefault="0079594A" w14:paraId="15D437BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="0079594A" w:rsidP="0079594A" w:rsidRDefault="0079594A" w14:paraId="096B04A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het onderzoek schetst een genuanceerd beeld van de relatie tussen handel, voedselzekerheid en lokale ontwikkeling. De onderzoekers laten zien dat de effecten van handel sterk contextafhankelijk zijn en mede worden bepaald door lokale beleidskeuzes, vraag- en consumptiepatronen en agro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66B2E">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371C46" w:rsidR="00371C46">
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>ecologische omstandigheden. Dit genuanceerde beeld sluit aan bij de inzet van het kabinet om handels</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371C46" w:rsidR="00371C46">
+      <w:r w:rsidRPr="00F66B2E">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371C46" w:rsidR="00371C46">
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en ontwikkelingsbeleid in samenhang te bezien. Het kabinet zal de bevindingen en de onderliggende nuanceringen betrekken bij de verdere vormgeving van het Nederlandse handels</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371C46" w:rsidR="00371C46">
+      <w:r w:rsidRPr="00F66B2E">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00371C46" w:rsidR="00371C46">
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en voedselzekerheidsbeleid, met bijzondere aandacht voor situaties waarin handel daadwerkelijk complementair is aan lokale productie en bijdraagt aan duurzame versterking van voedselsystemen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009641E3" w:rsidRDefault="009641E3" w14:paraId="43714923" w14:textId="77777777"/>
-[...58 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="0079594A" w:rsidP="0079594A" w:rsidRDefault="0079594A" w14:paraId="699E874E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="0079594A" w:rsidP="0079594A" w:rsidRDefault="00F66B2E" w14:paraId="1FA35439" w14:textId="178EE87A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Handel en Ontwikkelingssamenwerking,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">S.W. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sjoerdsma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00F66B2E" w:rsidR="00217BEA" w:rsidP="0079594A" w:rsidRDefault="00217BEA" w14:paraId="57E2CE18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F66B2E" w:rsidR="00217BEA" w:rsidSect="00F66B2E">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837" w:code="9"/>
       <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73DE13B4" w14:textId="77777777" w:rsidR="00E069E5" w:rsidRDefault="00E069E5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2D42D2B3" w14:textId="77777777" w:rsidR="00C12891" w:rsidRDefault="00C12891" w:rsidP="0079594A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00062FEF" w14:textId="77777777" w:rsidR="00E069E5" w:rsidRDefault="00E069E5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="668F8C1D" w14:textId="77777777" w:rsidR="00C12891" w:rsidRDefault="00C12891" w:rsidP="0079594A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="17491EC6" w14:textId="77777777" w:rsidR="00BB7E47" w:rsidRDefault="00BB7E47">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="1336BC48" w14:textId="77777777" w:rsidR="0079594A" w:rsidRPr="0079594A" w:rsidRDefault="0079594A" w:rsidP="0079594A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...33 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="35009AFF" w14:textId="77777777" w:rsidR="0079594A" w:rsidRPr="0079594A" w:rsidRDefault="0079594A" w:rsidP="0079594A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...33 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="403D3FE0" w14:textId="77777777" w:rsidR="0079594A" w:rsidRPr="0079594A" w:rsidRDefault="0079594A" w:rsidP="0079594A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49BE64A6" w14:textId="77777777" w:rsidR="00E069E5" w:rsidRDefault="00E069E5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="788734E0" w14:textId="77777777" w:rsidR="00C12891" w:rsidRDefault="00C12891" w:rsidP="0079594A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26E0EE84" w14:textId="77777777" w:rsidR="00E069E5" w:rsidRDefault="00E069E5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="23DD636A" w14:textId="77777777" w:rsidR="00C12891" w:rsidRDefault="00C12891" w:rsidP="0079594A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7CB16991" w14:textId="130BD0B1" w:rsidR="005E60F7" w:rsidRDefault="005E60F7">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3872C321" w14:textId="77777777" w:rsidR="0079594A" w:rsidRPr="00F66B2E" w:rsidRDefault="0079594A" w:rsidP="0079594A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005E60F7">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Toezeggingen aan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005E60F7">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Boswijk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005E60F7">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00F66B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> TZ202402-030 op 31 januari 2024 en TZ202501-001 op 20 november 2024. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="423D2385" w14:textId="77777777" w:rsidR="00BB7E47" w:rsidRDefault="00BB7E47">
-[...1 lines deleted...]
-      <w:pStyle w:val="Header"/>
+  <w:p w14:paraId="62EE7F32" w14:textId="77777777" w:rsidR="0079594A" w:rsidRPr="0079594A" w:rsidRDefault="0079594A" w:rsidP="0079594A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="43714928" w14:textId="56FAFF47" w:rsidR="009641E3" w:rsidRDefault="00371C46">
-[...184 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="79829BA7" w14:textId="77777777" w:rsidR="0079594A" w:rsidRPr="0079594A" w:rsidRDefault="0079594A" w:rsidP="0079594A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4371492A" w14:textId="74FA5935" w:rsidR="009641E3" w:rsidRDefault="00371C46">
-[...944 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="023A61E8" w14:textId="77777777" w:rsidR="0079594A" w:rsidRPr="0079594A" w:rsidRDefault="0079594A" w:rsidP="0079594A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...472 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009641E3"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00E069E5"/>
+    <w:rsidRoot w:val="0079594A"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00287FE6"/>
+    <w:rsid w:val="005E6F9D"/>
+    <w:rsid w:val="0079594A"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00C12891"/>
+    <w:rsid w:val="00F0256A"/>
+    <w:rsid w:val="00F66B2E"/>
+    <w:rsid w:val="00F97440"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="43714920"/>
-  <w15:docId w15:val="{12A77EDB-7AE1-46CF-939F-D837D9AA2922}"/>
+  <w14:docId w14:val="4A0E8BFC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F4239121-0B39-4BED-B15B-A8F634276A0C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2480,77 +1168,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2575,75 +1263,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2678,55 +1366,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2795,935 +1483,831 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0079594A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0079594A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0079594A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0079594A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0079594A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0079594A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0079594A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0079594A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0079594A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0079594A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0079594A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0079594A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0079594A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0079594A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0079594A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0079594A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0079594A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0079594A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...21 lines deleted...]
-    <w:uiPriority w:val="98"/>
+    <w:rsid w:val="0079594A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0079594A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="0079594A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...17 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0079594A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0079594A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0079594A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0079594A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0079594A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0079594A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0079594A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0079594A"/>
     <w:rPr>
       <w:b/>
-      <w:caps/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0079594A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...61 lines deleted...]
-    <w:uiPriority w:val="8"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...70 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0079594A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...92 lines deleted...]
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0079594A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...86 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="0079594A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="0079594A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...20 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005A7CA5"/>
-[...15 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0079594A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="CommentText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005A7CA5"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0079594A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...5 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005A7CA5"/>
-[...53 lines deleted...]
-    <w:rsid w:val="005E60F7"/>
+    <w:rsid w:val="0079594A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005D3CF7"/>
+    <w:rsid w:val="0079594A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0079594A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005D3CF7"/>
+    <w:rsid w:val="0079594A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0079594A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3995,146 +2579,64 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6441</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1195</ap:Words>
+  <ap:Characters>6575</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>53</ap:Lines>
+  <ap:Lines>54</ap:Lines>
   <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7596</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7755</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-05-12T13:19:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00DEC48CAB00F7FD44B9A931D91B7CF853</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>