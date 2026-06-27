--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -1,4119 +1,1949 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/charts/chart/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/word/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="693B7E0D" w14:textId="048C4CCB">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="0060237D" w:rsidR="0060237D" w:rsidRDefault="00E860B8" w14:paraId="40C40251" w14:textId="65B1B0C6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D" w:rsidR="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>847</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D" w:rsidR="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0060237D" w:rsidR="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0060237D" w:rsidR="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Integrale visie op de woningmarkt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="00E860B8" w:rsidP="0060237D" w:rsidRDefault="0060237D" w14:paraId="339632AD" w14:textId="4A9B3D90">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D" w:rsidR="00E860B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1451</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volkshuisvesting en Ruimtelijke Ordening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="0060237D" w:rsidP="006D6207" w:rsidRDefault="0060237D" w14:paraId="457E48B8" w14:textId="2A5FB0FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="0060237D" w:rsidP="006D6207" w:rsidRDefault="0060237D" w14:paraId="44CAC2CD" w14:textId="33F5813E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 12 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="00E860B8" w:rsidP="006D6207" w:rsidRDefault="00E860B8" w14:paraId="68ACA1CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="7CB39E3F" w14:textId="2422DE08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Met deze brief informeer ik uw Kamer over de voortgang van een aantal lopende zaken die raken aan de betaalbaarheid en toegankelijkheid van de koopwoningmarkt en aanpalende ontwikkelingen binnen het woonbeleid. Het kabinet vindt het van groot belang dat ook huishoudens met een middeninkomen toegang hebben tot een betaalbare koopwoning. Daarom wordt ingezet op het vergroten van het aanbod van betaalbare koopwoningen en het verbeteren van de toegankelijkheid van de koopwoningmarkt voor starters. Deze brief geeft een overzicht van de voortgang op een aantal relevante dossiers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="2A5F98A2" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="11CAC4E2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="2AEFDE75" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In deze brief wordt ingegaan op:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="37CA7115" w14:textId="77777777">
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="0060237D" w:rsidRDefault="006D6207" w14:paraId="4F35E580" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...10 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>de voortgang van het Nationaal Fonds Betaalbare Koopwoningen (NFBK);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="6C60F8D6" w14:textId="77777777">
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="0060237D" w:rsidRDefault="006D6207" w14:paraId="61B245C6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>de motie van de leden Postma en Welzijn over de effectiviteit van middelen voor koopstarters;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="5F370B26" w14:textId="77777777">
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="0060237D" w:rsidRDefault="006D6207" w14:paraId="0F2BBAD0" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...10 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">de evaluatie van de betaalbaarheidsgrens en betaalbaarheidsgrens 2027; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="5DB38FBD" w14:textId="77777777">
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="0060237D" w:rsidRDefault="006D6207" w14:paraId="1BAA7709" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...10 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">het onderzoek naar gebonden en ongebonden makelaars; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="4C9E24D2" w14:textId="77777777">
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="0060237D" w:rsidRDefault="006D6207" w14:paraId="75A553F5" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...29 lines deleted...]
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="69F759FD" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkelingen rond VvE’s en private equity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="0060237D" w:rsidRDefault="006D6207" w14:paraId="6292C6FA" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...10 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>de grondslag voor een leegstandbelasting voor woningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="5144269C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="33E85118" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="3E8A177F" w14:textId="32895866">
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="727BCB40" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk226019106" w:id="0"/>
-      <w:r w:rsidRPr="007618F6">
-        <w:rPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Verantwoording NFBK</w:t>
       </w:r>
-      <w:r w:rsidRPr="007618F6">
-        <w:rPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="007618F6">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="007618F6">
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het NFBK is in 2025 volledig operationeel geworden. Het draagt bij aan het vergroten van het aanbod van betaalbare koopwoningen voor starters door woningen onder de marktwaarde beschikbaar te maken. Mijn ambtsvoorganger heeft u in oktober 2025 middels een Kamerbrief geïnformeerd over de eerste resultaten van het fonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Ik ben verheugd dat het fonds zich sindsdien verder heeft ontwikkeld en dat de belangstelling vanuit de markt toeneemt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="52B44165" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="123145AC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="211D66B7" w14:textId="3064E920">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="074A8EDC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het fonds wordt gefaseerd opengesteld via verschillende tranches. Inmiddels zijn tranche 1 en 2 afgerond en is tranche 3 in maart 2026 opengesteld met een budget van € 30 miljoen. Daarmee komt het totaal beschikbare budget sinds de start van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...39 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">het fonds op € 70 miljoen. Op basis van de meest recente inzichten zijn er momenteel 19 projecten die een aanvraag hebben ingediend bij het fonds, voor een totaalbedrag van ruim € 35 miljoen. Naar verwachting zal tranche 4 medio 2026 worden opengesteld. Daarmee wordt het volledige budget van € 100 miljoen dat momenteel voor het fonds beschikbaar is gesteld, gefaseerd uitgezet. Naar verwachting zal, zoals in de eerdergenoemde brief aan uw Kamer, heb beschreven het fondsbudget half 2026 uitgegeven zijn. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd wordt bezien in hoeverre het fonds ook op langere termijn effectief kan worden ingezet voor het ondersteunen van koopstarters. Daarbij wordt gekeken naar de mogelijkheden om het revolverende karakter van het fonds verder te versterken. Hierbij wordt ook bezien hoe het fonds zich verhoudt tot andere instrumenten die bijdragen aan het realiseren van betaalbare koopwoningen. Hierover zal ik uw Kamer op een later moment nader informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="52574A50" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="79CAC855" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk226019136" w:id="1"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="007618F6">
-[...26 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De projecten waarvoor aanvragen zijn ingediend omvatten in totaal 822 woningen. De projecten bevinden zich in verschillende fasen. In de meeste gevallen gaat het om projecten die zich bij aanvraag nog in de voorbereidende fase bevinden. Na goedkeuring van een aanvraag worden de woningen, inclusief kopersondersteuning vanuit het fonds, in de verkoop gebracht voor de doelgroep. Nadat de verkoop is afgerond, wordt gestart met de bouw. De doorlooptijd verschilt per project en hangt onder meer samen met het type woning. Naar verwachting zullen in 2027 de eerste woningen die met ondersteuning vanuit het NFBK tot stand zijn gekomen, door koopstarters worden bewoond. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="73746CF2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="74A82583" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="54847AB8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007618F6">
-        <w:rPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Motie Postma Welzijn</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="71B40228" w14:textId="77777777">
-      <w:r w:rsidRPr="007618F6">
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="7964D9F4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De motie Postma en Welzijn</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is ingediend bij het debat over de initiatiefnota van het Lid Welzijn. De motie Postma en Welzijn vraagt mij om de effectiviteit van middelen die beschikbaar zijn voor koopstarters op de woningmarkt te onderzoeken en in welke mate deze middelen gevonden en gebruikt worden door de doelgroep. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="2D0A622C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="026507A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de kabinetsreactie van mijn ambtsvoorganger op de initiatiefnota van het Lid Welzijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="007618F6">
-[...25 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is reeds aangegeven dat koopstarters allereerst gebaat zijn bij meer passende en betaalbare koopwoningen. Het instrumentarium van het rijk is daarom primair gericht op het toevoegen van betaalbare woningen in de brede zin van het woord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="78E27690" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="22EB72AB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Het rijk heeft een aantal financiële instrumenten specifiek gericht op koopstarters.  Daarnaast zijn er ook andere regelingen die invloed hebben op de positie van koopstarters, zoals de Nationale Hypotheek Garantie (NHG) en de eigenwoningregeling (EWR). Specifiek voor starters zijn er het hierboven genoemde NFBK en de in 2021 ingevoerde vrijstelling in de overdrachtsbelasting (OVB) voor koopstarters. Het NFBK richt zich daarbij specifiek op koopstarters met een middeninkomen. Het fonds hanteert onder andere criteria ten aanzien van inkomen tot maximaal twee keer modaal, leeftijd tot 35 jaar en het type woning (nieuwbouw binnen de betaalbaarheidsgrens). Daarmee wordt het instrument gericht ingezet voor de doelgroep waarvoor het is bedoeld en draagt het bij aan het bereikbaar maken van koopwoningen voor huishoudens die anders moeilijk toegang hebben tot de koopwoningmarkt. In 2029 zal dit fonds geëvalueerd worden conform de evaluatiebeginselen uit de Strategische Evaluatie Agenda (SEA). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="3D9ADA5F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="78B83697" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sinds 2021 is er een startersvrijstelling van toepassing in de OVB. Deze startersvrijstelling is als onderdeel van de differentiatie van de OVB in 2024 geëvalueerd. De differentiatie van de OVB is hierin als doeltreffend bevonden. De startersvrijstelling was deels doeltreffend. De differentiatie in de overdrachtsbelasting heeft volgens de evaluatie bijgedragen aan een relatief sterkere positie van koopstarters op de woningmarkt. In maart 2026 is een extra kamerbrief verstuurd waarin onderzocht is of de startersvrijstelling effectiever vormgegeven kan worden. Uit deze analyse blijkt dat aanpassing van het leeftijdsgrens of een aanpassing van de hoogte van de startersvrijstelling de regeling minder gericht maakt. Er is geen budgetneutrale uitkomst gevonden die doeltreffendheid van de vrijstelling significant verbetert.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="007618F6">
-[...31 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="4E133504" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="51E5C586" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook kunnen koopstarters en middeninkomens profiteren van de voordelen van een hypotheek met Nationale Hypotheek Garantie (NHG). Zo kunnen consumenten een hypotheek met NHG afsluiten voor een woning met een koopsom of marktwaarde onder de NHG-grens van €470.000. Consumenten met een hypotheek met NHG lopen minder risico’s en meestal profiteren zij van rentekorting op de hypotheek. De afgelopen jaren is de premie voor de het afsluiten van de NHG verlaagd van 0,6% naar 0,4% van het hypotheekbedrag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="76D7952C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="47829D9D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Daarnaast bestaan er voor koopstarters verschillende financiële instrumenten die als doel hebben om koopstarters of middeninkomens te ondersteunen bij het aankopen van hun eerste woning. Hierbij kan gedacht worden aan startersleningen, betaalbare koopconstructies en erfpachtmodellen. Om meer inzicht te geven in de mogelijkheden voor gemeenten om te sturen op betaalbare koop is in 2023 een handreiking opgesteld die specifiek aandacht geeftaan deze instrumenten (Kamerstukken II, 2022–2023, 32 847, nr. 996</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="007618F6">
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="476BE442" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007618F6">
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="78E567C6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="13CB0BAC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wat ik hierbij belangrijk vind, is dat instrumenten die gericht zijn op het ondersteunen van koopstarters aan de voorkant transparant communiceren over de rechten en plichten van de koper. Daarnaast is het van belang dat het gebruik van deze instrumenten niet leidt tot onbedoelde financiële risico’s voor de koper. Dit kan zich bijvoorbeeld voordoen wanneer voorwaarden rondom terugkoop, waardeontwikkeling of aanvullende verplichtingen bij aankoop onvoldoende duidelijk zijn. Wat ik daarnaast belangrijk vind is dat het gebruik van dergelijke instrumenten nooit ertoe mag leiden dan de woning niet voldoet aan de EWR. Indien een woning niet voldoet aan de EWR wordt deze woning fiscaal niet gezien als eigen woning en heeft een starter geen recht op hypotheekrenteaftrek en kan er geen hypotheek met NHG worden afgesloten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="28DA585C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="6F8B78F5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk224659163" w:id="2"/>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="5B7C8588" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="54AC470A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007618F6">
-        <w:rPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Betaalbaarheidsgrens 2027 en evaluatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="531B9084" w14:textId="77777777">
-      <w:r w:rsidRPr="007618F6">
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="702E242B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Sinds 2023 is de betaalbaarheidsgrens voor koopwoningen losgekoppeld van de NHG-grens</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="007618F6">
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>. Mede op verzoek van de Tweede Kamer is destijds besloten om deze nieuw geïntroduceerde betaalbaarheidsgrens jaarlijks te indexeren met de consumentenprijsindex (CPI). Daarnaast is bepaald dat deze grens, indien nodig, elke drie jaar wordt herijkt zodat deze blijft aansluiten bij wat huishoudens kunnen betalen aan woonlasten. Hierbij wordt gekeken naar huishoudens met een inkomen van maximaal twee keer modaal. In he</w:t>
       </w:r>
-      <w:r w:rsidRPr="007618F6">
-        <w:rPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>t programma Betaalbaar Wonen</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waarin landelijke sturing op betaalbare koop is geïntroduceerd, is namelijk aangegeven dat betaalbare koopwoningen betaalbaar moeten zijn voor tweeverdieners met een inkomen van maximaal twee keer modaal. Hier blijf ik van uitgaan bij vaststelling van de betaalbaarheidsgrens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="352E8826" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="5529DD77" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Eind 2025 heeft voor het eerst een dergelijk herijkingsmoment plaatsgevonden. Dit is reeds gecommuniceerd in een brief aan de Tweede Kamer op 8 oktober 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="007618F6">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Met deze brief informeer ik hierover ook de Eerste Kamer conform de toezegging aan het </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk225324740" w:id="4"/>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lid Janssen-van Helvoort en Rietkerk</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="007618F6">
-[...32 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Bij de evaluatie is gekeken naar de ontwikkeling van de leenruimte van huishoudens met een inkomen van 2 keer modaal en de geïndexeerde betaalbaarheidsgrens. Deze analyse toont dat de betaalbaarheidsgrens met indexatie op basis van CPI voldoende aansluit bij de leencapaciteit van huishoudens met een inkomen tot twee keer modaal (zie figuur 1). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="4221F8E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="2C563ACA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007618F6">
-        <w:rPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Figuur 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="7971F4FE" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="031A29CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="636AA5BD" wp14:editId="0D653C5F">
             <wp:extent cx="4769510" cy="2392071"/>
             <wp:effectExtent l="0" t="0" r="12065" b="8255"/>
             <wp:docPr id="1171893125" name="Grafiek 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D0797BF-CFED-DE88-ABFE-573A440D21F4}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="23D0B334" w14:textId="77777777">
-      <w:r w:rsidRPr="007618F6">
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="1DC2962F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Bron: DNB, Nibud, CPB, bewerking ministerie VRO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="1877A058" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007618F6">
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="4D085474" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="539CCCA4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Op basis van de analyse is er dus </w:t>
       </w:r>
-      <w:r w:rsidRPr="007618F6">
-        <w:rPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>geen aanleiding</w:t>
       </w:r>
-      <w:r w:rsidRPr="007618F6">
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> om de indexatiemethode voor de betaalbaarheidsgrens anders vorm te geven dan op basis van de CPI. Indexatie met CPI voldoet daarmee in de gestelde doelstellingen. Daarnaast wordt indexatie met CPI binnen de woningbouw gezien als een werkbare en aanvaardbare referentie met een duidelijk streefgetal. Ik kies er dus voor om de betaalbaarheidsgrens de komende drie jaar te blijven indexeren met CPI. Deze continuering zorgt voor stabiliteit en zekerheid en daarmee help ik de bouwopgave het meest. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="33499251" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007618F6">
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="41639C00" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="25647F79" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Volgend uit de toegepaste indexatiemethodiek zoals hierboven beschreven komt de betaalbaarheidsgrens voor koopwoningen voor 2027 uit op € 435.000. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00CA184C" w:rsidP="00EF0750" w14:paraId="3D98D664" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="1B7B05C6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="599934FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rapport gebonden en ongebonden makelaars</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="72DFA607" w14:textId="7E5E2150">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="65922F90" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 7 april heeft mijn ambtsvoorganger de evaluatie van het Verbeterplan door onderzoeksbureau RIGO behandeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de evaluatie kwam naar voren dat een groot gedeelte van de makelaarsbranche gereguleerd is door een aansluiting bij een brancheorganisatie, maar dat een onbekend aantal makelaars ongebonden is en hierdoor buiten gedragscodes en tuchtrecht vallen. RIGO is daarom gevraagd om aanvullend onderzoek te doen naar de daadwerkelijke omvang van deze groep en de vraag in hoeverre de rol van ongebonden makelaars de effectieve zelfregulering belemmert. Het rapport is als bijlage in deze brief opgenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="343791DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="52E38A00" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RIGO concludeert allereerst dat gebonden makelaars, aangesloten bij NVM en Vastgoed Nederland, 90% tot 96% van de woningverkopen begeleiden. Dit aandeel bedraagt voor ongebonden makelaars 4% tot circa 10%. Het aandeel van ongebonden makelaars in het totale aantal makelaarskantoren in Nederland ligt hoger, namelijk tussen de 18% en 20%. Het aantal individuele makelaars — werkzaam als werknemer van een kantoor of als zelfstandige — kon wegens het ontbreken van gegevens niet worden vastgesteld. Het onderzoek toont ten slotte aan dat de schattingen van het aantal makelaars uiteenlopen tussen geraadpleegde bronnen, waaronder NVM, funda, Vastgoedcert en het uitwisselingssysteem Tiara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="7E31FD1C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="5EC81694" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de tussentijd wordt, als opvolging van de aanbevelingen uit de RIGO-evaluatie, nader onderzoek verricht naar de ervaringen van consumenten met makelaars. De resultaten hiervan verwacht ik medio 2026 met de Kamer te kunnen delen. In deze brief zal ik ook terugkomen op de voortgang ten aanzien van een eerlijk koopproces en de invulling van verschillende moties over de makelaardij.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="007618F6">
-[...37 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="3D170BE6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="3830521E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk225250329" w:id="5"/>
-      <w:r w:rsidRPr="007618F6">
-        <w:rPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">VvE en Private </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>VvE en Private Equity</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="30CB2164" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Op 8 april 2025 heeft mijn ambtsvoorganger tijdens het vragenuur aan het lid de Hoop (Groen Links-PvdA) toegezegd om met de Autoriteit Consument en Markt (ACM) en met de Stichting VvE-belang en Vereniging Eigen Huis (VEH) in gesprek te gaan over private equity en Vereniging van Eigenaars (VvE’s). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="7BCCC0A8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="7907EA3C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De missie van de ACM is het bevorderen van goed werkende markten voor alle mensen en bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, nu en in de toekomst. Indien markten niet goed functioneren kan er sprake zijn van marktfalen met mogelijke negatieve effecten voor de samenleving. Met de ACM is gesproken over de vraag of er signalen zijn die duiden op zorgelijke (concentratie)ontwikkelingen ten aanzien van investeringen van private equity in VvE-beheer kantoren. De ACM heeft toegelicht dat zij de ontwikkelingen in deze sector volgt op de voor haar gebruikelijke wijze die onderdeel uitmaakt van haar missiegedreven toezicht. Op dit moment ziet zij geen signalen die aanleiding geven tot handhavend optreden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="24272B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De manier waarop de ACM vanuit haar toezicht op de eerlijke concurrentie kijkt naar private equity, verschilt niet wezenlijk van de manier waarop de ACM naar andere ondernemingen en sectoren kijkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="3FB1EDB8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="27F9714E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Volgens de ACM zijn er in de huidige markt voor VvE-beheer en de investeringen van private equity daarin op dit moment ook geen ontwikkelingen of signalen die vanuit het belang van goed werkende markten zorgelijk zijn. Daarnaast heeft de ACM aangegeven dat investeringen van private equity in een bepaalde sector, in algemene zin, zowel kansen als risico’s kan hebben. Zo kan sprake zijn van efficiëntievoordelen en meer professionalisering. Tegelijkertijd hebben private equity bedrijven doorgaans een financiële doelstelling die is gericht op waardevermeerdering op de korte termijn. De ACM heeft ook gewezen op het lopende voorstel Wet inroepbevoegdheid ACM. Dit voorstel dient overnames die nu buiten het ACM fusietoezicht vallen (omdat de omzetdrempels niet worden overschreden) te kunnen beoordelen. Dit als de ACM vermoedt dat een overname concurrentieproblemen veroorzaakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="277C7F6D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="6E313403" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast het gesprek met de ACM is tevens gesproken met VEH en de Stichting VvE-belang over de mogelijke effecten van private equity-investeringen in de markt voor VvE-beheer. Beide organisaties vertegenwoordigen appartementseigenaren en VvE-besturen en hebben daarmee zicht op signalen uit de praktijk. VEH en Stichting VvE-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">belang geven aan dat zij op dit moment geen breed of eenduidig beeld zien van structurele problemen in de sector die rechtstreeks te herleiden zijn tot de betrokkenheid van private equity. Zij herkennen geen algemene trend waarbij VvE’s als gevolg van private equity-investeringen structureel worden benadeeld of waarbij sprake is van aantasting van de kwaliteit van beheer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="70A558DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In algemene zin bestaan er bij VEH en Stichting VvE-belang zorgen over de beschikbaarheid van kwalitatief goede VvE-beheerders. Tegen deze achtergrond zijn kwaliteitscriteria voor VvE-beheerders opgesteld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze dienen als maatstaf  voor de kwaliteit van beheer, ook in situaties waarin beheerkantoren zijn overgenomen door private equity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="124F0735" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="7CD42589" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd geven VEH en Stichting VvE-belang aan dat ook zij ontwikkelingen in de markt nauwlettend volgen. Zij signaleren dat er vragen leven onder VvE’s over onder meer tariefontwikkelingen, veranderingen in dienstverlening en schaalvergroting binnen de sector. Daarbij wordt benadrukt dat dergelijke ontwikkelingen meerdere oorzaken kunnen hebben en dat het vaststellen van een causaal verband met private equity-investeringen niet altijd mogelijk is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="71B0FC31" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="2DC7D4B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Beide organisaties benadrukken hun rol als belangenbehartiger en signaalgever. Zij blijven zoals gezegd ontwikkelingen in de markt volgen via contacten met VvE-besturen en leden en houden daarbij actief “oren en ogen open” voor mogelijke knelpunten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vanuit mijn ministerie worden deze signalen eveneens gevolgd. Ik blijf alert op signalen die kunnen wijzen op mogelijke knelpunten in de markt voor VvE-beheer, waaronder de effecten van overnames door private equity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="6638667E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="41028B71" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Equity</w:t>
-[...557 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Leegstandbelasting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="0073759D" w14:paraId="4A6AC78B" w14:textId="2F194DC6">
-[...58 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="006D6207" w:rsidRDefault="006D6207" w14:paraId="19AC4C63" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenslotte, bij brief van 12 februari 2026 heeft de vaste commissie voor Financiën op voorstel van het lid Stultiens (GL-PvdA) de Staatssecretaris van Financiën verzocht over te gaan tot uitvoering van het amendement van het lid Stultiens c.s. over een grondslag voor gemeenten om een leegstandbelasting voor woningen in te kunnen voeren (Kamerstuk 36 735, nr. 18) en het daartoe benodigde koninklijk besluit te doen ondertekenen. Het verzoek is ambtelijk doorgeleid naar de minister van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Volkshuisvesting en Ruimtelijke Ordening. Het betreffende amendement is inmiddels inwerking getreden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="0060237D" w:rsidRDefault="006D6207" w14:paraId="01FB3FBF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="0060237D" w:rsidRDefault="006D6207" w14:paraId="217224BF" w14:textId="3B8797EB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D" w:rsidR="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="007618F6">
-[...43 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Volkshuisvesting en Ruimtelijke Ordening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007618F6" w:rsidR="0073759D" w14:paraId="295862E5" w14:textId="77777777"/>
-[...21 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidRPr="0060237D" w:rsidR="006D6207" w:rsidP="0060237D" w:rsidRDefault="006D6207" w14:paraId="53FB78FB" w14:textId="5492A6F2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D" w:rsidR="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Boekholt-O'Sullivan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060237D" w:rsidR="00FE0FA3" w:rsidP="0060237D" w:rsidRDefault="00FE0FA3" w14:paraId="19D40DD4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0060237D" w:rsidR="00FE0FA3" w:rsidSect="007950D4">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="65A28BC7" w14:textId="77777777" w:rsidR="006A1F87" w:rsidRDefault="006A1F87" w:rsidP="006D6207">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="55693136" w14:textId="77777777" w:rsidR="006A1F87" w:rsidRDefault="006A1F87" w:rsidP="006D6207">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00D43730" w14:paraId="29FFE6AD" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4212D4A6" w14:textId="77777777" w:rsidR="00E860B8" w:rsidRPr="006D6207" w:rsidRDefault="00E860B8" w:rsidP="006D6207">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="0073759D" w14:paraId="1E2793DD" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="056FFA74" w14:textId="77777777" w:rsidR="00E860B8" w:rsidRPr="006D6207" w:rsidRDefault="00E860B8" w:rsidP="006D6207">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00D43730" w14:paraId="3610A703" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74FCABFD" w14:textId="77777777" w:rsidR="00E860B8" w:rsidRPr="006D6207" w:rsidRDefault="00E860B8" w:rsidP="006D6207">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="271E1012" w14:textId="77777777" w:rsidR="006A1F87" w:rsidRDefault="006A1F87" w:rsidP="006D6207">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="14DD1EF8" w14:textId="77777777" w:rsidR="006A1F87" w:rsidRDefault="006A1F87" w:rsidP="006D6207">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="7512B625" w14:textId="77777777" w:rsidR="006D6207" w:rsidRPr="0060237D" w:rsidRDefault="006D6207" w:rsidP="0060237D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 32847, nr. 1381</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="249E4F74" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="69E2A898" w14:textId="77777777" w:rsidR="006D6207" w:rsidRPr="0060237D" w:rsidRDefault="006D6207" w:rsidP="0060237D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Kamerstukken II, 2025-2026, 32847, nr. 1381</w:t>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 36637, nr. 7 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00EF0750" w:rsidRPr="00BC5D41" w:rsidP="00EF0750" w14:paraId="685AE6F6" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="376AC96D" w14:textId="77777777" w:rsidR="006D6207" w:rsidRPr="0060237D" w:rsidRDefault="006D6207" w:rsidP="0060237D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC5D41">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 36637, nr. 7 </w:t>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024-2025, 36637, nr. 3</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00EF0750" w:rsidRPr="00BC5D41" w:rsidP="00EF0750" w14:paraId="025B52B3" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="16BE3E41" w14:textId="4E2F2DFD" w:rsidR="006D6207" w:rsidRPr="0060237D" w:rsidRDefault="006D6207" w:rsidP="0060237D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC5D41">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2024-2025, 36637, nr. 3</w:t>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerbrief 12 maart 2026 (Kamerstuk 32847, nr. 1404) met reactie op o.a. de motie van het lid Vijlbrief inzake de startersvrijstelling in de overdrachtsbelasting.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00EF0750" w:rsidRPr="00564403" w:rsidP="00EF0750" w14:paraId="04803CA7" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1B670D6C" w14:textId="77777777" w:rsidR="006D6207" w:rsidRPr="0060237D" w:rsidRDefault="006D6207" w:rsidP="0060237D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00564403">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerbrief 12 maart 2026, Motie van het lid Vijlbrief inzake de startersvrijstelling in de overdrachtsbelasting.</w:t>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2022–2023, 32 847, nr. 996.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="00EF0750" w:rsidRPr="00564403" w:rsidP="00EF0750" w14:paraId="46A378CF" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5B7A987D" w14:textId="77777777" w:rsidR="006D6207" w:rsidRPr="0060237D" w:rsidRDefault="006D6207" w:rsidP="0060237D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00564403">
-[...5 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk194310450"/>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamerstukken II, 2022-2023, 32 847, nr. 970</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w:rsidR="00EF0750" w:rsidRPr="00564403" w:rsidP="00EF0750" w14:paraId="085E7921" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0938CC5B" w14:textId="77777777" w:rsidR="006D6207" w:rsidRPr="0060237D" w:rsidRDefault="006D6207" w:rsidP="0060237D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00564403">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk194310450"/>
-[...33 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00EF0750">
+        <w:r w:rsidRPr="0060237D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Programma Betaalbaar Wonen | Publicatie | Home | Volkshuisvesting Nederland</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="63046379" w14:textId="77777777" w:rsidR="006D6207" w:rsidRPr="0060237D" w:rsidRDefault="006D6207" w:rsidP="0060237D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024- 2025, 32 847, nr. 1381</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="9">
-    <w:p w:rsidR="00EF0750" w:rsidRPr="00EF0750" w:rsidP="00EF0750" w14:paraId="2A42197A" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3A68FD70" w14:textId="77777777" w:rsidR="006D6207" w:rsidRPr="0060237D" w:rsidRDefault="006D6207" w:rsidP="0060237D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EF0750">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2024- 2025, 32 847, nr. 1381</w:t>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Toezegging tijdens commissiedebat voor Infrastructuur en Waterstaat / Volkshuisvesting en Ruimtelijke Ordening d.d. 5 december 2023 | Eerste Kamer der Staten-Generaal</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="44D832BD" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="68CF7B6A" w14:textId="77777777" w:rsidR="006D6207" w:rsidRPr="0060237D" w:rsidRDefault="006D6207" w:rsidP="0060237D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EF0750">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Toezegging tijdens commissiedebat voor Infrastructuur en Waterstaat / Volkshuisvesting en Ruimtelijke Ordening d.d. 5 december 2023 | Eerste Kamer der Staten-Generaal</w:t>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024- 2025, 32 847, nr. 1319</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="351F5933" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7ABE8784" w14:textId="77777777" w:rsidR="006D6207" w:rsidRPr="0060237D" w:rsidRDefault="006D6207" w:rsidP="0060237D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...46 lines deleted...]
-        <w:t>1319</w:t>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024- 2025, 32 847, nr. 1360, Kamerstukken II 2025- 2026, 36800-XXII, nr. 19</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="0EADB985" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="7A61D660" w14:textId="77777777" w:rsidR="006D6207" w:rsidRPr="0060237D" w:rsidRDefault="006D6207" w:rsidP="0060237D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...84 lines deleted...]
-        <w:t>19</w:t>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministerie van Volkshuisvesting en Ruimtelijke Ordening, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nieuwe standaard voor VvE-beheer.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w:rsidR="00EF0750" w:rsidP="00EF0750" w14:paraId="39B2DB70" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="166A11CB" w14:textId="77777777" w:rsidR="006D6207" w:rsidRPr="0060237D" w:rsidRDefault="006D6207" w:rsidP="0060237D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B76810">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ministerie van Volkshuisvesting en Ruimtelijke Ordening, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76810">
-[...47 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Nieuwe standaard voor VvE-beheer.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="15">
-[...15 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="7B66C7C0" w14:textId="633F782B" w:rsidR="006D6207" w:rsidRPr="0060237D" w:rsidRDefault="006D6207" w:rsidP="0060237D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00891922">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00891922">
+        <w:r w:rsidRPr="0060237D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
-            <w:sz w:val="16"/>
-[...1 lines deleted...]
-            <w:lang w:eastAsia="en-US"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>Staatsblad 2026, 58 | Overheid.nl &gt; Officiële bekendmakingen</w:t>
+          <w:t xml:space="preserve">Staatsblad 2026, </w:t>
+        </w:r>
+        <w:r w:rsidR="00E860B8" w:rsidRPr="0060237D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">nr. </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0060237D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>58 | Overheid.nl &gt; Officiële bekendmakingen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00891922">
-[...5 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="0060237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00D43730" w14:paraId="18D1FE0E" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E083789" w14:textId="77777777" w:rsidR="00E860B8" w:rsidRPr="006D6207" w:rsidRDefault="00E860B8" w:rsidP="006D6207">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...464 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E0B211E" w14:textId="77777777" w:rsidR="00E860B8" w:rsidRPr="006D6207" w:rsidRDefault="00E860B8" w:rsidP="006D6207">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="0073759D" w14:paraId="5CA19DA7" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6179D7E8" w14:textId="77777777" w:rsidR="00E860B8" w:rsidRPr="006D6207" w:rsidRDefault="00E860B8" w:rsidP="006D6207">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1215 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...204 lines deleted...]
-  <w:abstractNum w:abstractNumId="2">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B8A4CEB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D0F4CFAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4218,340 +2048,154 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-[...185 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1290630134">
+  <w:num w:numId="1" w16cid:durableId="934051335">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...2 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EF0750"/>
-[...35 lines deleted...]
-    <w:rsid w:val="00F569FF"/>
+    <w:rsidRoot w:val="006D6207"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="0060237D"/>
+    <w:rsid w:val="006A1F87"/>
+    <w:rsid w:val="006D6207"/>
+    <w:rsid w:val="007950D4"/>
+    <w:rsid w:val="008168F8"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00B46387"/>
+    <w:rsid w:val="00CC48FF"/>
+    <w:rsid w:val="00DA74FC"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E860B8"/>
+    <w:rsid w:val="00F81CE5"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="03A24249"/>
-  <w15:docId w15:val="{6ECEC49E-ED7B-41D3-B10D-C19BD638991B}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="74338B9D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7CCD9D80-29C6-40B5-BD0A-7D238AF33EB9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4560,77 +2204,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4655,75 +2299,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4758,55 +2402,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4869,859 +2513,1522 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6207"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="006D6207"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6207"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6207"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6207"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6207"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6207"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6207"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6207"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006D6207"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6207"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6207"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6207"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6207"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6207"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6207"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6207"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6207"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6207"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006D6207"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6207"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006D6207"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6207"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006D6207"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6207"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6207"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6207"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006D6207"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6207"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="006D6207"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...193 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006D6207"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006D6207"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...188 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006D6207"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006D6207"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006D6207"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EF0750"/>
+    <w:rsid w:val="006D6207"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EF0750"/>
+    <w:rsid w:val="006D6207"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EF0750"/>
+    <w:rsid w:val="006D6207"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EF0750"/>
+    <w:rsid w:val="006D6207"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EF0750"/>
+    <w:rsid w:val="006D6207"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EF0750"/>
+    <w:rsid w:val="006D6207"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EF0750"/>
+    <w:rsid w:val="006D6207"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EF0750"/>
+    <w:rsid w:val="006D6207"/>
     <w:pPr>
-      <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...17 lines deleted...]
-    <w:rsid w:val="002D28FF"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0060237D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...58 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.volkshuisvestingnederland.nl/onderwerpen/programma-betaalbaar-wonen/documenten/publicaties/2022/05/19/programma-betaalbaar-wonen" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stb-2026-58.html" TargetMode="External" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stb-2026-58.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.volkshuisvestingnederland.nl/onderwerpen/programma-betaalbaar-wonen/documenten/publicaties/2022/05/19/programma-betaalbaar-wonen" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///H:\Mijn%20documenten\Starters\Betaalbaarheidsgrens\Grafiek%201.xlsx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20(3).dotx" TargetMode="External" /></Relationships>
+<file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="nl-NL"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl-NL"/>
+              <a:t>Leenruimte</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" baseline="0"/>
+              <a:t> VS Betaalbaarheidsgrens</a:t>
+            </a:r>
+            <a:endParaRPr lang="nl-NL"/>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="nl-NL"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:lineChart>
+        <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Blad1!$C$2</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Leenruimte 2x modaal</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="28575" cap="rnd">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:errBars>
+            <c:errDir val="y"/>
+            <c:errBarType val="both"/>
+            <c:errValType val="percentage"/>
+            <c:noEndCap val="0"/>
+            <c:val val="10"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:round/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:errBars>
+          <c:cat>
+            <c:numRef>
+              <c:f>Blad1!$A$11:$A$14</c:f>
+              <c:numCache>
+                <c:formatCode>m/d/yyyy</c:formatCode>
+                <c:ptCount val="4"/>
+                <c:pt idx="0">
+                  <c:v>44562</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>44927</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>45292</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>45658</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Blad1!$C$11:$C$14</c:f>
+              <c:numCache>
+                <c:formatCode>"€"#,##0_);[Red]\("€"#,##0\)</c:formatCode>
+                <c:ptCount val="4"/>
+                <c:pt idx="0">
+                  <c:v>402363.47717158467</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>406152.92229221709</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>427547.15795355098</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>440096.55832569598</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-5601-41CF-8281-75F49F581A2C}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="2"/>
+          <c:order val="2"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Blad1!$F$2</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Betaalbaarheidsgrens</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="28575" cap="rnd">
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:cat>
+            <c:numRef>
+              <c:f>Blad1!$A$11:$A$14</c:f>
+              <c:numCache>
+                <c:formatCode>m/d/yyyy</c:formatCode>
+                <c:ptCount val="4"/>
+                <c:pt idx="0">
+                  <c:v>44562</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>44927</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>45292</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>45658</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Blad1!$F$11:$F$14</c:f>
+              <c:numCache>
+                <c:formatCode>"€"#,##0.00_);[Red]\("€"#,##0.00\)</c:formatCode>
+                <c:ptCount val="4"/>
+                <c:pt idx="0">
+                  <c:v>355000</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>355000</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>390000</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>405000</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-5601-41CF-8281-75F49F581A2C}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:smooth val="0"/>
+        <c:axId val="1366729632"/>
+        <c:axId val="1366726752"/>
+        <c:extLst>
+          <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
+            <c15:filteredLineSeries>
+              <c15:ser>
+                <c:idx val="1"/>
+                <c:order val="1"/>
+                <c:tx>
+                  <c:strRef>
+                    <c:extLst>
+                      <c:ext uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
+                        <c15:formulaRef>
+                          <c15:sqref>Blad1!$E$2</c15:sqref>
+                        </c15:formulaRef>
+                      </c:ext>
+                    </c:extLst>
+                    <c:strCache>
+                      <c:ptCount val="1"/>
+                      <c:pt idx="0">
+                        <c:v>NHG-grens</c:v>
+                      </c:pt>
+                    </c:strCache>
+                  </c:strRef>
+                </c:tx>
+                <c:spPr>
+                  <a:ln w="28575" cap="rnd">
+                    <a:solidFill>
+                      <a:schemeClr val="accent2"/>
+                    </a:solidFill>
+                    <a:round/>
+                  </a:ln>
+                  <a:effectLst/>
+                </c:spPr>
+                <c:marker>
+                  <c:symbol val="none"/>
+                </c:marker>
+                <c:cat>
+                  <c:numRef>
+                    <c:extLst>
+                      <c:ext uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
+                        <c15:formulaRef>
+                          <c15:sqref>Blad1!$A$11:$A$14</c15:sqref>
+                        </c15:formulaRef>
+                      </c:ext>
+                    </c:extLst>
+                    <c:numCache>
+                      <c:formatCode>m/d/yyyy</c:formatCode>
+                      <c:ptCount val="4"/>
+                      <c:pt idx="0">
+                        <c:v>44562</c:v>
+                      </c:pt>
+                      <c:pt idx="1">
+                        <c:v>44927</c:v>
+                      </c:pt>
+                      <c:pt idx="2">
+                        <c:v>45292</c:v>
+                      </c:pt>
+                      <c:pt idx="3">
+                        <c:v>45658</c:v>
+                      </c:pt>
+                    </c:numCache>
+                  </c:numRef>
+                </c:cat>
+                <c:val>
+                  <c:numRef>
+                    <c:extLst>
+                      <c:ext uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
+                        <c15:formulaRef>
+                          <c15:sqref>Blad1!$E$11:$E$14</c15:sqref>
+                        </c15:formulaRef>
+                      </c:ext>
+                    </c:extLst>
+                    <c:numCache>
+                      <c:formatCode>"€"#,##0.00_);[Red]\("€"#,##0.00\)</c:formatCode>
+                      <c:ptCount val="4"/>
+                      <c:pt idx="0">
+                        <c:v>355000</c:v>
+                      </c:pt>
+                      <c:pt idx="1">
+                        <c:v>405000</c:v>
+                      </c:pt>
+                      <c:pt idx="2">
+                        <c:v>435000</c:v>
+                      </c:pt>
+                      <c:pt idx="3">
+                        <c:v>450000</c:v>
+                      </c:pt>
+                    </c:numCache>
+                  </c:numRef>
+                </c:val>
+                <c:smooth val="0"/>
+                <c:extLst>
+                  <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                    <c16:uniqueId val="{00000002-5601-41CF-8281-75F49F581A2C}"/>
+                  </c:ext>
+                </c:extLst>
+              </c15:ser>
+            </c15:filteredLineSeries>
+            <c15:filteredLineSeries>
+              <c15:ser>
+                <c:idx val="3"/>
+                <c:order val="3"/>
+                <c:tx>
+                  <c:strRef>
+                    <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
+                      <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
+                        <c15:formulaRef>
+                          <c15:sqref>Blad1!$B$2</c15:sqref>
+                        </c15:formulaRef>
+                      </c:ext>
+                    </c:extLst>
+                    <c:strCache>
+                      <c:ptCount val="1"/>
+                      <c:pt idx="0">
+                        <c:v>90%</c:v>
+                      </c:pt>
+                    </c:strCache>
+                  </c:strRef>
+                </c:tx>
+                <c:spPr>
+                  <a:ln w="28575" cap="rnd">
+                    <a:solidFill>
+                      <a:schemeClr val="accent4"/>
+                    </a:solidFill>
+                    <a:round/>
+                  </a:ln>
+                  <a:effectLst/>
+                </c:spPr>
+                <c:marker>
+                  <c:symbol val="none"/>
+                </c:marker>
+                <c:val>
+                  <c:numRef>
+                    <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
+                      <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
+                        <c15:formulaRef>
+                          <c15:sqref>Blad1!$B$11:$B$14</c15:sqref>
+                        </c15:formulaRef>
+                      </c:ext>
+                    </c:extLst>
+                    <c:numCache>
+                      <c:formatCode>_("€"* #,##0.00_);_("€"* \(#,##0.00\);_("€"* "-"??_);_(@_)</c:formatCode>
+                      <c:ptCount val="4"/>
+                      <c:pt idx="0">
+                        <c:v>362127.12945442623</c:v>
+                      </c:pt>
+                      <c:pt idx="1">
+                        <c:v>365537.63006299536</c:v>
+                      </c:pt>
+                      <c:pt idx="2">
+                        <c:v>384792.44215819589</c:v>
+                      </c:pt>
+                      <c:pt idx="3">
+                        <c:v>396086.9024931264</c:v>
+                      </c:pt>
+                    </c:numCache>
+                  </c:numRef>
+                </c:val>
+                <c:smooth val="0"/>
+                <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
+                  <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                    <c16:uniqueId val="{00000003-5601-41CF-8281-75F49F581A2C}"/>
+                  </c:ext>
+                </c:extLst>
+              </c15:ser>
+            </c15:filteredLineSeries>
+          </c:ext>
+        </c:extLst>
+      </c:lineChart>
+      <c:dateAx>
+        <c:axId val="1366729632"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="m/d/yyyy" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1366726752"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblOffset val="100"/>
+        <c:baseTimeUnit val="years"/>
+      </c:dateAx>
+      <c:valAx>
+        <c:axId val="1366726752"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="&quot;€&quot;#,##0_);[Red]\(&quot;€&quot;#,##0\)" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1366729632"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="b"/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="nl-NL"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="nl-NL"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId4">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
 </file>
 
-<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///H:\Mijn%20documenten\Starters\Betaalbaarheidsgrens\Grafiek%201.xlsx" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml" /><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="chart/colors1.xml" /><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="chart/style1.xml" /></Relationships>
-[...2 lines deleted...]
-<file path=word/charts/chart/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
-<file path=word/charts/chart/style1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="227">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1000" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525">
@@ -6193,661 +4500,50 @@
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
-<file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
-[...609 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
@@ -6902,51 +4598,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -7010,65 +4706,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -7089,75 +4785,55 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=word/theme/themeOverride1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:themeOverride xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <a:clrScheme name="Office">
     <a:dk1>
       <a:sysClr val="windowText" lastClr="000000"/>
     </a:dk1>
     <a:lt1>
       <a:sysClr val="window" lastClr="FFFFFF"/>
     </a:lt1>
     <a:dk2>
       <a:srgbClr val="0E2841"/>
     </a:dk2>
     <a:lt2>
       <a:srgbClr val="E8E8E8"/>
     </a:lt2>
     <a:accent1>
       <a:srgbClr val="156082"/>
     </a:accent1>
     <a:accent2>
       <a:srgbClr val="E97132"/>
@@ -7407,68 +5083,79 @@
           </a:gs>
           <a:gs pos="50000">
             <a:schemeClr val="phClr">
               <a:tint val="98000"/>
               <a:satMod val="130000"/>
               <a:shade val="90000"/>
               <a:lumMod val="103000"/>
             </a:schemeClr>
           </a:gs>
           <a:gs pos="100000">
             <a:schemeClr val="phClr">
               <a:shade val="63000"/>
               <a:satMod val="120000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:lin ang="5400000" scaled="0"/>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>13892</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>2554</ap:Words>
+  <ap:Characters>14047</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>115</ap:Lines>
-  <ap:Paragraphs>32</ap:Paragraphs>
+  <ap:Lines>117</ap:Lines>
+  <ap:Paragraphs>33</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief - Kamerbrief ontwikkelingen koopwoningmark</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>16385</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>16568</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>