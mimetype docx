--- v0 (2026-05-12)
+++ v1 (2026-07-04)
@@ -1,4289 +1,2196 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="00A97BB8" w:rsidP="00503D6B" w:rsidRDefault="00A97BB8" w14:paraId="3A2DC6DC" w14:textId="77777777">
-[...688 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="530432E1" w14:textId="39FDC159">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>36 800 XVI</w:t>
       </w:r>
-      <w:r w:rsidRPr="00503D6B" w:rsidR="007134CE">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Volksgezondheid, Welzijn en Sport (XVI) voor het jaar 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="007134CE" w:rsidP="00503D6B" w:rsidRDefault="007134CE" w14:paraId="7CEC8095" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="6320C0BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="7A8F4583" w14:textId="17BE20B0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...7 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Nr. 193</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...7 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AD57DD" w:rsidR="007A57A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...32 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>VERSLAG VAN EEN SCHRIFTELIJK OVERLEG</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="007134CE" w:rsidP="00503D6B" w:rsidRDefault="007134CE" w14:paraId="7FA8651A" w14:textId="77777777">
-[...109 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="656AA288" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 12 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="46EA23A2" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="1F65CABB" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="1F1F2959" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft een aantal vragen en opmerkingen voorgelegd aan de minister van Volksgezondheid, Welzijn en Sport over de brief van 12 februari 2026 over stand van zaken diverse moties en toezeggingen begrotingsbehandeling VWS 2026 (Kamerstuk 36 800 XVI, nr. 68). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="098204C4" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="5BFD86FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De vragen en opmerkingen zijn op 7 april 2026 aan de minister van Volksgezondheid, Welzijn en Sport voorgelegd. Bij brief van 12 mei 2026 zijn de vragen beantwoord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="2830125E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="573D690D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="69F40DCF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Mohandis</w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="52C2A23A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Adjunct-griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="007134CE" w:rsidP="00503D6B" w:rsidRDefault="007134CE" w14:paraId="2177213F" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="0FD677B8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Heller</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="007134CE" w:rsidP="00503D6B" w:rsidRDefault="007134CE" w14:paraId="6C136896" w14:textId="77777777">
-[...109 lines deleted...]
-    <w:p w:rsidRPr="00503D6B" w:rsidR="007134CE" w:rsidP="00503D6B" w:rsidRDefault="007134CE" w14:paraId="5AEC3F33" w14:textId="77777777">
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="31BB8FDB" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="038A9F60" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="64416E21" w14:textId="384834CE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inhoudsopgave </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="3D2ADFE0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="30DB5FD4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="007134CE" w:rsidP="00503D6B" w:rsidRDefault="007134CE" w14:paraId="34416FD4" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="6AF81E7B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de D66-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="007134CE" w:rsidP="00503D6B" w:rsidRDefault="007134CE" w14:paraId="4D6BEBDC" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="4BB6460D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="007134CE" w:rsidP="00503D6B" w:rsidRDefault="007134CE" w14:paraId="40443A94" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="2AAA33D2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de GroenLinks-PvdA-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="007134CE" w:rsidP="00503D6B" w:rsidRDefault="007134CE" w14:paraId="14880993" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="5E92C39F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de PVV-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="007134CE" w:rsidP="00503D6B" w:rsidRDefault="007134CE" w14:paraId="41E3FCA8" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="3F679DC7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de CDA-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="007134CE" w:rsidP="00503D6B" w:rsidRDefault="007134CE" w14:paraId="626091F8" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="051CAE2B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de BBB-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="007134CE" w:rsidP="00503D6B" w:rsidRDefault="007134CE" w14:paraId="2DCCC83D" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00503D6B" w:rsidR="007134CE" w:rsidP="00503D6B" w:rsidRDefault="007134CE" w14:paraId="242A8A47" w14:textId="77777777">
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="3852570D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="49E266BD" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>Reactie van de minister</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="007134CE" w:rsidP="00503D6B" w:rsidRDefault="007134CE" w14:paraId="79BB5404" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00503D6B" w:rsidR="007134CE" w:rsidP="00503D6B" w:rsidRDefault="007134CE" w14:paraId="1C6D0336" w14:textId="77777777">
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="0D8C3269" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007A57A4" w:rsidRDefault="007A57A4" w14:paraId="5676A023" w14:textId="451E8CDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A57A4" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="400EE5CF" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00503D6B" w:rsidR="007134CE" w:rsidP="00503D6B" w:rsidRDefault="007134CE" w14:paraId="2A98E58C" w14:textId="06DD1A5E">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="1FEA4F2F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="0063762F" w:rsidP="00503D6B" w:rsidRDefault="0063762F" w14:paraId="42D78AF1" w14:textId="77777777">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="7AEC8A33" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="5F7EB558" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de D66-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="0063762F" w:rsidP="00503D6B" w:rsidRDefault="0063762F" w14:paraId="631DB12F" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="1AFFE3B0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="65CE8DEF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De leden van de D66-fractie hebben met interesse kennisgenomen van de brief van de bewindspersonen over de stand van zaken met betrekking tot diverse moties en toezeggingen die tijdens de begrotingsbehandeling VWS 2026 zijn gedaan. Deze leden hebben daarover op dit moment geen verdere vragen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="0063762F" w:rsidP="00503D6B" w:rsidRDefault="0063762F" w14:paraId="54FA287D" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00503D6B" w:rsidR="005F07C5" w:rsidP="00503D6B" w:rsidRDefault="005F07C5" w14:paraId="21EA39F2" w14:textId="77777777">
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="4027F01A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="5732ECF6" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="0063762F" w:rsidP="00503D6B" w:rsidRDefault="0063762F" w14:paraId="325E4E42" w14:textId="77777777">
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="57B97933" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00503D6B" w:rsidR="005F07C5" w:rsidP="00503D6B" w:rsidRDefault="005F07C5" w14:paraId="31BDAB0B" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="016B7F95" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="160"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00503D6B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De leden van de VVD-fractie hebben</w:t>
       </w:r>
-      <w:r w:rsidRPr="00503D6B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000080"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00503D6B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>kennisgenomen van de brief over de ‘Stand van zaken diverse moties en toezegging en begrotingsbehandeling VWS 2026’. Zij hebben hierover de volgende vraag.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="005F07C5" w:rsidP="00503D6B" w:rsidRDefault="005F07C5" w14:paraId="54578C54" w14:textId="77777777">
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="140A39BE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="160"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de VVD-fractie begrijpen dat de minister de motie van de leden Bushoff en Van den Hil als uitgevoerd beschouwt. Het is deze leden echter niet duidelijk of het nu daadwerkelijk gemakkelijker gemaakt zal worden voor K&amp;J-psychologen om aan de slag te gaan als GZ-psycholoog voor kinderen en jongvolwassenen. Er zijn momenteel meer dan duizend K&amp;J-psychologen, die niet aan de slag kunnen als GZ-psycholoog voor kinderen en jongvolwassenen. Gezien de lange wachtlijsten en de krapte op de arbeidsmarkt, maken de leden van de VVD-fractie zich hier zorgen om. Kan de minister toelichten of het nu wel of niet eenvoudiger wordt voor K&amp;J-psychologen om aan de slag te gaan als GZ-psycholoog voor kinderen en jongvolwassenen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="005F07C5" w:rsidP="00503D6B" w:rsidRDefault="005F07C5" w14:paraId="089E15E8" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="6755F3DB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de GroenLinks-PvdA-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="0063762F" w:rsidP="00503D6B" w:rsidRDefault="0063762F" w14:paraId="2F017767" w14:textId="77777777">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="677908FD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="295AADC6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de GroenLinks-PvdA-fractie hebben met interesse kennisgenomen van de brief de bewindspersonen over de stand van zaken met betrekking tot diverse moties en toezeggingen die tijdens de begrotingsbehandeling VWS 2026 zijn gedaan. Zij hebben nog enkele vragen en opmerkingen over deze brief. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="005F07C5" w:rsidP="00503D6B" w:rsidRDefault="005F07C5" w14:paraId="2D554945" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="16C952EF" w14:textId="445FAF7A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ten aan zien van de motie van het lid Bushoff (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A57A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kamerstuk 29 689, nr. 1301</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) over in kaart brengen hoeveel mensen om financiële reden afzien van behandeling tegen MRSA (meticillineresistente Staphylococcus aureus) hebben de leden van de GroenLinks-PvdA-fractie enkele vragen. Genoemde leden lezen in het advies van ZonMw dat een volledige kosten-effectiviteitsanalyse nodig zou zijn om de financiële impact te bepalen. Kan de minister uitleggen waarom zo’n analyse nodig is, terwijl het Nederlandse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">search-and-destroy </w:t>
       </w:r>
-      <w:r w:rsidRPr="00503D6B">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">beleid ten aanzien van MRSA al jarenlang als kosteneffectief wordt beschouwd? Dat is door de Gezondheidsraad bevestigd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="00503D6B" w:rsidP="00503D6B" w:rsidRDefault="00503D6B" w14:paraId="24589151" w14:textId="77777777">
-[...42 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="447F51AC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="696B7D69" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De motie vraagt niet enkel om in kaart te brengen hoeveel mensen afzien van behandeling om financiële redenen, maar ook wat de financiële impact is om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de diagnostiek en behandeling van het MRSA-virus uit te sluiten van het eigen risico. Kan de minister erop in gaan waarom zo’n onderzoek niet wordt uitgevoerd? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="5BB7043A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Genoemde leden stellen, in lijn met de ZonMw-commissie, dat individuen waarvan het eigen risico nog niet geheel is aangesproken nu gevraagd worden om kosten te dragen voor eigen diagnostiek en behandeling van MRSA-dragerschap voor een algemeen belang. Dit vinden zij onrechtvaardig. Is de minister van mening dat het rechtvaardig is dat deze mensen hun eigen risico hiervoor moeten aanspreken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="005F07C5" w:rsidP="00503D6B" w:rsidRDefault="005F07C5" w14:paraId="140466F5" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="172A122B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>De leden van de GroenLinks-PvdA-fractie lezen dat er een complex en langdurig onderzoek nodig is om in kaart te brengen hoeveel mensen om financiële reden afzien van behandeling tegen MRSA. Echter, is de minister dan niet bereid om in ieder geval een globale inschatting te maken met het veld van de jaarlijkse kosten? Als de kosten op basis van deze inschatting inderdaad beperkt blijken te zijn, is de minister dan bereid om deze zorg uit te zonderen van het eigen risico, juist omdat het gaat om een maatregel in het kader van infectieziektebestrijding die het algemeen belang dient?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="005F07C5" w:rsidP="00503D6B" w:rsidRDefault="005F07C5" w14:paraId="63D5A9BD" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="4407C114" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="788704B6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de PVV-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="0063762F" w:rsidP="00503D6B" w:rsidRDefault="0063762F" w14:paraId="4A1117E0" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="6ECCC242" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="40455FD4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De leden van de PVV-fractie hebben de brief van de bewindspersonen gelezen en hebben hier geen opmerkingen en vragen over.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="0063762F" w:rsidP="00503D6B" w:rsidRDefault="0063762F" w14:paraId="1DD0A137" w14:textId="77777777">
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="407A199D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="27356E75" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de CDA-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="0063762F" w:rsidP="00503D6B" w:rsidRDefault="0063762F" w14:paraId="4DFA94FD" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="47DB50DA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="43B98693" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De leden van de CDA-fractie hebben op dit moment geen vragen over de brief van de bewindspersonen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="0063762F" w:rsidP="00503D6B" w:rsidRDefault="0063762F" w14:paraId="561C78C9" w14:textId="77777777">
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="3F6C84E7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="4133610B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de BBB-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="0063762F" w:rsidP="00503D6B" w:rsidRDefault="0063762F" w14:paraId="295B1043" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="6B1EB5A4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="142B3BD5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De leden van de BBB-fractie hebben de brief over de “Stand van zaken diverse moties en toezeggingen begrotingsbehandeling VWS 2026” met interesse gelezen en hebben daar vooralsnog geen vragen over.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="005F07C5" w:rsidP="00503D6B" w:rsidRDefault="005F07C5" w14:paraId="4E5D38D0" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="59A3198B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="6117C80E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:suppressAutoHyphens/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="6862A3C4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>II.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00503D6B">
-        <w:rPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Reactie van de minister</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="005F07C5" w:rsidP="00503D6B" w:rsidRDefault="005F07C5" w14:paraId="2970C0F0" w14:textId="77777777">
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="2B317883" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00503D6B" w:rsidR="005F07C5" w:rsidP="00503D6B" w:rsidRDefault="005F07C5" w14:paraId="65A67274" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="23E8F90E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="007134CE" w:rsidP="00503D6B" w:rsidRDefault="007134CE" w14:paraId="012E2C67" w14:textId="77777777">
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="3BA76228" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00503D6B" w:rsidR="005F07C5" w:rsidP="00503D6B" w:rsidRDefault="005F07C5" w14:paraId="3D81BFFB" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="1F6D6ABB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De leden van de VVD-fractie hebben kennisgenomen van de brief over de ‘Stand van zaken diverse moties en toezegging en begrotingsbehandeling VWS 2026’. Zij hebben hierover de volgende vraag.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="00CD7AE3" w:rsidP="00503D6B" w:rsidRDefault="00CD7AE3" w14:paraId="714B58B2" w14:textId="77777777">
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="43A44560" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00503D6B" w:rsidR="005F07C5" w:rsidP="00503D6B" w:rsidRDefault="005F07C5" w14:paraId="35AED2FB" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="10064B9F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...359 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de VVD-fractie begrijpen dat de minister de motie van de leden Bushoff en Van den Hil als uitgevoerd beschouwt. Het is deze leden echter niet duidelijk of het nu daadwerkelijk gemakkelijker gemaakt zal worden voor K&amp;J-psychologen om aan de slag te gaan als GZ-psycholoog voor kinderen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">en jongvolwassenen. Er zijn momenteel meer dan duizend K&amp;J-psychologen, die niet aan de slag kunnen als GZ-psycholoog voor kinderen en jongvolwassenen. Gezien de lange wachtlijsten en de krapte op de arbeidsmarkt, maken de leden van de VVD-fractie zich hier zorgen om. Kan de minister toelichten of het nu wel of niet eenvoudiger wordt voor K&amp;J-psychologen om aan de slag te gaan als GZ-psycholoog voor kinderen en jongvolwassenen? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="5C8FBAC6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="10FD179F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="587FF27F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het beroep Kind- en Jeugdpsycholoog (K&amp;J-psycholoog) en het BIG-beroep GZ-psycholoog zijn afzonderlijke beroepen met elk een eigen opleiding. Het beroep K&amp;J-psycholoog blijft als zelfstandig beroep bestaan. K&amp;J-psychologen en GZ-psychologen kunnen vergelijkbare werkzaamheden verrichten in het jeugddomein. K&amp;J-psychologen kunnen daarnaast zorg verlenen aan jongvolwassenen van 18 tot 23 jaar en aan ouders binnen de gezinscontext. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="3F86D3C5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Beperkingen in de brede inzetbaarheid van K&amp;J-psychologen vloeien voort uit veldafspraken en niet uit wettelijke bepalingen. Zoals het kabinet de Kamer op 12 november 2024, 27 mei 2025 en recent op 18 maart 2026 heeft toegelicht,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reguleert de Wet BIG beroepen alleen wanneer dit noodzakelijk is voor patiëntveiligheid en het behoud van de kwaliteit van zorg. Het Zorginstituut Nederland heeft in 2022 aangegeven dat zwaardere regulering van het beroep K&amp;J-psycholoog door opname in het BIG-register in dat licht niet noodzakelijk is, omdat de kwaliteit van de zorg reeds voldoende wordt gewaarborgd, onder meer via het Kwaliteitsregister Jeugd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K&amp;J-psychologen kunnen al werken in de jeugdhulp en kunnen dat blijven doen, aangezien voor deze groep de norm van de verantwoorde werktoedeling van toepassing is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="3276FA0B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="19634ACB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Zoals het kabinet op 18 maart 2026 aan de Kamer heeft gemeld komen verzoeken tot regulering van beroepen niet altijd voort uit overwegingen van patiëntveiligheid of kwaliteit van zorg, maar hangen deze samen met bijvoorbeeld verwachtingen over positie, beloning of declaratiemogelijkheden. Dit acht het kabinet onwenselijk. Onnodige regulering kan de inzetbaarheid en mobiliteit van zorgprofessionals beperken en daarmee negatieve effecten hebben op de arbeidsmarkt, zoals tekorten en verminderde flexibiliteit. Daarom is het van belang terughoudend om te gaan met regulering en alleen in te zetten waar dit daadwerkelijk noodzakelijk is voor de kwaliteit van de individuele beroepsuitoefening en patiëntveiligheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="11391C93" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="5709EA2D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na het niet doorzetten van het conceptwetsvoorstel ter vereenvoudiging van de beroepenstructuur van psychologische beroepen hebben verschillende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>veldpartijen, waaronder het NIP en het Collectief Kinder- en Jeugdpsychologen, verzocht om een overgangs- of coulanceregeling voor een groep K&amp;J-psychologen die zich heeft omgeschoold in de verwachting dat dit zou leiden tot een BIG-registratie als GZ-psycholoog. Deze groep heeft vooruitlopend op besluitvorming op eigen initiatief en daarmee op eigen risico geanticipeerd op het conceptwetsvoorstel. Tijdens een wetgevingsproces kunnen plannen wijzigen of worden ingetrokken en aan beleidsvoornemens kunnen geen rechten worden ontleend. Het niet doorzetten van dit conceptwetsvoorstel leidt daarom niet tot een overgangs- of coulanceregeling. Dit is op 4 februari 2026 tijdens het rondetafelgesprek met veldpartijen uit de ggz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nogmaals toegelicht. Veldpartijen hebben bevestigd dat zij dit standpunt begrijpen. Bovendien is tijdens het </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="326991B9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rondetafelgesprek afgesproken dat partijen met elkaar onderzoeken hoe K&amp;J-psychologen breed ingezet kunnen worden, onder andere door mogelijkheden te zoeken binnen de veldafspraken in het Landelijk Kwaliteitsstatuut ggz (LKS). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="170823BA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tijdens dat rondetafelgesprek is ook afgesproken dat partijen met elkaar onderzoeken waar het LKS de brede inzetbaarheid van K&amp;J-psychologen raakt en welke eventuele aanpassingen helpend kunnen zijn om de beperkingen op te lossen. Knelpunten ten aanzien van de brede inzetbaarheid en de knelpunten die K&amp;J-psychologen vloeien namelijk voort uit afspraken die veldpartijen zelf hebben gemaakt in het LKS en niet uit wettelijke bepalingen. Het ministerie van VWS speelt hierin geen rol, maar heeft vertrouwen dat veldpartijen hier concrete afspraken over maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="2E4F4EEB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="339357A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij de zorgverlening is het belangrijk onderscheid te maken tussen jeugdhulp tot 18 jaar en zorg voor jongvolwassenen vanaf 18 jaar. K&amp;J-psychologen kunnen in het jeugdveld werkzaam zijn zonder BIG-registratie, aangezien deze registratie geen voorwaarde is voor inzet in de jeugdhulp. Zij moeten uiteraard voldoen aan de kwaliteitseisen uit de Jeugdwet en zijn binnen dit kader al breed en flexibel inzetbaar. Voor zorg aan jongvolwassenen van 18 tot 23 jaar en aan ouders binnen de gezinscontext valt de zorg vanaf 18 jaar in beginsel onder de Zorgverzekeringswet, waarbij het LKS van toepassing is. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="36956F31" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Voor cliënten die tijdens hun behandeling 18 jaar worden, geldt een overgangsregeling van maximaal 365 dagen, zodat de behandeling die is gestart op grond van de Jeugdwet tijdelijk kan worden voortgezet onder de Zorgverzekeringswet bij dezelfde behandelaar. Dit betekent dat K&amp;J-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>psychologen zorg kunnen blijven verlenen aan jongvolwassenen van 18 t/m 24 jaar en aan ouders binnen de gezinscontext. In de volwassen ggz is het regiebehandelaarschap voorbehouden aan zorgverleners met een BIG-registratie. K&amp;J-psychologen zonder BIG-registratie kunnen in de volwassen ggz geen regiebehandelaar zijn. Deze eis volgt uit het LKS en andere veldafspraken en staat geheel los van de Wet BIG, aangezien de Wet BIG zelf geen eisen stelt aan het regiebehandelaarschap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="1DD76B04" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="6C31457A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de GroenLinks-PvdA-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="39434F09" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="663BCD88" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...8 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...7 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de GroenLinks-PvdA-fractie hebben met interesse kennisgenomen van de brief de bewindspersonen over de stand van zaken met betrekking tot diverse moties en toezeggingen die tijdens de begrotingsbehandeling VWS 2026 zijn gedaan. Zij hebben nog enkele vragen en opmerkingen over deze brief. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="1F48BC44" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="446B38B9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...8 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...7 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten aan zien van de motie van het lid Bushoff over in kaart brengen hoeveel mensen om financiële reden afzien van behandeling tegen MRSA (meticillineresistente Staphylococcus aureus) hebben de leden van de GroenLinks-PvdA-fractie enkele vragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="606BD7A3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="243C7E87" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...8 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...82 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Genoemde leden lezen in het advies van ZonMw dat een volledige kosten-effectiviteitsanalyse nodig zou zijn om de financiële impact te bepalen. Kan de minister uitleggen waarom zo’n analyse nodig is, terwijl het Nederlandse search-and-destroy beleid ten aanzien van MRSA al jarenlang als kosteneffectief wordt beschouwd? Dat is door de Gezondheidsraad bevestigd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="3FCED39D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="7C990E51" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De motie verzoekt de regering om ‘in kaart te brengen hoeveel mensen afzien van behandeling om financiële redenen en wat de financiële impact is om de diagnostiek en behandeling van het MRSA-virus uit te sluiten van het eigen risico’. Ter uitvoering van deze motie is ZonMw daarom gevraagd hoe een dergelijke analyse verantwoord kan worden uitgevoerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="16C722ED" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="7093AE58" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De in de motie gestelde vragen staan los van de vraag hoe effectief het 'search and destroy'-beleid is. In Nederland beschermt </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk227145172" w:id="0"/>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dit 'search and destroy'-beleid </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>kwetsbare patiënten en hun zorgverleners tegen de MRSA-bacterie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit beleid richt zich specifiek op risicosituaties binnen zorginstellingen, en geldt niet voor elke MRSA-drager. Buiten de zorginstellingen geldt terughoudendheid ten aanzien van het behandelen bij gezonde mensen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="6C945469" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="11773676" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...41 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">De motie vraagt niet enkel om in kaart te brengen hoeveel mensen afzien van behandeling om financiële redenen, maar ook wat de financiële impact is om de diagnostiek en behandeling van het MRSA-virus uit te sluiten van het eigen risico. Kan de minister erop in gaan waarom zo’n onderzoek niet wordt uitgevoerd? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="2570F927" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="7A130E0D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Om de financiële impact te kunnen berekenen dient allereerst bekend te zijn hoeveel mensen om financiële redenen afzien van een behandeling. Dit onderzoek is niet uitvoerbaar op wetenschappelijk verantwoorde wijze, zoals is geconcludeerd door de ZonMw commissie Infectieziekten &amp; Resistentie. Daarmee is ook de financiële impact niet te berekenen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="480F1477" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="0590E9EF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...79 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Genoemde leden stellen, in lijn met de ZonMw-commissie, dat individuen waarvan het eigen risico nog niet geheel is aangesproken nu gevraagd worden om kosten te dragen voor eigen diagnostiek en behandeling van MRSA-dragerschap voor een algemeen belang. Dit vinden zij onrechtvaardig. Is de minister van mening dat het rechtvaardig is dat deze mensen hun eigen risico hiervoor moeten aanspreken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="236B1AFE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="5EF73958" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Het kan als onrechtvaardig voelen wanneer iemand die niet ziek is een behandeling ondergaat in het belang van een ander en daarvoor kosten moet maken. Een MRSA-dragerschapsbehandeling heeft echter ook tot doel om te voorkomen dat het betreffende individu op termijn mogelijke gezondheidsschade oploopt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="4D5FD237" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="70105B60" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wat betreft het beleid ten aanzien van het beteugelen van antimicrobiële resistentie moeten keuzes worden gemaakt die uiteindelijk het meeste opleveren voor de volksgezondheid. Het risico voor de volksgezondheid is in dit geval onvoldoende inzichtelijk om tot beleidswijzigingen over te gaan. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk227252556" w:id="1"/>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet ziet, nu het doorvoeren van een beleidswijziging ongericht en waarschijnlijk weinig effectief is, geen redenen om de MRSA-dragerschapsbehandeling kosteloos ter beschikking te stellen </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(zie ook het antwoord hierna).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="3E8E5215" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="74EFD228" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>De leden van de GroenLinks-PvdA-fractie lezen dat er een complex en langdurig onderzoek nodig is om in kaart te brengen hoeveel mensen om financiële reden afzien van behandeling tegen MRSA. Echter, is de minister dan niet bereid om in ieder geval een globale inschatting te maken met het veld van de jaarlijkse kosten? Als de kosten op basis van deze inschatting inderdaad beperkt blijken te zijn, is de minister dan bereid om deze zorg uit te zonderen van het eigen risico, juist omdat het gaat om een maatregel in het kader van infectieziektebestrijding die het algemeen belang dient?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="000419FF" w:rsidP="00503D6B" w:rsidRDefault="000419FF" w14:paraId="554CA9DD" w14:textId="77777777">
-[...42 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="2F5E4344" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="4E474F8F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het advies van de ZonMw Commissie is de grove inschatting gemaakt dat er jaarlijks bij 3.000 – 4.000 mensen MRSA-dragerschap wordt vastgesteld. Het aantal mensen dat drager van de MRSA-bacterie is, ligt hoger, maar niet iedereen in Nederland wordt getest. De commissie schat verder in dat jaarlijks tussen de 100 en 200 personen afzien van behandeling van MRSA-dragerschap. Bij een deel van deze 100 – 200 mensen kan financiële overwegingen een rol spelen. Bij een aanname van 4.000 mensen die jaarlijks het advies krijgen om hun dragerschap te behandelen, en de kosten per persoon (ongeveer 300 euro), is de inschatting dat het totaal aan kosten (voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>antibiotica, neuszalf, diagnostiek) ca. 1,2 miljoen euro bedraagt. Bij meerdere kweek- en behandelrondes zou dit bedrag iets hoger kunnen zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="20C40235" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="1A957C41" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD57DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Onduidelijk blijft hoe groot de effectiviteit van het kosteloos ter beschikking stellen van MRSA-dragerschapsbehandeling zou zijn, omdat de meerderheid van de dragers nu ook al bereid is de behandeling te ondergaan en we niet weten welk deel van degenen die nu afzien van behandeling dit wel zouden doen als hier geen kosten voor zijn. Het zou erop neer kunnen komen dat de maatregel, die op basis van bovenstaande schattingen 1,2 miljoen zou kosten, ertoe leidt dat enkele tientallen personen meer zich zouden behandelen voor MRSA-dragerschap. Hiermee lijken de mogelijke kosten (financieel) niet op te wegen tegen de mogelijke baten (voor de volksgezondheid). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00503D6B" w:rsidR="005F07C5" w:rsidP="00503D6B" w:rsidRDefault="005F07C5" w14:paraId="5583038D" w14:textId="77777777">
-[...17 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00AD57DD" w:rsidP="00AD57DD" w:rsidRDefault="00AD57DD" w14:paraId="73CC8AA6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD57DD" w:rsidR="00217BEA" w:rsidP="00AD57DD" w:rsidRDefault="00217BEA" w14:paraId="78AE9D37" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00AD57DD" w:rsidR="00217BEA" w:rsidSect="00904B30">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46E36BD4" w14:textId="77777777" w:rsidR="00743776" w:rsidRDefault="00743776">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="112A4784" w14:textId="77777777" w:rsidR="00FA70DB" w:rsidRDefault="00FA70DB" w:rsidP="00AD57DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AFDE7E7" w14:textId="77777777" w:rsidR="00743776" w:rsidRDefault="00743776">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="756C11BA" w14:textId="77777777" w:rsidR="00FA70DB" w:rsidRDefault="00FA70DB" w:rsidP="00AD57DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...58 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="151CD1AC" w14:textId="77777777" w:rsidR="00AD57DD" w:rsidRPr="00AD57DD" w:rsidRDefault="00AD57DD" w:rsidP="00AD57DD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AF1504A" w14:textId="77777777" w:rsidR="00AD57DD" w:rsidRPr="00AD57DD" w:rsidRDefault="00AD57DD" w:rsidP="00AD57DD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73DCC643" w14:textId="77777777" w:rsidR="00AD57DD" w:rsidRPr="00AD57DD" w:rsidRDefault="00AD57DD" w:rsidP="00AD57DD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AEFD28E" w14:textId="77777777" w:rsidR="00743776" w:rsidRDefault="00743776">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="42A03C07" w14:textId="77777777" w:rsidR="00FA70DB" w:rsidRDefault="00FA70DB" w:rsidP="00AD57DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F03299E" w14:textId="77777777" w:rsidR="00743776" w:rsidRDefault="00743776">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5F672B46" w14:textId="77777777" w:rsidR="00FA70DB" w:rsidRDefault="00FA70DB" w:rsidP="00AD57DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="72433B5C" w14:textId="4623CAC2" w:rsidR="007134CE" w:rsidRPr="007134CE" w:rsidRDefault="007134CE" w:rsidP="007134CE">
+    <w:p w14:paraId="04C9EE2B" w14:textId="77777777" w:rsidR="00AD57DD" w:rsidRPr="007134CE" w:rsidRDefault="00AD57DD" w:rsidP="00AD57DD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007134CE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007134CE">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36800-XVI, nr. 68.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2023/24, 29 282, nr. 583</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007134CE">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 29 282, nr. 606</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007134CE">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 832, nr. 6.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1E2C1104" w14:textId="20707FC9" w:rsidR="005F07C5" w:rsidRPr="007134CE" w:rsidRDefault="005F07C5" w:rsidP="005F07C5">
+    <w:p w14:paraId="51C2A74F" w14:textId="77777777" w:rsidR="00AD57DD" w:rsidRPr="007134CE" w:rsidRDefault="00AD57DD" w:rsidP="00AD57DD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007134CE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007134CE">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II 2023/24, 29 282, nr. 583</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 832, nr. 6.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2021/22, 29 282, nr. 464.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1B95834C" w14:textId="77777777" w:rsidR="005F07C5" w:rsidRPr="007134CE" w:rsidRDefault="005F07C5" w:rsidP="005F07C5">
+    <w:p w14:paraId="33996AAD" w14:textId="77777777" w:rsidR="00AD57DD" w:rsidRDefault="00AD57DD" w:rsidP="00AD57DD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007134CE">
+      </w:pPr>
+      <w:r w:rsidRPr="00426F51">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007134CE">
+      <w:r w:rsidRPr="00426F51">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II 2021/22, 29 282, nr. 464.</w:t>
+        <w:t xml:space="preserve"> Het Nederlands Instituut van Psychologen (NIP); De Nederlandse ggz; Zorgverzekeraars Nederland; Nederlandse Vereniging voor Psychotherapie (NVP); Platform MEERGGZ; Vereniging van Nederlandse Gemeenten (VNG); Nederlandse Vereniging van Orthopedagogen (NVO); Nederlandse Vereniging voor Psychiatrie (NVvP); Jeugdzorg Nederland; Mind; en de Landelijke Vereniging van Vrijgevestigde Psychologen &amp; Psychotherapeuten (LVVP).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5029B313" w14:textId="77777777" w:rsidR="005F07C5" w:rsidRDefault="005F07C5" w:rsidP="005F07C5">
-[...21 lines deleted...]
-    <w:p w14:paraId="13F67875" w14:textId="77777777" w:rsidR="000419FF" w:rsidRPr="00426F51" w:rsidRDefault="000419FF" w:rsidP="000419FF">
+    <w:p w14:paraId="1F9E34AF" w14:textId="77777777" w:rsidR="00AD57DD" w:rsidRPr="00426F51" w:rsidRDefault="00AD57DD" w:rsidP="00AD57DD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426F51">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00426F51">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dit is vastgelegd in de richtlijn van de Stichting Werkgroep Antibioticabeleid (SWAB). 'Behandeling van MRSA-dragers’ focust specifiek op de eradicatie: het volledig verwijderen van de bacterie bij dragers.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="604C30BB" w14:textId="41AED72A" w:rsidR="00830438" w:rsidRDefault="00C925F1">
+  <w:p w14:paraId="5B467A2C" w14:textId="77777777" w:rsidR="00AD57DD" w:rsidRPr="00AD57DD" w:rsidRDefault="00AD57DD" w:rsidP="00AD57DD">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...174 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="669F98AA" w14:textId="3889DF0D" w:rsidR="00830438" w:rsidRDefault="00C925F1" w:rsidP="00536636">
-[...239 lines deleted...]
-  <w:p w14:paraId="13B096D7" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00830438" w:rsidP="00536636">
+  <w:p w14:paraId="0D058058" w14:textId="77777777" w:rsidR="00AD57DD" w:rsidRPr="00AD57DD" w:rsidRDefault="00AD57DD" w:rsidP="00AD57DD">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="78976ADA" w14:textId="5F7B5595" w:rsidR="00830438" w:rsidRPr="00536636" w:rsidRDefault="00C925F1" w:rsidP="00536636">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64B9D4A3" w14:textId="77777777" w:rsidR="00AD57DD" w:rsidRPr="00AD57DD" w:rsidRDefault="00AD57DD" w:rsidP="00AD57DD">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...471 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...414 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="463052AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7E04BB0"/>
     <w:lvl w:ilvl="0" w:tplc="0FBCF724">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -4328,208 +2235,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...156 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D6641DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2049C20"/>
     <w:lvl w:ilvl="0" w:tplc="9E2C7270">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -4574,899 +2324,260 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...256 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="822359304">
+  <w:num w:numId="1" w16cid:durableId="1848208115">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...115 lines deleted...]
-    <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="50" w16cid:durableId="1660117565">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="2" w16cid:durableId="1660117565">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...274 lines deleted...]
-    <w:rsid w:val="00FB5E8C"/>
+    <w:rsidRoot w:val="00AD57DD"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00677091"/>
+    <w:rsid w:val="00710C46"/>
+    <w:rsid w:val="00765EEB"/>
+    <w:rsid w:val="007A57A4"/>
+    <w:rsid w:val="008168F8"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00904B30"/>
+    <w:rsid w:val="009E6AA8"/>
+    <w:rsid w:val="00AD57DD"/>
+    <w:rsid w:val="00FA70DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="009E23CB"/>
+  <w14:docId w14:val="6B079CA8"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{64C7031C-AF53-460F-A3FA-1BC445EBCB4F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5488,74 +2599,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5704,1639 +2816,1073 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00AD57DD"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00AD57DD"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00AD57DD"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00AD57DD"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00AD57DD"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00AD57DD"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00AD57DD"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00AD57DD"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00AD57DD"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AD57DD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD57DD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD57DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD57DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD57DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD57DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD57DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD57DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD57DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00AD57DD"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bronvermelding">
-    <w:name w:val="table of authorities"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00AD57DD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD57DD"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="46"/>
       </w:numPr>
-      <w:tabs>
-[...118 lines deleted...]
-      <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Notitiekop">
-    <w:name w:val="Note Heading"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00AD57DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD57DD"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="a"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AD57DD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD57DD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD57DD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD57DD"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="709"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="page number"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-    </w:pPr>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AD57DD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD57DD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00AD57DD"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
-[...3 lines deleted...]
-    <w:rsid w:val="00282965"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AD57DD"/>
     <w:rPr>
-      <w:b/>
-[...10 lines deleted...]
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="00AD57DD"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevens kopjes"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevens"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="00AD57DD"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00AD57DD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
-[...18 lines deleted...]
-      <w:spacing w:line="90" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="9"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00AD57DD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
     <w:name w:val="Afzendgegevens witregel 2"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="004B5A41"/>
+    <w:rsid w:val="00AD57DD"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-TabelTitel">
-[...79 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Kop 4 Char1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005F07C5"/>
+    <w:rsid w:val="00AD57DD"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="005F07C5"/>
+    <w:rsid w:val="00AD57DD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
-    <w:name w:val="paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="005F07C5"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AD57DD"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:hidden/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...53 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00AD57DD"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...182 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>8</ap:Pages>
-  <ap:Words>2728</ap:Words>
-  <ap:Characters>15008</ap:Characters>
+  <ap:Words>2656</ap:Words>
+  <ap:Characters>14612</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>125</ap:Lines>
-  <ap:Paragraphs>35</ap:Paragraphs>
+  <ap:Lines>121</ap:Lines>
+  <ap:Paragraphs>34</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>17701</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>17234</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>