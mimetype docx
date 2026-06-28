--- v0 (2026-05-12)
+++ v1 (2026-06-28)
@@ -1,3935 +1,894 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00AA34BD" w:rsidR="00CD5856" w:rsidRDefault="00CD5856" w14:paraId="6358303A" w14:textId="77777777">
-[...47 lines deleted...]
-    <w:p w:rsidRPr="00AA34BD" w:rsidR="005C4491" w:rsidP="005C4491" w:rsidRDefault="003F6AC4" w14:paraId="4533163F" w14:textId="2F9E303A">
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00456BD9" w:rsidRDefault="00B27853" w14:paraId="10F083A3" w14:textId="3874733D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456BD9" w:rsidR="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>486</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456BD9" w:rsidR="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00456BD9" w:rsidR="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00456BD9" w:rsidR="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Evaluatie Embryowet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00456BD9" w:rsidP="00D80872" w:rsidRDefault="00456BD9" w14:paraId="5B59D6EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456BD9" w:rsidR="00B27853">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>42</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00B27853" w:rsidP="00B27853" w:rsidRDefault="00456BD9" w14:paraId="78C63D25" w14:textId="2E229783">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...109 lines deleted...]
-    <w:p w:rsidRPr="00AA34BD" w:rsidR="005C4491" w:rsidP="005C4491" w:rsidRDefault="005C4491" w14:paraId="53E94B6C" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00456BD9" w:rsidP="00B27853" w:rsidRDefault="00456BD9" w14:paraId="32769B27" w14:textId="522D5BC7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="009A74D7" w:rsidP="005C4491" w:rsidRDefault="000964B4" w14:paraId="37FF5496" w14:textId="7286E205">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Den Haag, 12 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00B27853" w:rsidP="00B27853" w:rsidRDefault="00B27853" w14:paraId="61A081CB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...30 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00B27853" w:rsidP="00B27853" w:rsidRDefault="00B27853" w14:paraId="5052002D" w14:textId="6824AA27">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet wil met deze brief duidelijkheid geven over de status van het CBO-advies. Helderheid hierover is in het bijzonder van belang voor de direct betrokkenen, zoals donorkinderen, ouders en spermadonoren. Het CBO-advies werd in 1992 uitgebracht door een daartoe geïnstalleerde commissie van de Medisch Wetenschappelijke Raad van het Centraal Begeleidingsorgaan voor de Intercollegiale Toetsing (CBO), in samenwerking met de beroepsverenigingen voor obstetrie en gynaecologie (NVOG) en voor klinische genetica (VKGN). In dit advies staat het maximumaantal van 25 kinderen per spermadonor beschreven. Sinds de totstandkoming van het CBO-advies hebben het ministerie van VWS, de IGJ en andere partijen verschillende benamingen gegeven aan het CBO-advies. Het werd beschreven als een norm, advies, richtlijn of professionele standaard. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00B27853" w:rsidP="00B27853" w:rsidRDefault="00B27853" w14:paraId="74DD8BE5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00B27853" w:rsidP="00B27853" w:rsidRDefault="00B27853" w14:paraId="724CD051" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>In een brief aan de Kamer van 22 september 2025 schreef de toenmalig staatssecretaris van VWS over het CBO-advies: “Sinds 1 april 2025 is het aantal van 12 vrouwen per donor wettelijk vastgelegd in de Wdkb. Maar voor die tijd werd gewerkt met een advies van de beroepsvereniging. (…) Een advies is voor een kliniek, anders dan de wet, echter niet bindend. Een zorgverlener kan er (gemotiveerd) voor kiezen om van een advies of richtlijn af te wijken. (…).” In een voetnoot werd hieraan toegevoegd: “Eerder werd gesproken over een beroepsrichtlijn. De IGJ heeft hier inmiddels nader naar gekeken en stelt vast dat het een advies betrof vanuit de beroepsvereniging en de Gezondheidsraad en dat er derhalve geen sprake was van een (beroeps)richtlijn.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456BD9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00AA34BD">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA34BD" w:rsidR="00135CB6" w:rsidP="00135CB6" w:rsidRDefault="00135CB6" w14:paraId="1F6FA4C2" w14:textId="03812829">
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00B27853" w:rsidP="00B27853" w:rsidRDefault="00B27853" w14:paraId="07E0A4A5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...45 lines deleted...]
-    <w:p w:rsidRPr="00AA34BD" w:rsidR="008008EC" w:rsidP="005C4491" w:rsidRDefault="008008EC" w14:paraId="5A963E88" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Het kabinet betreurt dat door deze voetnoot mogelijk ten onrechte de indruk heeft kunnen ontstaan dat het CBO-advies geen of een beperkte status had.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00B27853" w:rsidP="00B27853" w:rsidRDefault="00B27853" w14:paraId="50191319" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00AA34BD" w:rsidR="008A67FD" w:rsidP="005C4491" w:rsidRDefault="000964B4" w14:paraId="50E9CDD5" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00B27853" w:rsidP="00B27853" w:rsidRDefault="00B27853" w14:paraId="6CFE9905" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zienswijze kabinet op het CBO-advies</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA34BD" w:rsidR="008008EC" w:rsidP="008008EC" w:rsidRDefault="000964B4" w14:paraId="383F47F9" w14:textId="2CF0EA97">
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00B27853" w:rsidP="00B27853" w:rsidRDefault="00B27853" w14:paraId="7E414714" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat het CBO-advies in het verleden niet eenduidig is omschreven laat echter onverlet dat het moet worden gezien als een gezaghebbend en breed gedragen document, opgesteld door zorgprofessionals en wetenschappers. Het maximum van 25 kinderen per spermadonor behoorde tot de gedragen vigerende beroepspraktijk. Dit is op 8 april jl. eens te meer bevestigd in een nieuwsbericht van de NVOG, waarin staat dat het CBO-advies het uitgangspunt vormde voor de zorg: “Het CBO-advies uit 1992 was in die periode het enige landelijke document dat richting gaf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>dat richting gaf aan de praktijk van kunstmatige inseminatie met donorsperma.”</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>aan de praktijk van kunstmatige inseminatie met donorsperma.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456BD9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00AA34BD">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het CBO-advies was dus een gezaghebbend en breed gedragen document dat destijds binnen de beroepsgroep richting gaf aan het handelen van zorgverleners; zij moesten zich ertoe verhouden. De geschiedenis van donorconceptie kan en mag niet herschreven worden door met terugwerkende kracht te suggereren dat het CBO-advies geen of een beperkte status had en dat er daarom geen overschrijdingen van het maximumaantal kinderen per spermadonor hebben plaatsgevonden. Nog steeds is het kabinet van mening dat in het verleden onwenselijke overschrijdingen van het destijds geldende maximumaantal kinderen per spermadonor hebben plaatsgevonden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA34BD" w:rsidR="0005125C" w:rsidP="0005125C" w:rsidRDefault="0005125C" w14:paraId="6EB8DBE5" w14:textId="77777777">
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00B27853" w:rsidP="00B27853" w:rsidRDefault="00B27853" w14:paraId="2950CA9F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00AA34BD" w:rsidR="0005125C" w:rsidP="0005125C" w:rsidRDefault="000964B4" w14:paraId="44D8C21F" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00B27853" w:rsidP="00B27853" w:rsidRDefault="00B27853" w14:paraId="1B79EF16" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De rol van toezicht</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA34BD" w:rsidR="0005125C" w:rsidP="0005125C" w:rsidRDefault="000964B4" w14:paraId="4A9C08AF" w14:textId="77777777">
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00B27853" w:rsidP="00B27853" w:rsidRDefault="00B27853" w14:paraId="2FD5D0BF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...35 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De IGJ houdt toezicht op het aanbieden van goede zorg als bedoeld in de Wet kwaliteit, klachten en geschillen zorg (Wkkgz). In die wet is vastgelegd wat de kenmerken zijn van goede zorg. Aan het begrip goede zorg wordt in de praktijk vormgegeven, met inachtneming van wet- en regelgeving en mede aan de hand van zorgvuldigheidsnormen en hetgeen in de zorgverlening algemeen gebruikelijk is. Onder andere standaarden, adviezen en richtlijnen uit het veld spelen bij de invulling van dit begrip een belangrijke rol. Ook in de jaren negentig was er al wetgeving op dit terrein. Zo was met ingang van 1 april 1996 de Wet kwaliteit zorginstellingen van kracht die artsen voorschreef verantwoorde zorg te leveren. Aan dit begrip verantwoorde zorg diende in de praktijk invulling te worden gegeven. Het CBO-advies speelde hierbij, als gezaghebbend en breed gedragen document, een belangrijke rol. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk227250179" w:id="0"/>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
         </w:rPr>
         <w:t>De IGJ heeft het CBO-advies – ongeacht hoe het rapport is omschreven – daarom gehanteerd als een door de beroepsgroep breed gedragen gangbare praktijk als basis voor haar toezicht op kwalitatieve zorg</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00456BD9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00AA34BD">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wel moet worden erkend dat het CBO-advies niet volledig eenduidig was over het aantal van 25 donorkinderen, omdat enige ruimte overbleef voor het afwijken van het maximumaantal donorkinderen van 25. Bij afwijkingen van beroepsnormen gelden wel altijd voorwaarden voor de arts. Hierbij valt te denken aan een goede en transparante onderbouwing van de afwijking (het ‘pas toe of leg uit’-principe), en expliciete toestemming van de patiënt – de donor en wensmoeder. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA34BD" w:rsidR="0005125C" w:rsidP="0005125C" w:rsidRDefault="0005125C" w14:paraId="5F061137" w14:textId="77777777">
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00B27853" w:rsidP="00B27853" w:rsidRDefault="00B27853" w14:paraId="38B5FA3E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00AA34BD" w:rsidR="0005125C" w:rsidP="0005125C" w:rsidRDefault="000964B4" w14:paraId="06CF5D8D" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00B27853" w:rsidP="00B27853" w:rsidRDefault="00B27853" w14:paraId="384DE19C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA34BD" w:rsidR="0005125C" w:rsidP="0005125C" w:rsidRDefault="00AA34BD" w14:paraId="5C449348" w14:textId="08686CD4">
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00B27853" w:rsidP="00B27853" w:rsidRDefault="00B27853" w14:paraId="1ED4E348" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...91 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk227250039" w:id="1"/>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Het kabinet vertrouwt erop dat met de voorliggende Kamerbrief duidelijk is geworden dat zowel het ministerie van VWS als de IGJ het CBO-advies altijd hebben geïnterpreteerd als gezaghebbende bron voor wat gezien moest worden als de gangbare en breed gedragen beroepspraktijk. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00B27853" w:rsidP="00456BD9" w:rsidRDefault="00B27853" w14:paraId="6820112D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00B27853" w:rsidP="00456BD9" w:rsidRDefault="00456BD9" w14:paraId="7078BC9E" w14:textId="23F9AFF3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456BD9" w:rsidR="00B27853">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456BD9" w:rsidR="00B27853">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Welzijn en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003A7148" w:rsidR="003A7148" w:rsidP="003A7148" w:rsidRDefault="003A7148" w14:paraId="7FC24718" w14:textId="77777777">
-[...50 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00B27853" w:rsidP="00456BD9" w:rsidRDefault="00B27853" w14:paraId="54E70AA1" w14:textId="6020EB66">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:szCs w:val="18"/>
-[...12 lines deleted...]
-      <w:type w:val="continuous"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456BD9" w:rsidR="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00456BD9" w:rsidR="00FE0FA3" w:rsidP="00456BD9" w:rsidRDefault="00FE0FA3" w14:paraId="3E8F9356" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00456BD9" w:rsidR="00FE0FA3" w:rsidSect="00B27853">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="697B0143" w14:textId="77777777" w:rsidR="00CA13A7" w:rsidRDefault="00CA13A7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="508E1527" w14:textId="77777777" w:rsidR="001D20FC" w:rsidRDefault="001D20FC" w:rsidP="00B27853">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3950CA97" w14:textId="77777777" w:rsidR="00CA13A7" w:rsidRDefault="00CA13A7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="058FF9B5" w14:textId="77777777" w:rsidR="001D20FC" w:rsidRDefault="001D20FC" w:rsidP="00B27853">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...7 lines deleted...]
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="DejaVu Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-    <w:altName w:val="Calibri"/>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Malgun Gothic">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="171E5053" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="000964B4">
+  <w:p w14:paraId="44A9BE6D" w14:textId="77777777" w:rsidR="00B27853" w:rsidRPr="00B27853" w:rsidRDefault="00B27853" w:rsidP="00B27853">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...188 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="440A74B5" w14:textId="77777777" w:rsidR="00B27853" w:rsidRPr="00B27853" w:rsidRDefault="00B27853" w:rsidP="00B27853">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AFF7407" w14:textId="77777777" w:rsidR="00B27853" w:rsidRPr="00B27853" w:rsidRDefault="00B27853" w:rsidP="00B27853">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2197E12F" w14:textId="77777777" w:rsidR="00CA13A7" w:rsidRDefault="00CA13A7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2843DEA5" w14:textId="77777777" w:rsidR="001D20FC" w:rsidRDefault="001D20FC" w:rsidP="00B27853">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42BE80CA" w14:textId="77777777" w:rsidR="00CA13A7" w:rsidRDefault="00CA13A7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="62C1C2A2" w14:textId="77777777" w:rsidR="001D20FC" w:rsidRDefault="001D20FC" w:rsidP="00B27853">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6E349F20" w14:textId="77777777" w:rsidR="008A67FD" w:rsidRPr="00AA34BD" w:rsidRDefault="000964B4">
+    <w:p w14:paraId="587DA323" w14:textId="77777777" w:rsidR="00B27853" w:rsidRPr="00456BD9" w:rsidRDefault="00B27853" w:rsidP="00B27853">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AA34BD">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456BD9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AA34BD">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="008A67FD" w:rsidRPr="00AA34BD">
+        <w:r w:rsidRPr="00456BD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Evaluatie Embryowet | Tweede Kamer der Staten-Generaal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="73C970DA" w14:textId="77777777" w:rsidR="005C4491" w:rsidRPr="00AA34BD" w:rsidRDefault="000964B4" w:rsidP="005C4491">
+    <w:p w14:paraId="66E8697A" w14:textId="77777777" w:rsidR="00B27853" w:rsidRPr="00456BD9" w:rsidRDefault="00B27853" w:rsidP="00B27853">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AA34BD">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456BD9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AA34BD">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="005C4491" w:rsidRPr="00AA34BD">
+        <w:r w:rsidRPr="00456BD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.nvog.nl/nvog-benadrukt-belang-van-duidelijkheid-in-klinische-zorg-met-donorconceptie/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AA34BD">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="11FB607F" w14:textId="77777777" w:rsidR="0005125C" w:rsidRPr="00AA34BD" w:rsidRDefault="000964B4" w:rsidP="0005125C">
+    <w:p w14:paraId="7D235F82" w14:textId="77777777" w:rsidR="00B27853" w:rsidRPr="00456BD9" w:rsidRDefault="00B27853" w:rsidP="00B27853">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AA34BD">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456BD9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AA34BD">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA34BD">
-[...23 lines deleted...]
-        <w:t>) en vormt dat het kader voor het toezicht.</w:t>
+      <w:r w:rsidRPr="00456BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De IGJ hield tot 2018 toezicht op het voldoen aan de gangbare praktijk van maximaal 25 kinderen per donor volgens het CBO-advies. Van 2018 tot 1 april 2025 ging de IGJ uit van de gangbare praktijk volgens het Landelijke standpunt spermadonatie: maximaal 12 gezinnen per donor. Sinds 1 april 2025 is het maximumaantal van 12 vrouwen per donor wettelijk vastgelegd in de Wet donorgegevens kunstmatige bevruchting (Wdkb) en vormt dat het kader voor het toezicht.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2CE41B6E" w14:textId="61A16CF3" w:rsidR="00CD5856" w:rsidRDefault="00190FBF">
+  <w:p w14:paraId="4AC7B1E4" w14:textId="77777777" w:rsidR="00B27853" w:rsidRPr="00B27853" w:rsidRDefault="00B27853" w:rsidP="00B27853">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...899 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A2C8CEE" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="000964B4">
+  <w:p w14:paraId="27D2BFB6" w14:textId="77777777" w:rsidR="00B27853" w:rsidRPr="00B27853" w:rsidRDefault="00B27853" w:rsidP="00B27853">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...349 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6516368E" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="000964B4">
+  <w:p w14:paraId="17B75F0C" w14:textId="77777777" w:rsidR="00B27853" w:rsidRPr="00B27853" w:rsidRDefault="00B27853" w:rsidP="00B27853">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1043 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...118 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...4 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...189 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="00B27853"/>
+    <w:rsid w:val="001D20FC"/>
+    <w:rsid w:val="00217B6A"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00456BD9"/>
+    <w:rsid w:val="00512012"/>
+    <w:rsid w:val="00707ABC"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00B27853"/>
+    <w:rsid w:val="00C116FD"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:eastAsia="ko-KR"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5DE5F7B6"/>
+  <w14:docId w14:val="6182C01B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A1A0A2A6-BAC2-465C-9E2A-BD20FBE3BE4B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4044,51 +1003,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4270,1136 +1229,1233 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...5 lines deleted...]
-      <w:sz w:val="18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B27853"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B27853"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B27853"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B27853"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...19 lines deleted...]
-    </w:pPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B27853"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B27853"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B27853"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B27853"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B27853"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B27853"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B27853"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B27853"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B27853"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B27853"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B27853"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...115 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Rubricering"/>
-[...1 lines deleted...]
-    <w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
-    </w:pPr>
-    <w:rPr>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
-    </w:pPr>
-[...44 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:b/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...37 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="00B27853"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
     <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
-    <w:basedOn w:val="Huisstijl-Afzendgegevenskop"/>
+    <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...56 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
-      <w:noProof/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
-[...26 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0005125C"/>
+    <w:rsid w:val="00B27853"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0005125C"/>
-[...8 lines deleted...]
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0005125C"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:rsid w:val="00B27853"/>
+    <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0005125C"/>
+    <w:rsid w:val="00B27853"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...13 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B27853"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B27853"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A63F33"/>
-[...60 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B27853"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00456BD9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvog.nl/nvog-benadrukt-belang-van-duidelijkheid-in-klinische-zorg-met-donorconceptie/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/detail/detail?id=2025D40723&amp;did=2025D40723" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4234</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>790</ap:Words>
+  <ap:Characters>4348</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>35</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>36</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4994</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5128</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>