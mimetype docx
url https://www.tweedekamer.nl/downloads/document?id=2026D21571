--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -1,1678 +1,1045 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00746E6E" w:rsidP="00746E6E" w:rsidRDefault="004F2743" w14:paraId="3E05404E" w14:textId="127DB586">
-[...34 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00AA504C" w:rsidRDefault="00D42145" w14:paraId="6E021FDF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31936</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA504C" w:rsidR="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA504C" w:rsidR="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AA504C" w:rsidR="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Luchtvaartbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00AA504C" w:rsidP="00BD6D5A" w:rsidRDefault="00D42145" w14:paraId="1171E580" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30175</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA504C" w:rsidR="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AA504C" w:rsidR="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Luchtkwaliteit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00AA504C" w:rsidP="004474D9" w:rsidRDefault="00AA504C" w14:paraId="2F495039" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1290</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00AA504C" w:rsidP="00D42145" w:rsidRDefault="00AA504C" w14:paraId="12897D21" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00AA504C" w:rsidP="00D42145" w:rsidRDefault="00AA504C" w14:paraId="1F9AB658" w14:textId="7CD20008">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 12 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="75321FCE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="14F71C12" w14:textId="5BAC1F1A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 25 april 2025 is de Kamer geïnformeerd over de bevindingen van de “Expertgroep effecten luchtvaartemissies op lokale luchtkwaliteit”.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In die brief is toegezegd dat er naar aanleiding van de conclusies van de expertgroep vervolgonderzoek uitgezet zou worden. Vervolgens is de Kamer op 4 november 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...180 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geïnformeerd over de voortgang van onderzoeken naar de emissies van luchtvaart op en rond luchthavens en de reactie op het Manifest “Gezondheid en Luchtvaart” en de brief van de Maatschappelijke Raad Schiphol (MRS). In het manifest en de brief van de MRS werd opgeroepen tot een geactualiseerd advies door de Gezondheidsraad over de impact van luchtvaart op de gezondheid van omwonenden. Het ministerie heeft destijds aangegeven de resultaten van het eerdergenoemde vervolgonderzoek naar luchtvaartemissies af te wachten voordat een advies van de Gezondheidsraad wordt overwogen. Dit vervolgonderzoek is nu afgerond en wordt via deze brief aan de Kamer aangeboden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="03382C98" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In deze brief worden de conclusies uit het vervolgonderzoek op hoofdlijnen beschreven en wordt uiteengezet hoe het vervolgtraject rondom luchtvaartemissies eruit komt te zien. Als belangrijk onderdeel van dat vervolgtraject wordt ook een advies gevraagd bij de Gezondheidsraad. Deze adviesaanvraag wordt de komende periode voorbereid. Ik merk daarbij op dat het advies niet bedoeld is om eventuele gezondheidsrisico’s uit te sluiten, maar wel om eventuele risico’s beter in kaart te brengen om in de toekomst gedegen afwegingen te kunnen maken ten aanzien van deze eventuele risico’s. Gezien de doorlooptijd van een degelijk advies (naar verwachting zeker 1,5 jaar) zullen eventuele uitkomsten worden meegenomen in toekomstige beleidsvorming, en niet in de lopende wijzigingen van de luchthaven(verkeer)besluiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="0E27E311" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Uitkomsten v</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Uitkomsten vervolgonderzoek naar Luchtvaartemissies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="2B3EBD52" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op advies van de expertgroep is vervolgonderzoek uitgezet naar de hiaten in de onderzoekscope naar emissies door luchtvaart. Vanwege de betrokkenheid van veel (Nederlandse) adviesbureaus bij eerder onderzoek is ervoor gekozen om twee aan de Universiteit van Antwerpen verbonden onderzoekers te vragen een academisch onderbouwde verkenning naar de Nederlandse situatie van luchtvaartemissies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>rondom luchthavens uit te voeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De onderzoekers hebben dezelfde rapporten bestudeerd als die de expertgroep heeft bekeken, samen met het RIVM ultrafijnstof-onderzoek rond Schiphol, het RIVM-sterfteonderzoek en het advies van de Belgische Gezondheidsraad uit 2024. Ook hebben zij de overkoepelende Kamerbrieven geanalyseerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="20F1CAD5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="76FF1143" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De conclusie op hoofdlijnen is dat de gedane onderzoeken zorgvuldig zijn uitgevoerd en op deelgebieden waardevolle conclusies opleveren. Het totaalbeeld uit de geanalyseerde onderzoeken lijkt wat betreft de onderzoekers te wijzen op een beperkte impact van luchtvaartemissies op de lokale luchtkwaliteit, zeker in gebieden verder gelegen van de luchthaven, zoals ik ook tijdens het commissiedebat Luchtvaart d.d. 21 april jl. heb aangegeven. De onderzoeken leveren samen echter slechts een gedeeltelijk antwoord op de vraag in welke mate luchtvaartemissies bijdragen aan de lokale luchtkwaliteit en negatieve effecten hebben op de (totale) gezondheid van omwonenden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="324626E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="484F7DF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit heeft drie oorzaken: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="2C9FD428" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De beperkte stof- en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bronset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de modellering en daarnaast onvoldoende validatie van modellen met meetgegevens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="0A9AC632" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het ontbreken van informatie over achtergrondconcentraties waardoor de cumulatieve blootstelling niet kan worden getoetst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="6EB22076" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ontbreken van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kortetijdsmetriek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en piekconcentraties. De uitgevoerde onderzoeken hebben een focus op jaargemiddelden, terwijl uur- en daggemiddelden, evenals piekconcentraties juist relevant zijn voor het in kaart brengen van acute en subacute gezondheidseffecten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="429446D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="4D6E0583" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het rapport wordt daarom aanbevolen dat er aandacht moet blijven gaan naar verdere vermindering van emissies uit grondactiviteiten (vanwege het voorzorgsbeginsel), dat de rekenmodellen via metingen gevalideerd moeten worden en dat er verdere gegevens verzameld worden via gezondheidsonderzoek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="10D64BE8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="082ACA8B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>ervolgonderzoek naar Luchtvaartemissies</w:t>
-[...217 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appreciatie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="6CA8E001" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het ministerie kan de conclusies uit het rapport volgen. Internationaal is er weinig aandacht voor onderzoek naar de gezondheidseffecten van luchtvaartemissies. Nederland is al een voorloper met onderzoek, en de onderzoeken die de afgelopen jaren zijn uitgevoerd vormen de enige kennisbasis hierover. Tegelijkertijd is er nog altijd geen volledig beeld over de bijdrage van luchtvaartemissies aan de lokale luchtkwaliteit en effecten op de gezondheid van omwonenden. Op basis van het uitgevoerde onderzoek lijkt de gezondheidsimpact beperkt, maar is het vooralsnog ook nog niet mogelijk om generieke conclusies te trekken over de mogelijke gezondheidsimpact van luchtvaartemissies. In het rapport van de onderzoekers van de Universiteit van Antwerpen wordt daarom een vorm van een onderzoeksprogramma aanbevolen en worden verschillende beleidsopties meegegeven voor de korte en middellange termijn. Eerder had de expertgroep ook al geadviseerd om onderzoeksmogelijkheden te benutten om te komen tot een gedegen onderbouwing van de relatie tussen luchtvaartemissies en gezondheid. Kortom: op basis van dit en eerdere onderzoeken is er geen directe aanleiding tot grote zorgen, maar een beter beeld van de eventuele risico’s zodat die goed kunnen worden meegewogen is wenselijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="39DC8A5E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vervolgaanpak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="27F8FA2C" w14:textId="32778E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er wordt een drietal sporen uitgewerkt om het beleid rondom luchtvaartemissies voort te zetten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="15A23464" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advies Gezondheidsraad als kader </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="0AC0A1F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het eerdergenoemde Manifest “Gezondheid en Luchtvaart” en de brief van de MRS wordt aangegeven dat er in de samenleving de nodige zorgen leven over de eventuele negatieve effecten van luchtvaart op de gezondheid van omwonenden. Sinds het laatste rapport van de Gezondheidsraad over dit onderwerp (1999) zijn er de nodige nieuwe wetenschappelijke inzichten verschenen die relevant zijn voor een beoordeling van de gezondheidseffecten van luchtvaart. Wat volgens de ondertekenaars van het manifest en de MRS ontbreekt is een actueel, integraal en onafhankelijk overzicht van de gezondheidseffecten van luchtvaart in Nederland. Zij achten de Gezondheidsraad bij uitstek geschikt om hierover te adviseren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="1B125F11" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="2AD5DCF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook het kabinet vindt een actualisatie van het beeld na ruim 25 jaar wenselijk. Daarom wordt de Gezondheidsraad gevraagd om een advies uit te brengen om beter inzicht te verkrijgen in de gezondheidseffecten van luchtvaart voor omwonenden. Dit advies wordt vervolgens op twee manieren meegewogen. Enerzijds kan het advies helpen bij het vormgeven van het kader voor vervolgonderzoek. Daarbij biedt het rapport van de onderzoekers van de Universiteit van Antwerpen al nuttige aanknopingspunten. Daarnaast kan het advies van de Gezondheidsraad handelingsperspectief bieden bij toekomstige te maken keuzes in het luchtvaartbeleid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="698A44F2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="7883DC9D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De komende periode zal benut worden om de adviesaanvraag aan de Gezondheidsraad op te stellen. Hierbij wordt gebruik gemaakt van de bevindingen van de expertgroep en het vervolgonderzoek van de Universiteit van Antwerpen. Ook worden belanghebbenden geconsulteerd. De inzet is om de adviesaanvraag na de zomer af te ronden. Naar verwachting zal de Gezondheidsraad ca 1,5 jaar nodig hebben voor het uitbrengen van een advies. Hierover is al contact geweest met de Gezondheidsraad. Dit betekent dat de resultaten van deze adviesaanvraag betrokken kunnen worden bij toekomstige beleidsvorming, zoals het nieuwe stelsel vliegtuiggeluid waarvoor nieuwe regelgeving opgesteld zal worden. Het kabinet kiest er niet voor om lopende trajecten, zoals de LVB wijziging die nu ter voorhang voorligt in de Kamer, te laten wachten op de uitkomsten van dit advies, omdat het van belang is om de rechtsbescherming van omwonenden zo snel mogelijk te herstellen, zoals ook opgedragen door de rechter in de RBV zaak. De impact op de gezondheid van medewerkers op de luchthavens zelf valt buiten de scope van de adviesaanvraag. De minister van Sociale Zaken en Werkgelegenheid is beleidsmatig verantwoordelijk voor gezond en veilig werken op de luchthavens en heeft hiertoe recentelijk adviezen uitgevraagd bij de Gezondheidsraad.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="75B37808" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="0110B4A2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Maatregelen in Luchthaven(verkeer)besluiten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="78EE69B7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het rapport wordt ook aanbevolen om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>no-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>regret</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maatregelen te treffen om de luchtvaartemissies zoveel mogelijk te beperken. Het ministerie heeft hiertoe al enkele aanpassingen in regelgeving voorgesteld of in voorbereiding. In het ontwerp-Luchthavenverkeerbesluit Schiphol en de luchthavenbesluiten voor de regionale luchthavens zijn en worden </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk224897446" w:id="0"/>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">regels opgenomen om het gebruik van de hulpmotor (APU) te verminderen en het eenmotorig taxiën of het taxiën op minder motoren te stimuleren. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder werkt de luchtvaartsector aan de elektrificatie van de grondgebonden operatie waarbij het doel is dat al het grondgebonden verkeer emissievrij is in 2030. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="6D5A7A87" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="431B8BBF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Evaluatie van de maatregelen en eventuele aanvullende maatregelen of normen in de besluiten kunnen worden overwogen na afronding van het advies van de Gezondheidsraad. Ook worden de effecten en eventuele maatregelen van ontzwaveling van kerosine nader in beeld gebracht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="12CCFE39" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="5D419065" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...85 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tussentijdse kennisverbreding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="374D5BAB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het rapport wordt tot slot aanbevolen tot verbreding van het onderzoeksveld om een beter beeld te krijgen van de bijdrage van luchtvaart aan de lokale luchtkwaliteit. Zo wordt verdergegaan met het versterken van de kennisbasis. Hierbij wordt afgestemd met het RIVM. Op basis van het advies van de Gezondheidsraad wordt de richting van eventueel vervolgonderzoek bepaald.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00AA504C" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="18D4FB85" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Appreciatie IenW</w:t>
-[...155 lines deleted...]
-        <w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00AA504C" w:rsidRDefault="00AA504C" w14:paraId="2DC274F5" w14:textId="4698345C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vervolgaanpak</w:t>
-[...506 lines deleted...]
-        <w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00AA504C" w:rsidR="00D42145">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB383A" w:rsidP="00920FD1" w:rsidRDefault="00AB383A" w14:paraId="15B1E0C8" w14:textId="5C6B00A1">
-      <w:r>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="180D9992" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Zoals ik in de beleidsbrief Infrastructuur en Waterstaat</w:t>
       </w:r>
-      <w:r w:rsidR="009F3B8C">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="009F3B8C">
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heb aangegeven, is infrastructuur het fundament onder onze samenleving en economie, en we maken er dagelijks gebruik van, bijna vanzelfsprekend. Tegelijkertijd is het onontkoombaar dat in ons drukbezette land infrastructuur ook risico’s geeft op hinder en gezondheidsschade, of we nu langs een drukke snelweg of spoorlijn wonen, of bij een luchthaven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00D42145" w:rsidRDefault="00D42145" w14:paraId="30247244" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze onontkoombaarheid maakt het des te belangrijker om mogelijke gezondheidseffecten in beeld te krijgen, af te wegen en waar mogelijk te mitigeren. Op het gebied van luchtvaart neemt dit kabinet hierin internationaal gezien een voortrekkersrol. Schiphol is de enige luchthaven ter wereld waar krimp van het aantal vliegtuigbewegingen plaatsvindt om een betere balans tussen geluidhinder voor de omgeving en economische belangen van de sector te bereiken. Ook loopt Nederland internationaal voorop als het gaat om het beperken van de gezondheidsschade door luchtvaartemissies en het doen van onderzoek daarnaar. Met het vragen van een advies aan de Gezondheidsraad gaan we daarin nog verder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00AA504C" w:rsidRDefault="00D42145" w14:paraId="01407A04" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00AA504C" w:rsidRDefault="00AA504C" w14:paraId="594E0743" w14:textId="2AA88C8C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...112 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00D42145" w:rsidP="00AA504C" w:rsidRDefault="00AA504C" w14:paraId="6992788A" w14:textId="35A232ED">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AA504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Vincent Karremans</w:t>
-[...8 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+        <w:t xml:space="preserve">V.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA504C" w:rsidR="00D42145">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA504C" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="33272691" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00AA504C" w:rsidR="00FE0FA3" w:rsidSect="00D42145">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F37EFDF" w14:textId="77777777" w:rsidR="00747D69" w:rsidRDefault="00747D69">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="060BF4EB" w14:textId="77777777" w:rsidR="00EB5885" w:rsidRDefault="00EB5885" w:rsidP="00D42145">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BC1D1B7" w14:textId="77777777" w:rsidR="00747D69" w:rsidRDefault="00747D69">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="34BB84D1" w14:textId="77777777" w:rsidR="00EB5885" w:rsidRDefault="00EB5885" w:rsidP="00D42145">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1E6A2B82" w14:textId="77777777" w:rsidR="00692D0D" w:rsidRDefault="00692D0D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="049C16A5" w14:textId="77777777" w:rsidR="00D42145" w:rsidRPr="00D42145" w:rsidRDefault="00D42145" w:rsidP="00D42145">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="18595AF1" w14:textId="77777777" w:rsidR="00692D0D" w:rsidRDefault="00692D0D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D637A60" w14:textId="77777777" w:rsidR="00D42145" w:rsidRPr="00D42145" w:rsidRDefault="00D42145" w:rsidP="00D42145">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="756C8098" w14:textId="77777777" w:rsidR="00692D0D" w:rsidRDefault="00692D0D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63CC0775" w14:textId="77777777" w:rsidR="00D42145" w:rsidRPr="00D42145" w:rsidRDefault="00D42145" w:rsidP="00D42145">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7101AED5" w14:textId="77777777" w:rsidR="00747D69" w:rsidRDefault="00747D69">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1EE0AF3C" w14:textId="77777777" w:rsidR="00EB5885" w:rsidRDefault="00EB5885" w:rsidP="00D42145">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6ECDA67F" w14:textId="77777777" w:rsidR="00747D69" w:rsidRDefault="00747D69">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5F810D8F" w14:textId="77777777" w:rsidR="00EB5885" w:rsidRDefault="00EB5885" w:rsidP="00D42145">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="14F2A82B" w14:textId="04783703" w:rsidR="00E87D77" w:rsidRDefault="00E87D77" w:rsidP="00E87D77">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="6B2B5EE2" w14:textId="77777777" w:rsidR="00D42145" w:rsidRDefault="00D42145" w:rsidP="00D42145">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="008D6BD0">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F2743">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstuk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ken</w:t>
       </w:r>
       <w:r w:rsidRPr="004F2743">
         <w:rPr>
           <w:sz w:val="16"/>
@@ -1682,2965 +1049,249 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">II 2024/25, </w:t>
       </w:r>
       <w:r w:rsidRPr="004F2743">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>31936, nr. 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="366F12F4" w14:textId="12E32D2F" w:rsidR="00E87D77" w:rsidRPr="004F2743" w:rsidRDefault="00E87D77" w:rsidP="00E87D77">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="79E4013B" w14:textId="77777777" w:rsidR="00D42145" w:rsidRPr="004F2743" w:rsidRDefault="00D42145" w:rsidP="00D42145">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F2743">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004F2743">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ken</w:t>
       </w:r>
       <w:r w:rsidRPr="004F2743">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">II 2025/26, </w:t>
       </w:r>
       <w:r w:rsidRPr="004F2743">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>31936, nr. 1250</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0FF6E843" w14:textId="1AB9CBDC" w:rsidR="004F2743" w:rsidRDefault="004F2743">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="3B101B76" w14:textId="77777777" w:rsidR="00D42145" w:rsidRDefault="00D42145" w:rsidP="00D42145">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="004F2743">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004F2743">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00955744">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Bijlage bij Kamerbrief.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="56EB5571" w14:textId="4D99798D" w:rsidR="00AC754C" w:rsidRDefault="00AC754C">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="73FA4E6A" w14:textId="77777777" w:rsidR="00D42145" w:rsidRDefault="00D42145" w:rsidP="00D42145">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B83300" w:rsidRPr="008D6BD0">
+      <w:r w:rsidRPr="008D6BD0">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II 2024/25, 29 665, nr. 528</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="772907D4" w14:textId="4542205C" w:rsidR="009F3B8C" w:rsidRDefault="009F3B8C">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="649F1C76" w14:textId="29333E5E" w:rsidR="00D42145" w:rsidRDefault="00D42145" w:rsidP="00D42145">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F246DC" w:rsidRPr="004F2743">
+      <w:r w:rsidRPr="004F2743">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstuk</w:t>
       </w:r>
-      <w:r w:rsidR="00F246DC">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ken</w:t>
       </w:r>
-      <w:r w:rsidR="00F246DC" w:rsidRPr="004F2743">
+      <w:r w:rsidRPr="004F2743">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F246DC">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">II 2025/26, </w:t>
       </w:r>
-      <w:r w:rsidR="00F246DC" w:rsidRPr="00F246DC">
+      <w:r w:rsidRPr="00F246DC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>36.800 XII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, nr. 34</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="103EC58F" w14:textId="77777777" w:rsidR="00692D0D" w:rsidRDefault="00692D0D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EAB48AF" w14:textId="77777777" w:rsidR="00D42145" w:rsidRPr="00D42145" w:rsidRDefault="00D42145" w:rsidP="00D42145">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...400 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2337A08A" w14:textId="77777777" w:rsidR="00D42145" w:rsidRPr="00D42145" w:rsidRDefault="00D42145" w:rsidP="00D42145">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4D4109AD" w14:textId="77777777" w:rsidR="00203BE5" w:rsidRDefault="00332819">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39B74D6E" w14:textId="77777777" w:rsidR="00D42145" w:rsidRPr="00D42145" w:rsidRDefault="00D42145" w:rsidP="00D42145">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1320 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="8D3121D4"/>
-[...1002 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49B03B64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE02E250"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -4685,545 +1336,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...493 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C815C2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80E435CA"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -5268,600 +1425,156 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...127 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="1" w16cid:durableId="963852458">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-[...38 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="2" w16cid:durableId="78598789">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00746E6E"/>
-[...272 lines deleted...]
-    <w:rsid w:val="00FE77D8"/>
+    <w:rsidRoot w:val="00D42145"/>
+    <w:rsid w:val="00020226"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00983E75"/>
+    <w:rsid w:val="00A449A0"/>
+    <w:rsid w:val="00AA504C"/>
+    <w:rsid w:val="00D42145"/>
+    <w:rsid w:val="00D84B15"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00EB5885"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="1CD9C5D7"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="59754BAE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{46C04E61-6866-4B73-8CB8-FD7C561BA976}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5870,77 +1583,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5965,75 +1678,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6068,55 +1781,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6179,3511 +1892,825 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D42145"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D42145"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D42145"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D42145"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D42145"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D42145"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D42145"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D42145"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D42145"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D42145"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D42145"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D42145"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D42145"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D42145"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D42145"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D42145"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D42145"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D42145"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D42145"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...146 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D42145"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D42145"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="200" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D42145"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D42145"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D42145"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D42145"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D42145"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D42145"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D42145"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D42145"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="E17000"/>
-[...302 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00D42145"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00D42145"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00D42145"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
+    <w:name w:val="Referentiegegevens_kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00D42145"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...2557 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00D42145"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...47 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00746E6E"/>
+    <w:rsid w:val="00D42145"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D42145"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00746E6E"/>
+    <w:rsid w:val="00D42145"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...12 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D42145"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004F2743"/>
+    <w:rsid w:val="00D42145"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F2743"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00D42145"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004F2743"/>
+    <w:rsid w:val="00D42145"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-[...16 lines deleted...]
-    <w:rsid w:val="007F3773"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA504C"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...70 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...53 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement.dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9740,51 +2767,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -9848,65 +2875,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -9927,186 +2954,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9139</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1675</ap:Words>
+  <ap:Characters>9214</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>76</ap:Lines>
   <ap:Paragraphs>21</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10721</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10868</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...76 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
   </property>
 </Properties>
 </file>