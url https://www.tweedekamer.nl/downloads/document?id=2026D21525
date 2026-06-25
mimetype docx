--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,3296 +1,1401 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="008C51E8" w:rsidR="0085383A" w:rsidP="004F7114" w:rsidRDefault="008C51E8" w14:paraId="6BE515EA" w14:textId="77777777">
+    <w:p w:rsidRPr="00582748" w:rsidR="00582748" w:rsidRDefault="00793A24" w14:paraId="28604D36" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk229405336" w:id="0"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>25295</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582748" w:rsidR="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00582748" w:rsidR="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00582748" w:rsidR="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582748" w:rsidR="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Infectieziektenbestrijding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00582748" w:rsidP="00582748" w:rsidRDefault="00582748" w14:paraId="1462BDE6" w14:textId="67CFAF7D">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2271</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Volksgezondheid, Welzijn en Sport en van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00582748" w:rsidP="00582748" w:rsidRDefault="00582748" w14:paraId="27881525" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00582748" w:rsidP="00582748" w:rsidRDefault="00582748" w14:paraId="578290D0" w14:textId="241903D0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 11 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00582748" w:rsidRDefault="00793A24" w14:paraId="55CD86F4" w14:textId="5A568D5D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Op vrijdag 8 mei 2026 is de Kamer geïnformeerd over het vervolg van de reis van het Nederlandse cruiseschip m/v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hondius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de wijze van evacuatie van eventuele zieke opvarenden en gecontroleerd vertrek voor opvarenden zonder symptomen. Daarnaast is de Kamer op de hoogte gebracht van het RIVM-advies over het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>andesvirus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de aanwijzing van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>andesvirus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als A2-infectieziekte. Met deze brief ontvangt de Kamer een update over de eerste repatriëring van de opvarenden en de quarantaine, en de komende vervolgstappen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="6A3CC8C3" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="008C51E8" w:rsidR="008C51E8" w:rsidP="004F7114" w:rsidRDefault="008C51E8" w14:paraId="2667CD70" w14:textId="77777777">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet is allereerst heel blij dat de eerste groep opvarenden van het Nederlandse cruiseschip m/v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hondius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veilig is aangekomen in Nederland na een succesvolle repatriëring. Gelukkig vertoont geen van deze opvarenden op dit moment symptomen. Het was een complexe operatie, waarbij intensief is samengewerkt met nationale en internationale partijen om dit tot een goed einde te brengen. Daarvoor wil het kabinet alle betrokkenen bedanken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="38EECC36" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="009278D3" w:rsidR="00226D16" w:rsidP="004F7114" w:rsidRDefault="00226D16" w14:paraId="0F46B0E0" w14:textId="4875C7F1">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="3C1D189F" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...104 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...38 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laatste ontwikkelingen rondom het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t xml:space="preserve">Laatste ontwikkelingen rondom het </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>andesvirus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="43465FE8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op vrijdag 1 mei 2026 ontving het Landelijk Coördinatiecentrum Infectieziekten (LCI) van het RIVM een eerste melding dat er iets aan de hand was op de m/v </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009278D3">
-[...4 lines deleted...]
-        <w:t>andesvirus</w:t>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hondius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-    <w:p w:rsidRPr="009278D3" w:rsidR="00F72DC4" w:rsidP="004F7114" w:rsidRDefault="00992E28" w14:paraId="6F59F517" w14:textId="374DA864">
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Eén dag later, op zaterdag 2 mei 2026, werd een cluster van passagiers met ernstige ademhalingsziekte aan boord van de m/v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hondius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gemeld bij de Wereldgezondheidsorganisatie (WHO) en is meteen gestart met onderzoek, monitoring en tracering van alle betrokkenen. Via de kanalen van de Internationale Gezondheidsregeling (IHR) zijn de nationale IHR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Focal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Points in alle betrokken landen geïnformeerd en de WHO en het ECDC ondersteunen de internationale contactopsporing. Contacten die opgespoord worden, worden door het land waar zij zich bevinden in quarantaine geplaatst en gemonitord. In de loop van de dagen is daarbij steeds meer informatie over de reis en de mogelijke besmettingen bekend geworden. Tot 11 mei 2026 zijn in totaal tien gevallen gemeld, waarvan drie mensen zijn overleden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="7DDA2071" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...82 lines deleted...]
-    <w:p w:rsidRPr="009278D3" w:rsidR="00F72DC4" w:rsidP="004F7114" w:rsidRDefault="00F72DC4" w14:paraId="691C5955" w14:textId="77777777">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="341B9519" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="001B1017" w:rsidP="004F7114" w:rsidRDefault="001B1017" w14:paraId="20F0A934" w14:textId="1189731A">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sommige passagiers zijn gedurende de reis van boord gegaan, nog voordat helder werd dat mogelijk sprake was van een uitbraak van een infectieziekte. Zij worden, net als de passagiers die aan boord zijn gebleven, gemonitord door de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>gezondheidsautoriteiten van de landen waar zij verblijven. De desbetreffende gezondheidsautoriteiten volgen de verschillende groepen opvarenden en hun contacten. Het gaat om de volgende plaatsen van ontscheping:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="2133B846" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="004F7114" w:rsidP="004F7114" w:rsidRDefault="004F7114" w14:paraId="797E3F9F" w14:textId="77777777">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="58312740" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="009278D3" w:rsidR="001B1017" w:rsidP="004F7114" w:rsidRDefault="001B1017" w14:paraId="7AEC2EFD" w14:textId="2BF92E2E">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="70BBA993" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidRPr="009278D3" w:rsidR="001B1017" w:rsidP="004F7114" w:rsidRDefault="00F72DC4" w14:paraId="266110E6" w14:textId="6E26B927">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tristan de Cunha: Een Brits persoon die op Tristan de Cunha woont, heeft verschijnselen. De Britse regering heeft artsen en materialen naar het eiland gestuurd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="6A6558BF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...49 lines deleted...]
-    <w:p w:rsidRPr="009278D3" w:rsidR="001B1017" w:rsidP="004F7114" w:rsidRDefault="001B1017" w14:paraId="6F2290E0" w14:textId="207A0D1A">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sint Helena: Het betreft onder andere de Nederlandse vrouw die later in Zuid-Afrika is overleden. De passagiers die hier van boord zijn gegaan, worden gemonitord. Dat geldt tevens voor de mensen die in contact zijn geweest met de Nederlandse vrouw tijdens haar verblijf in Zuid-Afrika, als op de vlucht van Sint-Helena naar Kaapstad, gedurende de korte periode dat zij op het vliegtuig van Kaapstad naar Amsterdam aanwezig was. Tot nu toe is alleen een Zwitserse man, die opvarende was van het schip, besmet gebleken. Hij is in een ziekenhuis in Zwitserland opgenomen, zijn vrouw is in thuisquarantaine. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="4D0A8A67" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009278D3">
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Ascencion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009278D3">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">en zieke Brit is op </w:t>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Een zieke Brit is op </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009278D3" w:rsidR="00F72DC4">
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Ascencion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009278D3" w:rsidR="00F72DC4">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">het </w:t>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van boord gegaan en naar Zuid-Afrika gevlogen. Hij is daar in het ziekenhuis opgenomen en was de eerste patiënt bij wie het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009278D3" w:rsidR="00F72DC4">
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>hantavirus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009278D3" w:rsidR="00F72DC4">
-[...30 lines deleted...]
-    <w:p w:rsidRPr="009278D3" w:rsidR="00B30BC1" w:rsidP="004F7114" w:rsidRDefault="001B1017" w14:paraId="3EEDCC9E" w14:textId="6650096D">
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werd gediagnosticeerd. Ook de contacten van deze patiënt tijdens zijn reisbewegingen naar en in Zuid-Afrika zijn in quarantaine en worden gemonitord in het land waar zij zich nu bevinden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="286C644A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Daarnaast meldt Frankrijk officieel dat één van hun opvarenden positief heeft getest voor het </w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenerife: Alle opvarenden die op 10 en 11 mei 2026 zijn of worden geëvacueerd, worden gecontroleerd en getest. Afhankelijk van hun persoonlijke omstandigheden, worden deze controles en testen uitgevoerd door het land waar zij opgevangen worden, hun thuisland of in Nederland. Daarnaast meldt Frankrijk officieel dat één van hun opvarenden positief heeft getest voor het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009278D3" w:rsidR="00A769C6">
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>hantavirus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009278D3" w:rsidR="00A769C6">
-[...24 lines deleted...]
-    <w:p w:rsidRPr="009278D3" w:rsidR="006C6FF7" w:rsidP="004F7114" w:rsidRDefault="006C6FF7" w14:paraId="0B24355B" w14:textId="77777777">
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Verder wordt in de pers melding gemaakt van twee Amerikaanse opvarenden, waarvan er één verschijnselen zou hebben, en één ‘licht positief’ getest zou zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="615040AD" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="009278D3" w:rsidR="00635F52" w:rsidP="004F7114" w:rsidRDefault="00635F52" w14:paraId="37134335" w14:textId="39A34143">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="5ECE05DC" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terugblik evacuatie eerste groep opvarenden </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="20C3C109" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gisteravond is op Vliegbasis Eindhoven een vliegtuig aangekomen met passagiers en een deel van de bemanning van het cruiseschip m/v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hondius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waarop het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>andesvirus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is vastgesteld. Het gaat om een groep van 26 mensen, waarvan 8 Nederlanders. Alle gerepatrieerde opvarenden zijn zorgvuldig medisch gescreend. Er is op het vliegveld bij iedereen een monster afgenomen voor laboratoriumonderzoek. Deze monsters worden tegelijk getest bij het RIVM en het Erasmus MC. De Kamer wordt op een nader moment op hoofdlijnen geïnformeerd over deze uitslagen, nadat de betrokkenen op de hoogte zijn gebracht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="10D13044" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Nederlandse passagiers zijn veilig en professioneel naar hun huisadres vervoerd en zijn daar in thuisquarantaine gegaan. De passagiers met andere nationaliteiten reizen door naar hun land van herkomst. De buitenlandse opvarenden die niet direct naar huis kunnen, gaan in quarantaine op een daarvoor ingerichte quarantainelocatie, tenzij het thuisland bereid is om gedurende de quarantaineperiode van zes weken zorg te dragen voor veilig vervoer van hun inwoner(s) naar eigen land.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="033A9BB1" w14:textId="703D4FBD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De mensen die thuis in quarantaine moeten, worden begeleid door de GGD van hun woonplaats. Er zijn duidelijke instructies, zoals twee keer per dag temperatuur opmeten en er is dagelijks telefonisch contact. Zo zorgt de GGD ervoor dat zij eventuele symptomen opmerken, zodat snel goede zorg gegeven kan worden. Burgers vragen om thuis in quarantaine te gaan, is een beproefde</w:t>
+      </w:r>
+      <w:r w:rsidR="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">methode om verspreiding te voorkomen. Eerdere ervaringen laten zien dat de samenwerking met de GGD en het verantwoordelijkheidsgevoel van de betrokkenen bij dit soort uitbraken zorgen voor een goede naleving van de maatregelen. Onder uitzonderlijke omstandigheden zou het kunnen dat noodzakelijk is dat iemand gedwongen in quarantaine geplaatst wordt, maar dat komt in de praktijk zelden voor. Mensen nemen hun verantwoordelijkheid en begrijpen de ernst en het belang van quarantaine. De quarantaineperiode duurt 42 dagen en is ingegaan op 6 mei 2026, toen de opvarenden zich nog aan boord van het schip bevonden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="7A739955" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="3FCE4F63" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Omdat de gebeurtenissen op het schip veel impact kunnen hebben voor de betrokkenen is ook psychosociale hulpverlening beschikbaar. In opdracht van het  ministerie van VWS is in samenwerking met het RIVM en ARQ Nationaal Psychotrauma Centrum landelijk geadviseerd over de inzet van psychosociale hulpverlening. Er is een informatiefolder opgesteld en aan alle opvarenden uitgereikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="68C85CF5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="69A31498" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...210 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aankomst tweede groep opvarenden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanavond zal een tweede vlucht op Vliegbasis Eindhoven aankomen. Deze groep zal op eenzelfde manier worden ontvangen als de eerste groep. Na de medische check zal een deel doorreizen naar het thuisland. De mensen die niet meteen kunnen doorreizen naar het thuisland worden tijdelijk opgevangen op een hiervoor ingerichte quarantainelocatie. Op verzoek van het ministerie van Volksgezondheid, Welzijn en Sport wordt dit geregeld door de Veiligheidsregio’s en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GGD’en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Rotterdam Rijnmond, Kennemerland en Brabant </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zuid-Oost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Hierbij geldt dat deze mensen zes weken in quarantaine gaan op de daarvoor ingerichte quarantainelocatie, tenzij het thuisland gedurende deze quarantaineperiode bereid is zorg te dragen voor veilig vervoer van hun inwoner(s) naar eigen land. Het ministerie van Buitenlandse Zaken onderhoudt contact met de thuislanden om de repatriëring zo soepel mogelijk te laten verlopen. Ten slotte reist nog een derde vliegtuig naar Nederland. Dit vliegtuig reist met Australische en Nieuw-Zeelandse passagiers aan boord. Zij zullen korte tijd in Nederland in quarantaine verblijven en reizen dan door naar hun thuisland. Naar verwachting landt dit derde vliegtuig rond middernacht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="3059F325" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aankomst m/v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...43 lines deleted...]
-        <w:t>GGD’en</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hondius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009278D3" w:rsidR="00E73CAA">
-[...38 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de haven van Rotterdam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t xml:space="preserve">Aankomst m/v </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nadat de tweede groep opvarenden van boord is, zal de m/v </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009278D3">
-        <w:rPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hondius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met een beperkte bemanning vanuit Tenerife doorvaren naar de haven van Rotterdam. Een arts en een verpleegkundige varen mee. Ook het lichaam van één van de overledenen is aan boord en zal na aankomst in Rotterdam gerepatrieerd worden. Ook deze groep zal op eenzelfde manier worden ontvangen en in quarantaine gaan. Na aankomst zal bovendien het schip gereinigd en ontsmet worden. Op dit moment is nog niet precies bekend wanneer het schip vanuit Tenerife kan vertrekken en wanneer het precies in Rotterdam zal aankomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00582748" w:rsidP="00793A24" w:rsidRDefault="00582748" w14:paraId="2A59654B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="7FF415BE" w14:textId="26807D73">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ten slotte </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="51F31B0D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet spreekt dank uit voor een ieders medewerking en inzet aan de verschillende lopende operaties, zowel op nationaal als internationaal niveau. Het kabinet volgt de situatie op de voet, acteert op geleide van de ontwikkelingen en informeert de Kamer daarover uiteraard. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00793A24" w:rsidRDefault="00793A24" w14:paraId="76619377" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00582748" w:rsidP="00582748" w:rsidRDefault="00582748" w14:paraId="68437B1B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00582748" w:rsidRDefault="00582748" w14:paraId="330C54E5" w14:textId="3DAE7175">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid, Welzijn en Sport,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="009278D3">
-[...329 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00582748" w:rsidR="00582748" w:rsidP="00582748" w:rsidRDefault="00582748" w14:paraId="4A5E58EF" w14:textId="647A6837">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00793A24" w:rsidP="00582748" w:rsidRDefault="00582748" w14:paraId="14D87347" w14:textId="336DBF73">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582748">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00582748" w:rsidR="00217BEA" w:rsidP="00582748" w:rsidRDefault="00217BEA" w14:paraId="4ECB1667" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00582748" w:rsidR="00217BEA" w:rsidSect="00793A24">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FB11EB1" w14:textId="77777777" w:rsidR="00BF05EB" w:rsidRDefault="00BF05EB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0FBFFD97" w14:textId="77777777" w:rsidR="00480D05" w:rsidRDefault="00480D05" w:rsidP="00793A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C5A30D6" w14:textId="77777777" w:rsidR="00BF05EB" w:rsidRDefault="00BF05EB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="159164AC" w14:textId="77777777" w:rsidR="00480D05" w:rsidRDefault="00480D05" w:rsidP="00793A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="79C4691A" w14:textId="77777777" w:rsidR="0085383A" w:rsidRDefault="0085383A">
+  <w:p w14:paraId="5BB5F6B4" w14:textId="77777777" w:rsidR="00793A24" w:rsidRPr="00793A24" w:rsidRDefault="00793A24" w:rsidP="00793A24">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46AE7B56" w14:textId="77777777" w:rsidR="00793A24" w:rsidRPr="00793A24" w:rsidRDefault="00793A24" w:rsidP="00793A24">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76154675" w14:textId="77777777" w:rsidR="00793A24" w:rsidRPr="00793A24" w:rsidRDefault="00793A24" w:rsidP="00793A24">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2ED2EDBE" w14:textId="77777777" w:rsidR="00BF05EB" w:rsidRDefault="00BF05EB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1FC2F171" w14:textId="77777777" w:rsidR="00480D05" w:rsidRDefault="00480D05" w:rsidP="00793A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6682620A" w14:textId="77777777" w:rsidR="00BF05EB" w:rsidRDefault="00BF05EB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="05B9620C" w14:textId="77777777" w:rsidR="00480D05" w:rsidRDefault="00480D05" w:rsidP="00793A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="593E8569" w14:textId="77777777" w:rsidR="0085383A" w:rsidRDefault="008C51E8">
-[...364 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="61A3035A" w14:textId="77777777" w:rsidR="00793A24" w:rsidRPr="00793A24" w:rsidRDefault="00793A24" w:rsidP="00793A24">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="624DBEBA" w14:textId="77777777" w:rsidR="0085383A" w:rsidRDefault="008C51E8">
+  <w:p w14:paraId="1D687E66" w14:textId="77777777" w:rsidR="00793A24" w:rsidRPr="00793A24" w:rsidRDefault="00793A24" w:rsidP="00793A24">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1068 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58DB0398" w14:textId="77777777" w:rsidR="00793A24" w:rsidRPr="00793A24" w:rsidRDefault="00793A24" w:rsidP="00793A24">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="DBFFF685"/>
-[...383 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64FD14B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="632AE0D0"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3359,284 +1464,149 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1099182858">
-[...5 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1807115960">
+  <w:num w:numId="1" w16cid:durableId="44958919">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006C6FF7"/>
-[...130 lines deleted...]
-    <w:rsid w:val="00FA14CE"/>
+    <w:rsidRoot w:val="00793A24"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00480D05"/>
+    <w:rsid w:val="00582748"/>
+    <w:rsid w:val="00793A24"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00A95627"/>
+    <w:rsid w:val="00AC3DA5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6C5AD22B"/>
+  <w14:docId w14:val="4F12955B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{99B8840A-997B-424D-AEBA-A66F9313BE3A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3645,77 +1615,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3740,75 +1710,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3843,55 +1813,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3963,820 +1933,740 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00793A24"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00793A24"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00793A24"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00793A24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00793A24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00793A24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00793A24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00793A24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00793A24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00793A24"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00793A24"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00793A24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00793A24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00793A24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00793A24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00793A24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00793A24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00793A24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00793A24"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...150 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00793A24"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00793A24"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00793A24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00793A24"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00793A24"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00793A24"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00793A24"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00793A24"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00793A24"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00793A24"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00793A24"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00793A24"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...188 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00793A24"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00793A24"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...7 lines deleted...]
-    <w:rsid w:val="006C6FF7"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
+    <w:name w:val="Tabel ondertekening"/>
+    <w:rsid w:val="00793A24"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...36 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...12 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008C51E8"/>
+    <w:rsid w:val="00793A24"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008C51E8"/>
-[...9 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="00793A24"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008C51E8"/>
-[...8 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:rsid w:val="00793A24"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...25 lines deleted...]
-    <w:rsid w:val="00CE18EF"/>
+    <w:rsid w:val="00793A24"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00582748"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...17 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5050,55 +2940,69 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1261</ap:Words>
-  <ap:Characters>7657</ap:Characters>
+  <ap:Words>1395</ap:Words>
+  <ap:Characters>7675</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>212</ap:Lines>
-  <ap:Paragraphs>153</ap:Paragraphs>
+  <ap:Lines>63</ap:Lines>
+  <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8765</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9052</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>