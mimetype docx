--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,2852 +1,759 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00C9763D" w:rsidR="0071524A" w:rsidP="0071524A" w:rsidRDefault="0071524A" w14:paraId="29797926" w14:textId="77777777">
-      <w:r w:rsidRPr="00C9763D">
+    <w:p w:rsidRPr="006C110F" w:rsidR="006C110F" w:rsidP="006C110F" w:rsidRDefault="00D334C3" w14:paraId="1DB22B49" w14:textId="1182D620">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>22112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C110F" w:rsidR="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C110F" w:rsidR="006C110F" w:rsidP="00D334C3" w:rsidRDefault="006C110F" w14:paraId="2D90B885" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4327</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C110F" w:rsidR="006C110F" w:rsidP="00D334C3" w:rsidRDefault="006C110F" w14:paraId="6C194F5B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C110F" w:rsidR="006C110F" w:rsidP="00D334C3" w:rsidRDefault="006C110F" w14:paraId="03E69DB1" w14:textId="72DF2B77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 11 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C110F" w:rsidR="00D334C3" w:rsidP="00D334C3" w:rsidRDefault="00D334C3" w14:paraId="77D57136" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C110F" w:rsidR="00D334C3" w:rsidP="00D334C3" w:rsidRDefault="00D334C3" w14:paraId="2E1692DE" w14:textId="6B109FF5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Op 9 april jl. heeft de vaste commissie voor Asiel en Migratie van uw Kamer verzocht om brief over de stand van zaken van de onderhandelingen over het voorstel van de Europese Commissie voor een Terugkeerverordening, alsook het kabinetsstandpunt, door het kabinet gegeven aanwijzingen en/of rode lijnen aan het Cypriotisch Voorzitterschap en de geschatte planning. Met deze brief doe ik dit verzoek gestand. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C9763D" w:rsidR="00224B36" w:rsidP="0071524A" w:rsidRDefault="00224B36" w14:paraId="39B71E9E" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C9763D">
+    <w:p w:rsidRPr="006C110F" w:rsidR="00D334C3" w:rsidP="00D334C3" w:rsidRDefault="00D334C3" w14:paraId="16BB046B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De inzet van het kabinet voor de gehele onderhandelingen is erop gericht dat de nieuwe Terugkeerverordening het terugkeerproces simpeler, efficiënter en doeltreffender maakt met als doel meer terugkeer van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vertrekplichtige</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vreemdelingen. Vanzelfsprekend moeten hierbij de kaders van het Europees en internationaal recht in acht worden gehouden. Het kabinetstandpunt over het voorstel van de Commissie voor een Terugkeerverordening is uiteengezet in het BNC-fiche.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C110F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00C9763D">
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Op basis van het BNC-fiche heeft Nederland in kunnen stemmen met de Algemene Oriëntatie op 8 december 2025. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C9763D" w:rsidR="0071524A" w:rsidP="0071524A" w:rsidRDefault="0071524A" w14:paraId="3225C612" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C9763D">
+    <w:p w:rsidRPr="006C110F" w:rsidR="00D334C3" w:rsidP="00D334C3" w:rsidRDefault="00D334C3" w14:paraId="20FD03D5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het Europees Parlement heeft op 26 maart jl. ingestemd met het rapport over het voorstel voor een Terugkeerverordening en met het openen van de onderhandelingen met de Raad. Het Cypriotisch Voorzitterschap leidt op basis van de Algemene Oriëntatie van de Raad, die op 8 december 2025 is vastgesteld en op steun van Nederland kon rekenen, de onderhandelingen namens de Raad. Het Cypriotisch Voorzitterschap en het Parlement beogen een vlot onderhandelingsproces en sturen aan op het bereiken van een akkoord onder het Cypriotische Voorzitterschap (uiterlijk eind juni). Dat is in lijn met de inzet van het kabinet en zou ook mogelijk moeten zijn, omdat de beide onderhandelingsposities niet wezenlijk van elkaar afwijken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0071524A" w:rsidP="0071524A" w:rsidRDefault="0071524A" w14:paraId="6E2C68D8" w14:textId="4862A28C">
-[...1 lines deleted...]
-        <w:br/>
+    <w:p w:rsidRPr="006C110F" w:rsidR="00D334C3" w:rsidP="00D334C3" w:rsidRDefault="00D334C3" w14:paraId="2588BEB3" w14:textId="47B315D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het Voorzitterschap informeert de Raad over de voortgang van de onderhandelingen en toetst – waar noodzakelijk en opportuun– bij lidstaten de marges met het oog op het bereiken van compromissen. Na een eerste politieke </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C9763D">
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>triloogbijeenkomst</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C9763D">
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> tussen de Raad, het Europees Parlement en de Europese </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C9763D">
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Commisie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C9763D">
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> op 26 maart jl. wordt er op technisch niveau intensief onderhandeld over verschillende compromisteksten. Op 22 april jl. vond een tweede politieke </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C9763D">
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>triloogbijeenkomst</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C9763D">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plaats. Op het moment van schrijven zijn nagenoeg alle artikelen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">van de verordening besproken, inclusief verschillende varianten ten behoeve van een compromis. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0071524A" w:rsidP="0071524A" w:rsidRDefault="0071524A" w14:paraId="38BF0B2C" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="006C110F" w:rsidR="00D334C3" w:rsidP="00D334C3" w:rsidRDefault="00D334C3" w14:paraId="0647D3ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Gedurende de momenten waarop het Cypriotisch Voorzitterschap de Raad voorziet van informatie over de onderhandelingen en compromisvoorstellen deelt, heeft Nederland de prioriteiten uit het BNC-fiche benadrukt. Het gaat dan bijvoorbeeld om de beoordeling van het beginsel van non-refoulement, de goede werking van het systeem voor het nemen van een terugkeer- en verwijderingsbesluit en de mogelijkheid voor het ontwikkelen van een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C9763D">
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>terugkeerhub</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C9763D">
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Zoals ook aangegeven in mijn antwoorden op vragen van de Leden Ceulemans en Boomsma (beiden JA21) heeft het kabinet – vanwege de gevolgen van het arrest </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C9763D">
-        <w:rPr>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Aroja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C9763D">
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van het Hof van Justitie van de EU - benadrukt dat het mogelijk moet worden om na verloop van de maximale bewaringsduur van 24 maanden, opnieuw voor maximaal 6 maanden terugkeerbewaring te kunnen opleggen wanneer zich een onderduikrisico voordoet en er een redelijk uitzicht op uitzetting is ontstaan, bijvoorbeeld omdat de terugkeersamenwerking met een derde land is verbeterd of er een reisdocument is verkregen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9763D">
+      <w:r w:rsidRPr="006C110F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00C9763D">
-[...6 lines deleted...]
-        <w:t>Ten slotte heb ik in een gesprek met mijn Cypriotische collega op 4 mei jl. gepleit voor voldoende tijd voordat de verordening van toepassing wordt om nationale wet- en regelgeving en de uitvoeringspraktijk in lijn te brengen met de definitieve wettekst.</w:t>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op deze wijze moet voorkomen worden dat lidstaten na het vollopen van de maximale bewaringsduur geen instrumenten meer in handen hebben om de vreemdeling beschikbaar te houden voor gedwongen vertrek. Ten slotte heb ik in een gesprek met mijn Cypriotische collega op 4 mei jl. gepleit voor voldoende tijd voordat de verordening van toepassing wordt om nationale wet- en regelgeving en de uitvoeringspraktijk in lijn te brengen met de definitieve wettekst.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C9763D" w:rsidR="0071524A" w:rsidP="0071524A" w:rsidRDefault="0071524A" w14:paraId="22D9180D" w14:textId="77777777"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+    <w:p w:rsidRPr="006C110F" w:rsidR="00D334C3" w:rsidP="00D334C3" w:rsidRDefault="00D334C3" w14:paraId="051F2909" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanzelfsprekend zal het kabinet uw Kamer informeren wanneer Nederland, in het Comité van Permanente Vertegenwoordigers, wordt gevraagd om in Raadsverband in te stemmen met de compromistekst. Het kabinet verwacht dat dit op korte termijn gebeurt.    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0071524A" w:rsidP="0071524A" w:rsidRDefault="0071524A" w14:paraId="27DD54B3" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="006C110F" w:rsidR="00D334C3" w:rsidP="006C110F" w:rsidRDefault="00D334C3" w14:paraId="1775FBB7" w14:textId="4285F519">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
-        <w:t>De Minister van Asiel en Migratie,</w:t>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C110F" w:rsidR="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Asiel en Migratie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0071524A" w:rsidP="0071524A" w:rsidRDefault="0071524A" w14:paraId="71072793" w14:textId="77777777"/>
-[...5 lines deleted...]
-        <w:t>Bart van den Brink</w:t>
+    <w:p w:rsidRPr="006C110F" w:rsidR="00D334C3" w:rsidP="006C110F" w:rsidRDefault="006C110F" w14:paraId="1F07C963" w14:textId="14FFB5C2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C110F" w:rsidR="00D334C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van den Brink</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7C63" w:rsidRDefault="00DA7C63" w14:paraId="2A3AC9CC" w14:textId="17B8D96A"/>
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="006C110F" w:rsidR="00D334C3" w:rsidP="00D334C3" w:rsidRDefault="00D334C3" w14:paraId="08C5A872" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C110F" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="21DBC9D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="006C110F" w:rsidR="006F53E6" w:rsidSect="00D334C3">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="148FC5F7" w14:textId="77777777" w:rsidR="00BA4E52" w:rsidRDefault="00BA4E52">
+    <w:p w14:paraId="1D545AD3" w14:textId="77777777" w:rsidR="00D334C3" w:rsidRDefault="00D334C3" w:rsidP="00D334C3">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24D705F1" w14:textId="77777777" w:rsidR="00BA4E52" w:rsidRDefault="00BA4E52">
+    <w:p w14:paraId="050974E0" w14:textId="77777777" w:rsidR="00D334C3" w:rsidRDefault="00D334C3" w:rsidP="00D334C3">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F7D4BA9" w14:textId="77777777" w:rsidR="00E32A50" w:rsidRDefault="00E32A50">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="62E0676D" w14:textId="77777777" w:rsidR="00D334C3" w:rsidRPr="00D334C3" w:rsidRDefault="00D334C3" w:rsidP="00D334C3">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="756708C8" w14:textId="77777777" w:rsidR="00D334C3" w:rsidRPr="00D334C3" w:rsidRDefault="00D334C3" w:rsidP="00D334C3">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3116531E" w14:textId="77777777" w:rsidR="00D334C3" w:rsidRPr="00D334C3" w:rsidRDefault="00D334C3" w:rsidP="00D334C3">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59559403" w14:textId="77777777" w:rsidR="00BA4E52" w:rsidRDefault="00BA4E52">
+    <w:p w14:paraId="7CF120FD" w14:textId="77777777" w:rsidR="00D334C3" w:rsidRDefault="00D334C3" w:rsidP="00D334C3">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28D8F414" w14:textId="77777777" w:rsidR="00BA4E52" w:rsidRDefault="00BA4E52">
+    <w:p w14:paraId="0AB9BB37" w14:textId="77777777" w:rsidR="00D334C3" w:rsidRDefault="00D334C3" w:rsidP="00D334C3">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="52DB7289" w14:textId="77777777" w:rsidR="0071524A" w:rsidRPr="00AF0FFB" w:rsidRDefault="0071524A" w:rsidP="0071524A">
+    <w:p w14:paraId="2A9087BE" w14:textId="77777777" w:rsidR="00D334C3" w:rsidRPr="006C110F" w:rsidRDefault="00D334C3" w:rsidP="00D334C3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF0FFB">
+      <w:r w:rsidRPr="006C110F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AF0FFB">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF0FFB">
-        <w:rPr>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF0FFB">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2024-2025, 22 112, nr. 4031. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="47C5C983" w14:textId="77777777" w:rsidR="0071524A" w:rsidRDefault="0071524A" w:rsidP="0071524A">
+    <w:p w14:paraId="05B45613" w14:textId="06D149CC" w:rsidR="00D334C3" w:rsidRPr="006C110F" w:rsidRDefault="00D334C3" w:rsidP="00D334C3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006C110F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF0FFB">
-        <w:rPr>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">, 2025-2026, nr. 1783 </w:t>
+        </w:rPr>
+        <w:t>Aanhangsel Handelingen II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2025/26, nr. 1783 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B37C71C" w14:textId="77777777" w:rsidR="00E32A50" w:rsidRDefault="00B320DB">
-[...426 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="54AB5ECA" w14:textId="77777777" w:rsidR="00D334C3" w:rsidRPr="00D334C3" w:rsidRDefault="00D334C3" w:rsidP="00D334C3">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03BF902F" w14:textId="77777777" w:rsidR="00E32A50" w:rsidRDefault="00B320DB">
-[...1283 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="00F35164" w14:textId="77777777" w:rsidR="00D334C3" w:rsidRPr="00D334C3" w:rsidRDefault="00D334C3" w:rsidP="00D334C3">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...582 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11EB63B9" w14:textId="77777777" w:rsidR="00D334C3" w:rsidRPr="00D334C3" w:rsidRDefault="00D334C3" w:rsidP="00D334C3">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E32A50"/>
-[...39 lines deleted...]
-    <w:rsid w:val="00F20209"/>
+    <w:rsidRoot w:val="00D334C3"/>
+    <w:rsid w:val="00127548"/>
+    <w:rsid w:val="006C110F"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00C87821"/>
+    <w:rsid w:val="00D334C3"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2EB33F2F"/>
+  <w14:docId w14:val="5EF1E002"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{CA21B9AF-4F43-4E78-B18E-03D733AEAF00}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2855,77 +762,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2950,75 +857,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3053,55 +960,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3173,887 +1080,763 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00D334C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00D334C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D334C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D334C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D334C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D334C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D334C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D334C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D334C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D334C3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D334C3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D334C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D334C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D334C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D334C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D334C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D334C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D334C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...217 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...41 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00D334C3"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D334C3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...8 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D334C3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D334C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D334C3"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D334C3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D334C3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D334C3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D334C3"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D334C3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D334C3"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00D334C3"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00D334C3"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...223 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00D334C3"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00D334C3"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...92 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007110FD"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00D334C3"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007110FD"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00D334C3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007110FD"/>
+    <w:rsid w:val="00D334C3"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...10 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D334C3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D334C3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D334C3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D334C3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C110F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4110,51 +1893,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4218,65 +2001,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4297,85 +2080,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>636</ap:Words>
-  <ap:Characters>3498</ap:Characters>
+  <ap:Words>668</ap:Words>
+  <ap:Characters>3679</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>29</ap:Lines>
+  <ap:Lines>30</ap:Lines>
   <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4126</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4339</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>