--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,4544 +1,1878 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="005755DF" w:rsidP="005755DF" w:rsidRDefault="005755DF" w14:paraId="4B6657BA" w14:textId="75E5E60A">
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="5C3A8218" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="005755DF" w:rsidP="005755DF" w:rsidRDefault="005755DF" w14:paraId="2EEA7235" w14:textId="39DB8189">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="00F416C0" w:rsidRDefault="009113DF" w14:paraId="0E7E8C6E" w14:textId="5AD53528">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>30015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0" w:rsidR="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0" w:rsidR="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0" w:rsidR="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0" w:rsidR="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bodembeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="00F416C0" w:rsidP="00F416C0" w:rsidRDefault="00F416C0" w14:paraId="77675E16" w14:textId="077DA92D">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>144</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="00F416C0" w:rsidP="009113DF" w:rsidRDefault="00F416C0" w14:paraId="2AAA8A0D" w14:textId="6B129B95">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="00F416C0" w:rsidP="009113DF" w:rsidRDefault="00F416C0" w14:paraId="23F9B919" w14:textId="7531ACC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Den Haag, 11 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="7D83FE01" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="005755DF" w:rsidP="005755DF" w:rsidRDefault="005755DF" w14:paraId="732C1AA4" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="1F3CEBF9" w14:textId="4B9DBDB7">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief informeer ik u over een aantal onderwerpen met betrekking tot </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="7F357942" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>bodem en ondergrond. De volgende onderwerpen komen aan de orde:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005755DF" w:rsidP="005755DF" w:rsidRDefault="005755DF" w14:paraId="7E06F90A" w14:textId="66E0B643">
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="4179D5F5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Staalslak;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005C3F00" w:rsidR="005C3F00" w:rsidP="005C3F00" w:rsidRDefault="005C3F00" w14:paraId="5948A6A0" w14:textId="5E6BA118">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="7A11F0F1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3F00">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Motie Kostić/Soepboer: stevig borgen principe ‘vervuiler betaalt’;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C254A" w:rsidR="005755DF" w:rsidP="005755DF" w:rsidRDefault="005755DF" w14:paraId="6C8CF163" w14:textId="11667035">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="1D553EB2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Verlengen overgangsrecht voor diepe plassen;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005755DF" w:rsidP="005755DF" w:rsidRDefault="005755DF" w14:paraId="76154D6F" w14:textId="77777777">
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="6A52F0ED" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Monitoring spoedopgave en locaties PFAS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="0AF1B221" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="754B6364" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk229402468" w:id="1"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:name="_Hlk229402468" w:id="0"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Sta</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Staalslak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="6830F780" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk229402048" w:id="1"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 23 juli 2025 is de Tijdelijke regeling verbod en vergunningplicht toepassing LD- en ELO-staalslak (verder: “tijdelijke regeling”) van kracht geworden. Daarmee geldt een verbod voor toepassing van niet vormgegeven bouwstoffen met daarin meer dan 20 massaprocent LD- en/of ELO-staalslak op land in lagen dikker dan 0,5 m en op locaties waar direct contact met het materiaal of het stof daarvan mogelijk is. Voor de overige toepassingen op land van de desbetreffende materialen voorziet de tijdelijke regeling in een vergunningplicht. In de Kamerbrief van 2 april heb ik aangegeven dat ik gebruik maak van de optie om de regeling te verlengen met een half jaar tot 23 januari 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="3993D339" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="771B16DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="132439"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om ervoor te zorgen dat er op dat moment een regeling is die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="132439"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">effectief, proportioneel, voldoende wetenschappelijk onderbouwd en juridisch houdbaar is bekijk ik op dit moment welke scenario’s realistisch zijn. Hierin worden ook toepassingen in water meegenomen. Ik bekijk hoe de gebruikelijke tijdpaden zoveel mogelijk kunnen worden ingekort, ben in gesprek met RIVM hoe tijdig zoveel mogelijk informatie op tafel te krijgen en heb in juni wederom een gesprek met Zeeland. Ik informeer u voor de zomer welke </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk229408724" w:id="2"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="132439"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opties ik in beeld heb en wat de overwegingen zijn van de keuze die ik wil maken voor de periode na 23 januari. In die brief geef ik invulling aan de toezeggingen aan het lid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="132439"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Zalinyan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="132439"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TZ202604-072) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="132439"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>en het lid Wiersma (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TZ202604-084) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="132439"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>gedaan op 2 april 2026 tijdens het Commissiedebat Leefomgeving.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="6548D800" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="132439"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="36936F5D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="132439"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="132439"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast is de Taskforce Bestaande Toepassingen Staalslak in maart van start gegaan. Inmiddels is </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk229408904" w:id="3"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="132439"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de heer J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="132439"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Wienen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="132439"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, burgemeester van Haarlem, bereid gevonden om de rol van onafhankelijk voorzitter van de Taskforce op zich te nemen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="132439"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="512403D2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="132439"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ook wordt </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk229408954" w:id="4"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="132439"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>er hard gewerkt aan een advies voor een haalbare oplossing voor de situatie in Spijk</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="132439"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="6DB3829A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>alslak</w:t>
-[...527 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="1AA63CB1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Motie Kostić/Soepboer: stevig borgen principe ‘vervuiler betaalt’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="767317C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tijdens het Commissiedebat Leefomgeving heb ik toegezegd dat ik op verzoek van het lid Kostić schriftelijk terugkom op de uitvoering van de motie Kostić/Soepboer over de borging van het principe dat vervuilers zelf de kosten van de schade betalen als gevolg van PFAS-verontreiniging en de onjuiste toepassing van staalslak.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mijn voorgangers hebben in brieven aan uw Kamer op 17 april en 7 november vorig jaar aangegeven dat het beginsel "de vervuiler betaalt" behelst dat de kosten van milieuverontreiniging zoveel mogelijk op de veroorzaker verhaald worden en hoe dit principe in de praktijk wordt toegepast.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik beschouw de motie daarmee als afgedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="386355ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Motie </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="55E44707" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kostić/Soepboer</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>:</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Verlengen overgangsrecht </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>verondieping</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">stevig borgen principe </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> diepe plassen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="3185C0E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In Nederland liggen ongeveer 500 diepe plassen die ontstaan zijn door een zand-, grind-, of kleiwinning of door een dijkdoorbraak. Ongeveer 30 van deze plassen worden </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verondiept</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als daarmee natuur, recreatie of waterveiligheidsdoelen gehaald kunnen worden. Hiervoor is nodig dat er grond of bagger wordt toegepast om de plas ondieper te maken. De afgelopen jaren is er maatschappelijk en vanuit de media veel aandacht geweest voor diepe plassen. Reden hiervoor was de zorg over de kwaliteit van het toegepaste materiaal en het effect op de leefomgeving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="7345D380" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="58CFCC2F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In juli 2022 is aan de hand van een bestuurlijke dialoog gestart met een verbetertraject voor het diepe plassen beleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het doel van het verbetertraject is te organiseren dat het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verondiepen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van diepe plassen regionaal kan worden afgewogen, dat de betrokkenheid van burgers beter geborgd is en dat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verondiepen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leidt tot een verbetering van de kwaliteit van de leefomgeving. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="36D91C7D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="4226B317" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit heeft onder meer geleid tot de introductie van een nieuwe vergunningplicht en een MER beoordelingsplicht voor het toepassen van grond en bagger in een diepe plas. Beide zijn op 1 januari 2024 in werking getreden. Vanuit de vergunningplicht wordt een expliciete toetsing aan de doelstellingen van de Kaderrichtlijn Water (KRW) en de Grondwaterrichtlijn (GWR) gevraagd. Deze maatregelen leiden tot meer transparantie in de besluitvorming, duidelijke regels toegespitst op de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>specifieke situatie en betere betrokkenheid van de omgeving bij de voorbereiding van een initiatief dat wordt gerealiseerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verondiepingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die voor 1 januari 2024 zijn gestart geldt daarnaast gedurende drie jaar een overgangsrecht. Dit overgangsrecht is geïntroduceerd om in te kunnen spelen op de nieuwe eisen. Partijen mogen daarmee grond en baggerspecie tot 1 januari 2027 nog volgens het oude recht toepassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="61B13E5D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="67B25AC9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De methodiek om te toetsen of een initiatief voldoet aan de eisen van de KRW en de GWR zal in de loop van dit jaar gereedkomen. Dat betekent dat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verondiepingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, die onder het overgangsrecht vallen, dan kunnen starten met de procedure om een nieuwe vergunning te verkrijgen. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verondiepingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duren gemiddeld tien jaar en het gehele vergunning traject, inclusief de nieuwe vergunning en de MER beoordelingsplicht, neemt ongeveer 2 jaar in beslag. Deze overwegingen hebben er ook toe geleid het overgangsrecht met 3 jaar te verlengen. Op deze manier hebben initiatiefnemers voldoende tijd om het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vergunningtraject</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te doorlopen. En zo is ook geborgd dat de natuur en recreatie die met deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verondiepingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beoogd wordt, tot stand kan komen en dat niet voortijdig wordt gestopt met de projecten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="4051CB87" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="1CF9D336" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het overgangsrecht is niet van toepassing op </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verondiepingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die na 1 januari 2024 starten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="372877F0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...207 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Monitoring spoedopgave en PFAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="268E0A4E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:b/>
-[...23 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Vanaf 2015 wordt jaarlijks de aanpak van bodemverontreiniging met onaanvaardbare risico’s gemonitord (de zogenaamde spoedlocaties). Op basis daarvan wordt een rapportage opgesteld. Daarvoor worden de gegevens gebruikt die de 41 bevoegde overheden – 12 provincies en 29 aangewezen (grotere) gemeenten – op grond van de voormalige Wet bodembescherming (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Wbb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>) beschikbaar stellen. Het aantal afgeronde saneringen is in 2025 verder gestegen naar 1046 (2024: 1008) op een totaal van 1742. In 578 gevallen is de sanering in uitvoering en op 118 locaties is de sanering nog niet gestart (2024: 136). De overheden geven aan dat met de sanering van het grootste deel van deze 118 voor 2030 zal worden begonnen. De rapportage is net als de rapportages van voorgaande jaren beschikbaar op de website van het Informatiepunt Leefomgeving.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="322E1D31" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...186 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="2E22A5E3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>PFAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005755DF" w:rsidP="005755DF" w:rsidRDefault="005755DF" w14:paraId="48BC4274" w14:textId="2DE23718">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="0242BB14" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...47 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet werkt via verschillende sporen aan de aanpak van PFAS. Het kabinet wil voortvarend aan de slag met een Europees PFAS verbod. In de uitvraag naar de voortgang van de aanpak van de spoedlocaties, is ook gevraagd naar de stand van zaken van het beeld van locaties met mogelijke PFAS-verontreiniging. Hierbij is het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>van belang een onderscheid te maken tussen een potentieel verdachte locatie, een potentieel verontreinigde locatie en een PFAS-aandachtlocatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="550F97ED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="524438A3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Een potentieel verdachte locatie</w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is een locatie op een groslijst met locaties waar mogelijk sprake kan zijn van bodemverontreiniging met PFAS omdat er mogelijk een bodembedreigende activiteit heeft plaatsgevonden (bijvoorbeeld op basis van de bedrijfscategorie die bij de Kamer van Koophandel geregistreerd is). Deze groslijst is het vertrekpunt van de inventarisatie en via bureaustudie en historisch onderzoek wordt bekeken welke locaties potentieel verontreinigd zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="1E3DB862" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Een potentieel verontreinigde locatie</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B21EA">
-[...38 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is een locatie waarvan op basis van bureaustudie en historisch onderzoek is bevestigd dat er vermoedelijk sprake is van bodemverontreiniging met PFAS. Deze potentieel verontreinigde locaties komen op een lijst voor nader onderzoek om vast te stellen in welke mate de locatie verontreinigd is met PFAS. Daaruit kan blijken dat het een PFAS-aandachtlocatie betreft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="40D7420C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Een PFAS-aandachtlocatie</w:t>
       </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is een bronlocatie waar met bodemonderzoek is vastgesteld dat er PFAS in hoge concentraties aanwezig is, waarbij sprake is van onaanvaardbare risico’s voor mens, ecologie en/of verspreiding en waarbij aanpak om die reden niet kan worden uitgesteld tot een natuurlijk moment van ontwikkeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="1D0D93EA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="2CF02B69" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40 van de 41 voormalige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Wbb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-bevoegde gezagen hebben aangegeven te zijn gestart met de inventarisatie van potentieel verontreinigde locaties met PFAS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="14BE25DA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="5DBED357" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Op dit moment is de stand van zaken dat er 3917 potentieel verontreinigde locaties met PFAS zijn geïnventariseerd. Hiervan zijn er 2328 bekend en worden er 1589 aanvullend geschat. Het gaat vooral om locaties waar PFAS is gebruikt in het productieproces, waar PFAS-houdend afval is verwerkt en waar brandblusschuim is gebruikt. Zoals gezegd, gaat het hier om potentieel verontreinigde locaties waarbij nader onderzoek nodig is. Of er daadwerkelijk sprake is van verhoogde PFAS-concentraties en of er humane of verspreidingsrisico's zijn, zal alleen bodemonderzoek ter plaatse kunnen uitwijzen. Pas dan kan worden bepaald of er eventueel maatregelen nodig zijn. De overheden geven aan 576 locaties als eerste verder te gaan onderzoeken. Bij deze prioritering wordt rekening gehouden met de aanwezigheid van gevoelig gebruik in de omgeving, zoals waterwingebieden en de kans dat er een sterke verontreiniging is opgetreden. Op die manier worden naar verwachting de meest urgente locaties als eerste in beeld gebracht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="7CBEA4D1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="38C5DB90" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Het aantal van 3917 zal verder oplopen als meer inventarisaties afgerond worden. Het aantal locaties zegt op zich nog niets over de risico’s of over de te nemen maatregelen. Ter vergelijking: de hierboven genoemde spoedopgave startte aan het begin van deze eeuw ook met een nulmeting van ruim 600.000 potentieel verdachte locaties die na verder onderzoek ingeperkt kon worden tot de 1742 locaties waar sanering spoedig nodig bleek te zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="1985040C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="1EF906F2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zoals in december vorig jaar aan uw Kamer is gemeld, wordt met de medeoverheden een gezamenlijke aanpak ontwikkeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inzet is om in 2028 een scherper beeld te hebben van het aantal PFAS-aandachtlocaties en de totale kosten van de aanpak daarvan, de inventarisatie in 2030 af te ronden en vervolgens te starten met een programmatische aanpak van de geïdentificeerde PFAS-aandachtlocaties. Ondertussen wordt al gestart met het aanpakken van de locaties met de hoogste prioriteit die nu al in beeld zijn. Uit de inventarisatie blijkt dat er op dit moment 57 geïdentificeerde PFAS-aandachtlocaties zijn. Op vier locaties is de sanering afgerond, op acht locaties is de sanering in uitvoering en op 45 locaties moet de uitvoering nog starten. Om de medeoverheden ook financieel te ondersteunen bij de inventarisaties en de aanpak is er een Tijdelijke regeling uitkering Bodem (SPUK Bodem). In februari 2026 kon hiervoor weer een aanvraag gedaan worden. De bevoegde overheden hebben van deze mogelijkheid gebruik gemaakt zodat ze vervolgstappen kunnen zetten bij de inventarisatie van de PFAS-aandachtlocaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="528C296F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="661E7804" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Aangezien de inventarisatie van PFAS-aandachtlocaties in volle gang is, kan nog geen inschatting worden gemaakt van de kosten die gepaard gaan met sanering van deze locaties. Met de bevoegde overheden is afgesproken om de uitvraag naar locaties met mogelijke PFAS-verontreiniging jaarlijks tegelijk met de monitoring van de spoedlocaties uit te vragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009113DF" w:rsidP="009113DF" w:rsidRDefault="009113DF" w14:paraId="0C377F45" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F416C0" w:rsidP="00F416C0" w:rsidRDefault="00F416C0" w14:paraId="7157C66A" w14:textId="27AF3A19">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">40 van de 41 voormalige Wbb-bevoegde gezagen </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78AD">
+        <w:t>staatssecretaris van Infrastructuur en Waterstaat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="009113DF" w:rsidP="00F416C0" w:rsidRDefault="00F416C0" w14:paraId="6A479474" w14:textId="2F6B5941">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...507 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F416C0" w:rsidR="009113DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F416C0" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="57172166" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F416C0" w:rsidR="006F53E6" w:rsidSect="009113DF">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71A730D5" w14:textId="77777777" w:rsidR="003D4386" w:rsidRDefault="003D4386" w:rsidP="005755DF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="49B9D6BA" w14:textId="77777777" w:rsidR="009113DF" w:rsidRDefault="009113DF" w:rsidP="009113DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20D18BE1" w14:textId="77777777" w:rsidR="003D4386" w:rsidRDefault="003D4386" w:rsidP="005755DF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="447E463B" w14:textId="77777777" w:rsidR="009113DF" w:rsidRDefault="009113DF" w:rsidP="009113DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...25 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2974684C" w14:textId="77777777" w:rsidR="009113DF" w:rsidRPr="009113DF" w:rsidRDefault="009113DF" w:rsidP="009113DF">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D060E0B" w14:textId="77777777" w:rsidR="009113DF" w:rsidRPr="009113DF" w:rsidRDefault="009113DF" w:rsidP="009113DF">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="538DE74E" w14:textId="77777777" w:rsidR="009113DF" w:rsidRPr="009113DF" w:rsidRDefault="009113DF" w:rsidP="009113DF">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B5400FA" w14:textId="77777777" w:rsidR="003D4386" w:rsidRDefault="003D4386" w:rsidP="005755DF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7ECBA1C0" w14:textId="77777777" w:rsidR="009113DF" w:rsidRDefault="009113DF" w:rsidP="009113DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DCE0EBC" w14:textId="77777777" w:rsidR="003D4386" w:rsidRDefault="003D4386" w:rsidP="005755DF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="31430667" w14:textId="77777777" w:rsidR="009113DF" w:rsidRDefault="009113DF" w:rsidP="009113DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="45B251E9" w14:textId="300B0F8F" w:rsidR="00687916" w:rsidRPr="009F6309" w:rsidRDefault="00687916">
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7A536474" w14:textId="77777777" w:rsidR="009113DF" w:rsidRPr="00F416C0" w:rsidRDefault="009113DF" w:rsidP="009113DF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009F6309">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 27 625, nr. 694</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1E86CB43" w14:textId="0B88E467" w:rsidR="00687916" w:rsidRPr="009F6309" w:rsidRDefault="00687916">
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="6C41B0B9" w14:textId="77777777" w:rsidR="009113DF" w:rsidRPr="00F416C0" w:rsidRDefault="009113DF" w:rsidP="009113DF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009F6309">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken 30 015, nr. 130 en nr. 139</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="50362482" w14:textId="77777777" w:rsidR="005755DF" w:rsidRPr="00011BDE" w:rsidRDefault="005755DF" w:rsidP="005755DF">
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2F258957" w14:textId="77777777" w:rsidR="009113DF" w:rsidRPr="00F416C0" w:rsidRDefault="009113DF" w:rsidP="009113DF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009F6309">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 30 015, nr. 584 2022</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="48236039" w14:textId="77777777" w:rsidR="005755DF" w:rsidRPr="00011BDE" w:rsidRDefault="005755DF" w:rsidP="005755DF">
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4E12AA3E" w14:textId="77777777" w:rsidR="009113DF" w:rsidRPr="00F416C0" w:rsidRDefault="009113DF" w:rsidP="009113DF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00011BDE">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Staatsblad 2021, nr. 98</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="102F521C" w14:textId="6EC25228" w:rsidR="005755DF" w:rsidRPr="00953F73" w:rsidRDefault="005755DF" w:rsidP="005755DF">
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3D19EBFC" w14:textId="77777777" w:rsidR="009113DF" w:rsidRPr="00F416C0" w:rsidRDefault="009113DF" w:rsidP="009113DF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000B3396">
-[...13 lines deleted...]
-        <w:t>https://iplo.nl/thema/bodem/documenten/bodemsanering/monitoring-bodemsanering-aanpak-spoedlocaties-2004</w:t>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://iplo.nl/thema/bodem/documenten/bodemsanering/monitoring-bodemsanering-aanpak-spoedlocaties-2004</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="026DC921" w14:textId="399267EA" w:rsidR="005755DF" w:rsidRPr="00170287" w:rsidRDefault="005755DF" w:rsidP="005755DF">
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="267EE5C2" w14:textId="77777777" w:rsidR="009113DF" w:rsidRPr="00F416C0" w:rsidRDefault="009113DF" w:rsidP="009113DF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00170287">
-[...32 lines deleted...]
-        <w:t>015 nr. 141</w:t>
+      <w:r w:rsidRPr="00F416C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 30 015 nr. 141</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...448 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="642B9C72" w14:textId="77777777" w:rsidR="009113DF" w:rsidRPr="009113DF" w:rsidRDefault="009113DF" w:rsidP="009113DF">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3EA9EC0F" w14:textId="77777777" w:rsidR="00841B3A" w:rsidRDefault="00841B3A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="263277BF" w14:textId="77777777" w:rsidR="009113DF" w:rsidRPr="009113DF" w:rsidRDefault="009113DF" w:rsidP="009113DF">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1470 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47A4A3F8" w14:textId="77777777" w:rsidR="009113DF" w:rsidRPr="009113DF" w:rsidRDefault="009113DF" w:rsidP="009113DF">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EFF7230"/>
+    <w:nsid w:val="37D40980"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="66F2F2A2"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="7C94BEBE"/>
+    <w:lvl w:ilvl="0" w:tplc="4F2A6CDC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:i w:val="0"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FDF428A0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1476" w:hanging="396"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="148B5504"/>
+    <w:nsid w:val="5EA8252E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="905239D2"/>
-[...171 lines deleted...]
-    <w:tmpl w:val="C2641314"/>
+    <w:tmpl w:val="BAB08E32"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
@@ -4604,140 +1938,54 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="265119C3"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70012590"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D13A3BD0"/>
-[...85 lines deleted...]
-    <w:tmpl w:val="771291FE"/>
+    <w:tmpl w:val="8884A624"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
@@ -4803,1142 +2051,145 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...813 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="1" w16cid:durableId="428507125">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
-[...11 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="2" w16cid:durableId="440994167">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="3" w16cid:durableId="893003848">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005755DF"/>
-[...176 lines deleted...]
-    <w:rsid w:val="00FF596D"/>
+    <w:rsidRoot w:val="009113DF"/>
+    <w:rsid w:val="00625B54"/>
+    <w:rsid w:val="006454B7"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="009113DF"/>
+    <w:rsid w:val="00A91BAE"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F416C0"/>
+    <w:rsid w:val="00F57E20"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="3CC3379D"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="74C7BA08"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9B85590A-8486-42CF-BA35-02DE41C6F959}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6266,1042 +2517,820 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="005755DF"/>
-[...15 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="QuoteChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005755DF"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
     <w:name w:val="Afzendgegevens_Kop"/>
     <w:basedOn w:val="Afzendgegevens"/>
-    <w:next w:val="Normal"/>
-    <w:rsid w:val="005755DF"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009113DF"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
     <w:name w:val="Ondertekening_Area1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005755DF"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:next w:val="Normal"/>
-    <w:rsid w:val="005755DF"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
     <w:name w:val="Slotzin"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005755DF"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:next w:val="Normal"/>
-    <w:rsid w:val="005755DF"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
-    <w:next w:val="Normal"/>
-    <w:rsid w:val="005755DF"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009113DF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009113DF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009113DF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009113DF"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005755DF"/>
-[...10 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="009113DF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005755DF"/>
+    <w:rsid w:val="009113DF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...23 lines deleted...]
-    <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...9 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...175 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="009113DF"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...79 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7358,51 +3387,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -7466,65 +3495,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -7545,100 +3574,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9640</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1764</ap:Words>
+  <ap:Characters>9706</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>80</ap:Lines>
   <ap:Paragraphs>22</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11309</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11448</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>