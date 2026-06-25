--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,3050 +1,781 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="001E3504" w:rsidR="000C5BA9" w:rsidP="00BF2437" w:rsidRDefault="002D16D0" w14:paraId="5A984D90" w14:textId="134B8D70">
-      <w:pPr>
+    <w:p w:rsidR="00353C2E" w:rsidRDefault="00D04170" w14:paraId="326CA3D1" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>33576</w:t>
+      </w:r>
+      <w:r w:rsidR="00353C2E">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00353C2E">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00353C2E">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00353C2E">
+        <w:t>Natuurbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00353C2E" w:rsidP="00353C2E" w:rsidRDefault="00353C2E" w14:paraId="1BBFC7F4" w14:textId="27669E41">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>482</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00353C2E">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Brief van de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353C2E">
+        <w:t>minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00353C2E" w:rsidP="00D04170" w:rsidRDefault="00353C2E" w14:paraId="5B076974" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00353C2E" w:rsidP="00D04170" w:rsidRDefault="00353C2E" w14:paraId="3A150160" w14:textId="52E29F55">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353C2E">
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00353C2E" w:rsidP="00D04170" w:rsidRDefault="00353C2E" w14:paraId="39E1B362" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E3504" w:rsidR="00D04170" w:rsidP="00D04170" w:rsidRDefault="00353C2E" w14:paraId="7D41FC4F" w14:textId="418C2A6F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Den Haag, 11 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04170">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00D04170">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001E3504" w:rsidR="00D04170">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van het verzoek van de vaste Kamercommissie voor Landbouw, Visserij, Voedselzekerheid en Natuur (brief d.d. 26 maart 2026, kenmerk</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04170">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3504" w:rsidR="00D04170">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026D14040) over mijn inzet omtrent de inbreukprocedure-Vogelrichtlijn voor wat betreft de grutto, bericht ik u het volgende. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E3504" w:rsidR="00D04170" w:rsidP="00D04170" w:rsidRDefault="00D04170" w14:paraId="67796F6A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E3504" w:rsidR="00D04170" w:rsidP="00D04170" w:rsidRDefault="00D04170" w14:paraId="38B41425" w14:textId="30C7D7CD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3504">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Geachte Voorzitter,</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Ten aanzien van de eerste vraag kan ik uw Kamer verzekeren dat ik in mijn aanpak onverminderd voortbouw op de acht aanvullende maatregelen zoals beschreven in de brief van 25 maart 2025 (Kamerstuk 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="001E3504">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Naar aanleiding van het verzoek van de vaste Kamercommissie voor Landbouw, Visserij, Voedselzekerheid en Natuur (brief d.d. 26 maart 2026, kenmerk</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>576, nr. 441). Een belangrijk middel om de noodzakelijke maatregelen voor de grutto met voorrang, in samenhang, versneld en geborgd uit te voeren, is het Aanvalsplan Grutto. Momenteel wordt gewerkt aan een afsprakenkader tussen het Rijk en verschillende provincies voor de realisatie van dit Aanvalsplan, naar aanleiding van de in december vastgestelde intentieverklaring.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E3504" w:rsidR="00D04170" w:rsidP="00D04170" w:rsidRDefault="00D04170" w14:paraId="6F7592B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D04170" w:rsidP="00D04170" w:rsidRDefault="00D04170" w14:paraId="0C8AC7C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001E3504">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026D14040) over mijn inzet omtrent de inbreukprocedure-Vogelrichtlijn voor wat betreft de grutto, bericht ik u het volgende. </w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Ten aanzien van de vraag over financiële middelen: voor agrarisch natuurbeheer is vanaf 2026 structureel €200 miljoen per jaar extra beschikbaar gesteld. Tot 2025 werd ongeveer de helft van het budget voor Agrarisch natuur- en landschapsbeheer besteed aan weidevogelbeheer. Het vorig kabinet heeft aangegeven dat de extra middelen uit het Startpakket voor Agrarisch Natuurbeheer met prioriteit in worden gezet in leefgebieden voor de grutto, en in gebieden rond stikstofgevoelige Natura 2000-gebieden. Ook voor dit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E3504">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Ten aanzien van de eerste vraag kan ik uw Kamer verzekeren dat ik in mijn aanpak onverminderd voortbouw op de acht aanvullende maatregelen zoals beschreven in de brief van 25 maart 2025 (Kamerstuk 33576, nr. 441). Een belangrijk middel om de noodzakelijke maatregelen voor de grutto met voorrang, in samenhang, versneld en geborgd uit te voeren, is het Aanvalsplan Grutto. Momenteel wordt gewerkt aan een afsprakenkader tussen het Rijk en verschillende provincies voor de realisatie van dit Aanvalsplan, naar aanleiding van de in december vastgestelde intentieverklaring.</w:t>
-[...20 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">abinet is het uitgangspunt dat we voldoende geld vrijmaken voor zwaar beheer waarmee we de grutto helpen en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doen </w:t>
+      </w:r>
       <w:r w:rsidRPr="001E3504">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Ten aanzien van de vraag over financiële middelen:</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>wat nodig is in het licht van de Europese inbreukprocedure. Ik heb inmiddels afspraken gemaakt met provincies dat vanaf 2027 bij het uitbreiden en verzwaren van het Agrarisch natuur- en landschapsbeheer de nadruk ligt op deze twee prioriteiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E3504" w:rsidR="00D04170" w:rsidP="00D04170" w:rsidRDefault="00D04170" w14:paraId="431E1D64" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E3504" w:rsidR="00D04170" w:rsidP="00D04170" w:rsidRDefault="00D04170" w14:paraId="755A5CD7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001E3504">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...50 lines deleted...]
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Voor een verdeling van extra middelen uit het Startpakket heb ik samen met provincies een commissie ingesteld, die nog voor de zomer met een advies komt. Hiermee kunnen we het aantal hectaren voor de grutto waar agrarisch natuur- en landschapsbeheer op wordt toegepast flink vergroten. Daarnaast worden de investeringsgelden voor de aanleg van zwaar beheer de eerstkomende jaren uitgebreid. Bovendien zal bij de nadere invulling van de €20 miljard tot en met 2035 uit het </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E3504">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Voor een verdeling van extra middelen uit het Startpakket heb ik samen met provincies een commissie ingesteld, die nog voor de zomer met een advies komt. Hiermee kunnen we het aantal hectaren voor de grutto waar agrarisch natuur- en landschapsbeheer op wordt toegepast flink vergroten. Daarnaast worden de investeringsgelden voor de aanleg van zwaar beheer de eerstkomende jaren uitgebreid.</w:t>
-[...41 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">oalitieakkoord zorgvuldig worden bezien hoeveel aanvullende inzet wenselijk is. Het is mijn overtuiging dat hiermee vooralsnog voldoende middelen beschikbaar zijn voor de grutto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E3504" w:rsidR="00D04170" w:rsidP="00D04170" w:rsidRDefault="00D04170" w14:paraId="26A8AA4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E3504" w:rsidR="00D04170" w:rsidP="00D04170" w:rsidRDefault="00D04170" w14:paraId="2F9A321A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3504">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>In antwoord op de derde vraag kan ik uw Kamer meedelen dat de reactie van Nederland op het Met Redenen Omkleed Advies ter sprake is gekomen tijdens het kennismakingsgesprek met Eurocommissaris Roswall. Ik kan daar vanwege de vertrouwelijkheid van de procedure verder geen mededelingen over doen. De inzet is echter helder: een effectief weidevogelbeleid. In dat kader bezie ik ook de uitkomsten van een onderzoek, dat momenteel wordt uitgevoerd, gericht op de impact van de status van Vogelrichtlijngebied op de agrarische bedrijfsvoering, omdat er 25 gebieden sinds vorig jaar zijn aangewezen voor de grutto waar (in meer of mindere mate) het beheer voor de grutto wordt uitgevoerd door agrariërs.</w:t>
-[...42 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">In antwoord op de derde vraag kan ik uw Kamer meedelen dat de reactie van Nederland op het Met Redenen Omkleed Advies ter sprake is gekomen tijdens het kennismakingsgesprek met Eurocommissaris </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E3504">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Jaimi van Essen</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Roswall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E3504">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
-[...27 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+        <w:t>. Ik kan daar vanwege de vertrouwelijkheid van de procedure verder geen mededelingen over doen. De inzet is echter helder: een effectief weidevogelbeleid. In dat kader bezie ik ook de uitkomsten van een onderzoek, dat momenteel wordt uitgevoerd, gericht op de impact van de status van Vogelrichtlijngebied op de agrarische bedrijfsvoering, omdat er 25 gebieden sinds vorig jaar zijn aangewezen voor de grutto waar (in meer of mindere mate) het beheer voor de grutto wordt uitgevoerd door agrariërs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E3504" w:rsidR="00D04170" w:rsidP="00D04170" w:rsidRDefault="00D04170" w14:paraId="4980D906" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D04170" w:rsidP="00D04170" w:rsidRDefault="00353C2E" w14:paraId="214B3EDC" w14:textId="3D4F463F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3504" w:rsidR="00D04170">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E3504" w:rsidR="00353C2E" w:rsidP="00353C2E" w:rsidRDefault="00353C2E" w14:paraId="31374E17" w14:textId="2C9B730D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3504">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E3504" w:rsidR="00353C2E" w:rsidP="00D04170" w:rsidRDefault="00353C2E" w14:paraId="23C51948" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E3504" w:rsidR="00D04170" w:rsidP="00D04170" w:rsidRDefault="00D04170" w14:paraId="5EB74314" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E3504" w:rsidR="00D04170" w:rsidP="00D04170" w:rsidRDefault="00D04170" w14:paraId="37954935" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E3504" w:rsidR="00D04170" w:rsidP="00D04170" w:rsidRDefault="00D04170" w14:paraId="75264227" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00217BEA" w:rsidP="00D04170" w:rsidRDefault="00217BEA" w14:paraId="57C4D272" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00217BEA" w:rsidSect="00D04170">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1319ABA7" w14:textId="77777777" w:rsidR="002D16D0" w:rsidRDefault="002D16D0">
+    <w:p w14:paraId="66D72961" w14:textId="77777777" w:rsidR="00A55001" w:rsidRDefault="00A55001" w:rsidP="00D04170">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADAD878" w14:textId="77777777" w:rsidR="002D16D0" w:rsidRDefault="002D16D0"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="191AA2E9" w14:textId="77777777" w:rsidR="002D16D0" w:rsidRDefault="002D16D0">
+    <w:p w14:paraId="352AEA74" w14:textId="77777777" w:rsidR="00A55001" w:rsidRDefault="00A55001" w:rsidP="00D04170">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE88F80" w14:textId="77777777" w:rsidR="002D16D0" w:rsidRDefault="002D16D0"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...26 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09554D3E" w14:textId="26DC7A2B" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="66AC4BCA" w14:textId="77777777" w:rsidR="00D04170" w:rsidRPr="00D04170" w:rsidRDefault="00D04170" w:rsidP="00D04170">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...79 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...65 lines deleted...]
-  <w:p w14:paraId="3B494372" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2BA84133" w14:textId="77777777" w:rsidR="00D04170" w:rsidRPr="00D04170" w:rsidRDefault="00D04170" w:rsidP="00D04170">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="04AD2E48" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BA924D7" w14:textId="77777777" w:rsidR="00D04170" w:rsidRPr="00D04170" w:rsidRDefault="00D04170" w:rsidP="00D04170">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DCBBB88" w14:textId="77777777" w:rsidR="002D16D0" w:rsidRDefault="002D16D0">
+    <w:p w14:paraId="055D55E8" w14:textId="77777777" w:rsidR="00A55001" w:rsidRDefault="00A55001" w:rsidP="00D04170">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE647EB" w14:textId="77777777" w:rsidR="002D16D0" w:rsidRDefault="002D16D0"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FABE7EA" w14:textId="77777777" w:rsidR="002D16D0" w:rsidRDefault="002D16D0">
+    <w:p w14:paraId="0E716F4B" w14:textId="77777777" w:rsidR="00A55001" w:rsidRDefault="00A55001" w:rsidP="00D04170">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20ECC105" w14:textId="77777777" w:rsidR="002D16D0" w:rsidRDefault="002D16D0"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...97 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="5D7C3FA8" w14:textId="77777777" w:rsidR="00D04170" w:rsidRPr="00D04170" w:rsidRDefault="00D04170" w:rsidP="00D04170">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...552 lines deleted...]
-  <w:p w14:paraId="355B6F5C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="40B62D61" w14:textId="77777777" w:rsidR="00D04170" w:rsidRPr="00D04170" w:rsidRDefault="00D04170" w:rsidP="00D04170">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="797E40A5" w14:textId="77777777" w:rsidR="00D04170" w:rsidRPr="00D04170" w:rsidRDefault="00D04170" w:rsidP="00D04170">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...622 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00D04170"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00353C2E"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00885774"/>
+    <w:rsid w:val="00A55001"/>
+    <w:rsid w:val="00B95E0E"/>
+    <w:rsid w:val="00D04170"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="553C1041"/>
+  <w14:docId w14:val="01F1B560"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B1E6AF6F-DBDC-43B8-8D4A-A537544A895B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3066,74 +797,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3282,1073 +1014,1131 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00D04170"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00D04170"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00D04170"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00D04170"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D04170"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D04170"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D04170"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D04170"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D04170"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...349 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D04170"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D04170"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D04170"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D04170"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D04170"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D04170"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D04170"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D04170"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D04170"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D04170"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D04170"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00D04170"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00D04170"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D04170"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D04170"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D04170"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D04170"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00D04170"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D04170"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D04170"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00D04170"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00D04170"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00D04170"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00D04170"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:name w:val="Normal (Web)"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D04170"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00D04170"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00D04170"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00D04170"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00D04170"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...11 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:rsid w:val="00D04170"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00D04170"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:rsid w:val="00D04170"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...30 lines deleted...]
-      <w:szCs w:val="16"/>
+    <w:locked/>
+    <w:rsid w:val="00D04170"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>489</ap:Words>
-  <ap:Characters>2693</ap:Characters>
+  <ap:Words>514</ap:Words>
+  <ap:Characters>2832</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>22</ap:Lines>
+  <ap:Lines>23</ap:Lines>
   <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3176</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3340</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>