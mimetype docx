--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,5526 +1,1338 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="000C6E78" w:rsidR="0023270E" w:rsidP="00051326" w:rsidRDefault="0023270E" w14:paraId="52C02F43" w14:textId="6129319B">
-[...26 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="001C2D55" w:rsidP="001C2D55" w:rsidRDefault="00585443" w14:paraId="326729D2" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29502</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2D55" w:rsidR="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Toekomstige ontwikkeling van de Nederlandse postsector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="001C2D55" w:rsidP="001C2D55" w:rsidRDefault="00585443" w14:paraId="62058151" w14:textId="6327D8C0">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2121"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>35423</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2D55" w:rsidR="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van de Postwet 2009 in verband met de wijziging van de toegangsregulering van postvervoerders tot een landelijk netwerk voor postaanbieding, de borging van de continuïteit van de universele postdienst, de flexibilisering van de eisen aan de universele postdienst en de bescherming van de arbeidspositie van postbezorgers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="001C2D55" w:rsidP="001C2D55" w:rsidRDefault="001C2D55" w14:paraId="634A7C39" w14:textId="0A929A6D">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>209</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="001C2D55" w:rsidP="001C2D55" w:rsidRDefault="001C2D55" w14:paraId="54F5BCFF" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="00585443" w:rsidP="001C2D55" w:rsidRDefault="001C2D55" w14:paraId="4AE00D24" w14:textId="77CE5CCE">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 11 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2D55" w:rsidR="00585443">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="002D4D74" w:rsidP="002D4D74" w:rsidRDefault="002D4D74" w14:paraId="4CB5CCC5" w14:textId="1064EB7B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de nota naar aanleiding van het nader verslag inzake het wetsvoorstel tot wijziging van de Postwet 2009</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van 10 februari jl. heeft mijn ambtsvoorganger aangekondigd om duidelijkheid te geven over de samenloop van toegang tot het landelijke postnetwerk in het voorstel tot wijziging van de Postwet en het mededingingsonderzoek van de Autoriteit Consument en Markt (ACM) naar PostNL. In deze brief geef ik die duidelijkheid met een voorstel om een toegangsverplichting op te nemen in de Postwet, in lijn met de moties van uw Kamer en rekening houdend met het mededingingsonderzoek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="002D4D74" w:rsidP="002D4D74" w:rsidRDefault="002D4D74" w14:paraId="6B4FE6CD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...158 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Mededingingsonderzoek ACM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="002D4D74" w:rsidP="002D4D74" w:rsidRDefault="002D4D74" w14:paraId="7356465F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 2 december 2025 heeft het College van Beroep voor het bedrijfsleven (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CBb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) geoordeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat de ACM, gezien de feiten en omstandigheden op het moment van het besluit, terecht heeft besloten om geen vergunning te verlenen voor de overname van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sandd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door PostNL. Het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CBb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft in haar uitspraak niet bepaald wat de gevolgen zijn van dit oordeel. De ACM heeft naar aanleiding van de uitspraak van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CBb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gesprekken gevoerd met betrokken partijen zoals PostNL, andere postvervoerders en gebruikers. De ACM is medio februari een onderzoek gestart naar PostNL op grond van de Mededingingswet. Als de ACM op basis van dit onderzoek oordeelt dat er sprake is van strijdigheid met de mededingingsregels, dan kan zij passende maatregelen opleggen aan PostNL ten behoeve van het herstel van de postmarkt. Het is aan de ACM om, binnen haar wettelijke bevoegdheden, te beoordelen of en welke maatregelen daarbij aangewezen zijn. Het kabinet heeft daarbij geen rol. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="002D4D74" w:rsidP="002D4D74" w:rsidRDefault="002D4D74" w14:paraId="79BBFC16" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eventuele maatregelen die de ACM op basis van haar onderzoek op een later moment kan opleggen, zullen in dat geval hoogstwaarschijnlijk van invloed zijn op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de toegang tot het landelijke postnetwerk van PostNL en daarmee relevant zijn voor de vormgeving van de toegangsverplichting in de Postwet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="002D4D74" w:rsidP="002D4D74" w:rsidRDefault="002D4D74" w14:paraId="5F124ADA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...288 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Samenloop tussen mededingingsonderzoek en uitwerking van Kamermoties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="002D4D74" w:rsidP="002D4D74" w:rsidRDefault="002D4D74" w14:paraId="5BCE6C94" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Doordat toegang onderdeel is van dit mededingingsonderzoek is sprake van samenloop met de uitwerking van de Kamermoties over toegang. Ten aanzien van toegang zijn meerdere Kamermoties aangenomen die oproepen tot het borgen van effectieve toegang met een grotere rol voor ACM. Het gaat om de moties van de leden Vermeer en Kisteman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, van het lid Thijssen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Kisteman c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Deze moties onderstrepen het belang dat uw Kamer hecht aan het voorkomen dat regionale postvervoerders door een gebrek aan toegang oneigenlijk uit de markt kunnen verdwijnen, mede omdat zij ook in de toekomstige brede bezorgmarkt van waarde kunnen zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="002D4D74" w:rsidP="002D4D74" w:rsidRDefault="002D4D74" w14:paraId="3A06B3DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de afgelopen periode is gewerkt aan de invulling van toegang in lijn met de moties, waarbij ook de ACM is geraadpleegd. Ik onderken, net als de ACM, dat de UPD-verlener als enige beschikt over een landelijk netwerk, dat een tweede landelijk netwerk niet levensvatbaar is en dat regionale postvervoerders in belangrijke mate afhankelijk zijn van toegang tot het netwerk van PostNL, zolang er nog geen brede bezorgmarkt is. Ik hecht daarom belang aan het behoud van de toegang tot het landelijk postnetwerk voor regionale postbedrijven. Ook de ACM acht het van belang dat partijen die toegang nodig hebben, zekerheid krijgen over de voorwaarden voor toegang. De ACM heeft er in haar onderzoek van vorig jaar op gewezen dat toegang ook gunstig kan zijn voor concurrentie op postdienstverlening.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="002D4D74" w:rsidP="002D4D74" w:rsidRDefault="002D4D74" w14:paraId="47694D5A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het mededingingsonderzoek van de ACM biedt bij voorbaat binnen afzienbare termijn geen zekerheid voor behoud van toegang omdat de uitkomst van dit onderzoek onzeker is en tijd kost en omdat eventuele maatregelen voor toegang op basis van de Mededingingswet per definitie tijdelijk zijn. Afwachten tot de afronding van het mededingingsonderzoek is onwenselijk omdat in dat geval de situatie kan ontstaan dat op korte termijn helemaal geen of slechts tijdelijk invulling wordt gegeven aan de Kamermoties. Daarbij speelt mee dat de contractuele afspraken over toegang, die regionale postvervoerders en PostNL onderling hebben gemaakt, in het najaar van 2027 zullen aflopen. Wanneer deze contracten aflopen, staat het PostNL in beginsel vrij om het gebruik van het landelijke netwerk onder eigen voorwaarden aan te bieden. Tegelijkertijd zou het onverstandig zijn om toegang nu al gedetailleerd uit te werken in de Postwet terwijl niet vaststaat wat de uitkomst van het mededingingstraject wordt voor toegang. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="001C2D55" w:rsidRDefault="001C2D55" w14:paraId="455CC4A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="002D4D74" w:rsidP="002D4D74" w:rsidRDefault="002D4D74" w14:paraId="1E5EF38F" w14:textId="3B36EE32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...291 lines deleted...]
-          <w:iCs/>
         </w:rPr>
         <w:t>Voorgestelde uitwerking voor toegang in de Postwet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC3FDF" w:rsidP="2CFF5541" w:rsidRDefault="00D46C99" w14:paraId="3BEAF3F6" w14:textId="37E47D95">
-[...146 lines deleted...]
-    <w:p w:rsidR="00394DA9" w:rsidP="00394DA9" w:rsidRDefault="00394DA9" w14:paraId="02145588" w14:textId="4DE1D309">
+    <w:p w:rsidRPr="001C2D55" w:rsidR="002D4D74" w:rsidP="002D4D74" w:rsidRDefault="002D4D74" w14:paraId="3BB26474" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om uit dit dilemma te komen stel ik het volgende voor om invulling te geven aan de moties over de borging van toegang. Mijn voorstel is om een bepaling op te nemen in de Postwet die PostNL, als de verlener van de UPD, verplicht stelt om partijen toegang te geven tot haar landelijk postnetwerk waarbij de ACM verantwoordelijk wordt voor de nadere invulling daarvan. Het is essentieel dat de invulling van toegang zorgvuldig en op een onpartijdige manier plaatsvindt. De ACM is hiervoor als onafhankelijk toezichthouder op de postmarkt de aangewezen partij. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="002D4D74" w:rsidP="002D4D74" w:rsidRDefault="002D4D74" w14:paraId="6148D2FB" w14:textId="5CFA2825">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mijn voornemen is om te regelen dat de ACM de bevoegdheid krijgt om onderstaande punten vast te stellen. De nadere uitwerking hiervan zal in overleg met de ACM plaatsvinden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="002D4D74" w:rsidP="002D4D74" w:rsidRDefault="002D4D74" w14:paraId="41D2D421" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="00011BEF" w:rsidP="00011BEF" w:rsidRDefault="00011BEF" w14:paraId="5B4E04A2" w14:textId="51DA008D">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vormen van toegang (niet-tarief gerelateerde toegangsvoorwaarden om te waarborgen dat toegang effectief en onder redelijke voorwaarden wordt verleend en om misbruik van de regeling te voorkomen); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="002D4D74" w:rsidP="002D4D74" w:rsidRDefault="002D4D74" w14:paraId="5020D3DF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">de methode voor de bepaling van toegangstarieven en de (maximum) hoogte ervan; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00011BEF" w:rsidP="00011BEF" w:rsidRDefault="00011BEF" w14:paraId="5B149DAE" w14:textId="26A99AD1">
+    <w:p w:rsidRPr="001C2D55" w:rsidR="002D4D74" w:rsidP="002D4D74" w:rsidRDefault="002D4D74" w14:paraId="166D02B5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="005C5800" w:rsidP="00051326" w:rsidRDefault="00B72ED0" w14:paraId="6DEF9288" w14:textId="06AD3B83">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aanvullende verplichtingen die nodig zijn om het tarief vast te stellen (zoals een aanvullend kostentoerekeningsysteem); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="002D4D74" w:rsidP="002D4D74" w:rsidRDefault="002D4D74" w14:paraId="6F0D946C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bevoegdheden om van PostNL de informatie te krijgen die specifiek nodig is om uitvoering te geven aan de toegangsregeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="002D4D74" w:rsidP="002D4D74" w:rsidRDefault="002D4D74" w14:paraId="7703D5B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="002D4D74" w:rsidP="002D4D74" w:rsidRDefault="002D4D74" w14:paraId="6929B4D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2CFF5541">
-        <w:rPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Voorgesteld v</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Voorgesteld vervolgproces</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="002D4D74" w:rsidP="002D4D74" w:rsidRDefault="002D4D74" w14:paraId="000BE90A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>ervolgproces</w:t>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mijn voornemen is om bovenstaand voorstel voor toegang uit te werken. Mijn streven is om uw Kamer voor het zomerreces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00147BEE">
-[...31 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de uitwerking hiervan toe te sturen, dit zal vervolgens worden uitgewerkt in een tweede nota van wijziging die ik uw Kamer zo snel mogelijk daarna zal toesturen. Verder zal ik uw Kamer, conform haar eerdere verzoek, voor de zomer informeren over de routekaart voor de toekomst van de postmarkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="002D4D74" w:rsidP="002D4D74" w:rsidRDefault="002D4D74" w14:paraId="34F129F1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarna hoop ik op korte termijn het gesprek met uw Kamer over het wetsvoorstel tot wijziging van de Postwet 2009 te kunnen voeren. Daarmee kan een inhoudelijk debat plaatsvinden over de benodigde regulering van de postmarkt. Ik vind het belangrijk dat de politieke besluitvorming die nodig is om duidelijkheid te verkrijgen over de voorgestelde wijziging van de Postwet 2009 spoedig plaatsvindt. De voorgestelde wijziging is voor alle betrokken partijen van groot belang omdat deze onder meer zorgt voor de nodige flexibiliteit om soepel op toekomstige ontwikkelingen te kunnen inspelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="002D4D74" w:rsidP="002D4D74" w:rsidRDefault="002D4D74" w14:paraId="22E2DE6A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="002D4D74" w:rsidP="001C2D55" w:rsidRDefault="001C2D55" w14:paraId="1235D1ED" w14:textId="46885AE6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2D55" w:rsidR="002D4D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="001C2D55" w:rsidP="001C2D55" w:rsidRDefault="001C2D55" w14:paraId="3C01B5B3" w14:textId="20B8D9CB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Daarna </w:t>
-[...140 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="001C2D55" w:rsidP="002D4D74" w:rsidRDefault="001C2D55" w14:paraId="33180843" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C2D55" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="35C32E51" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="001C2D55" w:rsidR="00FE0FA3" w:rsidSect="002D4D74">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B84B62B" w14:textId="77777777" w:rsidR="005B2223" w:rsidRDefault="005B2223">
+    <w:p w14:paraId="3C3BF2E4" w14:textId="77777777" w:rsidR="00A96D47" w:rsidRDefault="00A96D47" w:rsidP="002D4D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4D89D5" w14:textId="77777777" w:rsidR="005B2223" w:rsidRDefault="005B2223"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22580929" w14:textId="77777777" w:rsidR="005B2223" w:rsidRDefault="005B2223">
+    <w:p w14:paraId="0E5A8125" w14:textId="77777777" w:rsidR="00A96D47" w:rsidRDefault="00A96D47" w:rsidP="002D4D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26643C64" w14:textId="77777777" w:rsidR="005B2223" w:rsidRDefault="005B2223"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...18 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5AE55BDC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4FC56252" w14:textId="77777777" w:rsidR="002D4D74" w:rsidRPr="002D4D74" w:rsidRDefault="002D4D74" w:rsidP="002D4D74">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70B6F553" w14:textId="17201CD8" w:rsidR="000C6E78" w:rsidRDefault="000C6E78">
+  <w:p w14:paraId="25E9B0E4" w14:textId="77777777" w:rsidR="002D4D74" w:rsidRPr="002D4D74" w:rsidRDefault="002D4D74" w:rsidP="002D4D74">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="47689A15" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1304D6C7" w14:textId="77777777" w:rsidR="002D4D74" w:rsidRPr="002D4D74" w:rsidRDefault="002D4D74" w:rsidP="002D4D74">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4438B0D5" w14:textId="77777777" w:rsidR="005B2223" w:rsidRDefault="005B2223">
+    <w:p w14:paraId="0C8F3DE5" w14:textId="77777777" w:rsidR="00A96D47" w:rsidRDefault="00A96D47" w:rsidP="002D4D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE4C746" w14:textId="77777777" w:rsidR="005B2223" w:rsidRDefault="005B2223"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7542DD7D" w14:textId="77777777" w:rsidR="005B2223" w:rsidRDefault="005B2223">
+    <w:p w14:paraId="189A2508" w14:textId="77777777" w:rsidR="00A96D47" w:rsidRDefault="00A96D47" w:rsidP="002D4D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21380690" w14:textId="77777777" w:rsidR="005B2223" w:rsidRDefault="005B2223"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="65E05D65" w14:textId="529793CD" w:rsidR="004F3FE9" w:rsidRPr="009D193D" w:rsidRDefault="004F3FE9" w:rsidP="00394DA9">
-      <w:r w:rsidRPr="009D193D">
+    <w:p w14:paraId="6F7D10A4" w14:textId="77777777" w:rsidR="002D4D74" w:rsidRPr="001C2D55" w:rsidRDefault="002D4D74" w:rsidP="001C2D55">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D193D">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, vergaderjaar 2025–2026, 35 423, nr. 22.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2C47B113" w14:textId="77777777" w:rsidR="009D193D" w:rsidRPr="009D193D" w:rsidRDefault="009D193D" w:rsidP="009D193D">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009D193D">
+    <w:p w14:paraId="2BF4547F" w14:textId="77777777" w:rsidR="002D4D74" w:rsidRPr="001C2D55" w:rsidRDefault="002D4D74" w:rsidP="001C2D55">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D193D">
-[...9 lines deleted...]
-        <w:pStyle w:val="Voetnoottekst"/>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CBb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 december 2025, ECLI:NL:CBB:2025:629.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575A5BC9" w14:textId="77777777" w:rsidR="002D4D74" w:rsidRPr="001C2D55" w:rsidRDefault="002D4D74" w:rsidP="001C2D55">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3D19575A" w14:textId="77777777" w:rsidR="00F1601A" w:rsidRDefault="00F1601A" w:rsidP="00F1601A">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="40800B15" w14:textId="586C9EFC" w:rsidR="002D4D74" w:rsidRPr="001C2D55" w:rsidRDefault="002D4D74" w:rsidP="001C2D55">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 29502 nr. 205.</w:t>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 29502, nr. 205.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1038FBBA" w14:textId="77777777" w:rsidR="00F1601A" w:rsidRDefault="00F1601A" w:rsidP="00F1601A">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0B35EF09" w14:textId="2099AB76" w:rsidR="002D4D74" w:rsidRPr="001C2D55" w:rsidRDefault="002D4D74" w:rsidP="001C2D55">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 29502 nr. 201.</w:t>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 29502, nr. 201.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="751DD4DA" w14:textId="25F18B67" w:rsidR="00F1601A" w:rsidRDefault="00F1601A" w:rsidP="00F1601A">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2F1FEDE8" w14:textId="425380D2" w:rsidR="002D4D74" w:rsidRPr="001C2D55" w:rsidRDefault="002D4D74" w:rsidP="001C2D55">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2D55">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="001C2D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/2026, 35423, nr. 19.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...106 lines deleted...]
-  <w:p w14:paraId="5727393A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6A3FACA0" w14:textId="77777777" w:rsidR="002D4D74" w:rsidRPr="002D4D74" w:rsidRDefault="002D4D74" w:rsidP="002D4D74">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+  <w:p w14:paraId="361FCBE1" w14:textId="77777777" w:rsidR="002D4D74" w:rsidRPr="002D4D74" w:rsidRDefault="002D4D74" w:rsidP="002D4D74">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7A869FB1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...443 lines deleted...]
-  <w:p w14:paraId="34D71187" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BB215AF" w14:textId="77777777" w:rsidR="002D4D74" w:rsidRPr="002D4D74" w:rsidRDefault="002D4D74" w:rsidP="002D4D74">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...306 lines deleted...]
-    <w:nsid w:val="0A4120A4"/>
+    <w:nsid w:val="3BA600DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1D8E1FCE"/>
-[...426 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="C6CE5DCE">
+    <w:tmpl w:val="87B0D7D2"/>
+    <w:lvl w:ilvl="0" w:tplc="5F501596">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...280 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="869495083">
+  <w:num w:numId="1" w16cid:durableId="2097364586">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="116993011">
-[...17 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...1776 lines deleted...]
-    <w:rsid w:val="7F09D1D3"/>
+    <w:rsidRoot w:val="002D4D74"/>
+    <w:rsid w:val="001C2D55"/>
+    <w:rsid w:val="002D4D74"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003972C6"/>
+    <w:rsid w:val="003C7028"/>
+    <w:rsid w:val="00585443"/>
+    <w:rsid w:val="008972D0"/>
+    <w:rsid w:val="00936654"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A96D47"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="78F5E5F3"/>
+  <w14:docId w14:val="7204F2EE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BFDAAD63-27AD-4011-8AAA-41222C950B6C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5542,74 +1354,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5758,1173 +1571,1194 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002D4D74"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002D4D74"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002D4D74"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002D4D74"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D4D74"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D4D74"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D4D74"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D4D74"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D4D74"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...336 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002D4D74"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D4D74"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D4D74"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D4D74"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D4D74"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D4D74"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D4D74"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D4D74"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D4D74"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D4D74"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002D4D74"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002D4D74"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="002D4D74"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D4D74"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002D4D74"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D4D74"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D4D74"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002D4D74"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002D4D74"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D4D74"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="002D4D74"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="002D4D74"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002D4D74"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="002D4D74"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...14 lines deleted...]
-    <w:name w:val="annotation text"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00AD0FEF"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="002D4D74"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="002D4D74"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...10 lines deleted...]
-    <w:rPr>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="002D4D74"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="002D4D74"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="002D4D74"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="002D4D74"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="002D4D74"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
       <w:b/>
-      <w:bCs/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="002D4D74"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="002D4D74"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002D4D74"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="002D4D74"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="002D4D74"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...32 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="005C5800"/>
-[...14 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001C2D55"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5747</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1123</ap:Words>
+  <ap:Characters>6181</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>47</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>51</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6778</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7290</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>