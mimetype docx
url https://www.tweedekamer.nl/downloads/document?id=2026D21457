--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -159,51 +159,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>36 942</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00900EF5" w:rsidR="002A727C" w:rsidP="000D5BC4" w:rsidRDefault="00900EF5" w14:paraId="57076D21" w14:textId="4826A191">
+          <w:p w:rsidRPr="00900EF5" w:rsidR="002A727C" w:rsidRDefault="00900EF5" w14:paraId="57076D21" w14:textId="4826A191">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00900EF5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Wijziging van de Telecommunicatiewet, de Wet informatie-uitwisseling bovengrondse en ondergrondse netten en netwerken, en andere wetten in verband met de uitvoering van verordening (EU) 2024/1309 van het Europees Parlement en de Raad van 29 april 2024 inzake maatregelen om de kosten van de uitrol van elektronischecommunicatienetwerken met gigabitsnelheden te verlagen, tot wijziging van Verordening (EU) 2015/2120 en tot intrekking van Richtlijn 2014/61/EU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="4BE16257" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -301,62 +301,81 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="5844F27F" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="6F588142" w14:textId="77777777">
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="6F588142" w14:textId="1F1713EC">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002168F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Nr. 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00062D33" w:rsidR="00737DC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00062D33" w:rsidR="00737DC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>HERDRUK</w:t>
+            </w:r>
+            <w:r w:rsidR="00737DC9">
+              <w:rPr>
+                <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="3163AF33" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002168F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>VOORSTEL VAN WET</w:t>
@@ -728,51 +747,50 @@
         <w:t>: verordening (EU) 2024/1309 van het Europees Parlement en de Raad van 29 april 2024 inzake maatregelen om de kosten van de uitrol van elektronischecommunicatienetwerken met gigabitsnelheden te verlagen, tot wijziging van Verordening (EU) 2015/2120 en tot intrekking van Richtlijn 2014/61/EU (gigabitinfrastructuurverordening) (PbEU L 2024/1309);</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00900EF5" w:rsidP="00900EF5" w:rsidRDefault="00900EF5" w14:paraId="7025DAAB" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00900EF5" w:rsidR="00900EF5" w:rsidP="00900EF5" w:rsidRDefault="00900EF5" w14:paraId="4A0A6ED6" w14:textId="1D0F5468">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2. De begripsbepaling van “elektronisch communicatienetwerk met hoge snelheid” vervalt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00900EF5" w:rsidP="00900EF5" w:rsidRDefault="00900EF5" w14:paraId="07ECA8AB" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00900EF5" w:rsidR="00900EF5" w:rsidP="00900EF5" w:rsidRDefault="00900EF5" w14:paraId="0D4AEC60" w14:textId="61515311">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -3399,51 +3417,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3. In het geval de voor medegebruik als bedoeld in het tweede lid te betalen vergoeding mede wordt bepaald door een door de verlener van het medegebruik zelf voor medegebruik aan een derde te betalen vergoeding mag laatstbedoelde vergoeding slechts worden doorberekend voor zover deze vergoeding redelijk is.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00900EF5" w:rsidR="00900EF5" w:rsidP="000359F5" w:rsidRDefault="00900EF5" w14:paraId="632EBE2B" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>4. Indien een verzoek tot medegebruik betrekking heeft op een antenne-opstelpunt van een gebruiker of een aanbieder als bedoeld in artikel 5d.2, kunnen partijen wat betreft veiligheid en continuïteit als bedoeld in het eerste lid, onderdeel c, volstaan met afspraken over hoe zij uitvoering geven aan de bij of krachtens </w:t>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="Hoofdstuk11a" r:id="rId10">
+      <w:hyperlink w:history="1" w:anchor="Hoofdstuk11a" r:id="rId11">
         <w:r w:rsidRPr="00900EF5">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>hoofdstuk 11a</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t> vastgestelde maatregelen en eisen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000359F5" w:rsidP="00900EF5" w:rsidRDefault="000359F5" w14:paraId="22879979" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -3519,99 +3537,99 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>b.</w:t>
       </w:r>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>deel uitmaakt van een groep als bedoeld in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId11">
+      <w:hyperlink w:history="1" r:id="rId12">
         <w:r w:rsidRPr="00900EF5">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>artikel 24b van boek 2 van het Burgerlijk Wetboek</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t> waartoe een andere groepsmaatschappij als bedoeld in dat artikel behoort, die een direct of indirect relevant economisch belang heeft in degene tot wie het verzoek is gericht.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00900EF5" w:rsidR="00900EF5" w:rsidP="000359F5" w:rsidRDefault="00900EF5" w14:paraId="30FCCDE9" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De derde die op grond van het eerste lid gehouden is toestemming te verlenen, ontvangt voor het medegebruik een redelijke vergoeding als bedoeld in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="Hoofdstuk5a_Paragraaf2_Artikel5a.5" r:id="rId12">
+      <w:hyperlink w:history="1" w:anchor="Hoofdstuk5a_Paragraaf2_Artikel5a.5" r:id="rId13">
         <w:r w:rsidRPr="00900EF5">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>artikel 5d.4, eerste lid, onderdeel b</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000359F5" w:rsidP="00900EF5" w:rsidRDefault="000359F5" w14:paraId="0AE4C043" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -3977,51 +3995,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1. Bij of krachtens algemene maatregel van bestuur kunnen nadere regels worden gesteld omtrent de procedure van een verzoek tot medegebruik. Daarbij kan onder meer worden bepaald op welke wijze en binnen welke termijn een verzoek wordt ingediend dan wel behandeld, alsmede welke gegevens bij een verzoek moeten worden overgelegd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00900EF5" w:rsidR="00900EF5" w:rsidP="000359F5" w:rsidRDefault="00900EF5" w14:paraId="6379D6F7" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2. Bij of krachtens algemene maatregel van bestuur kunnen nadere regels worden gesteld omtrent omstandigheden, eisen en voorwaarden als bedoeld in de </w:t>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="Hoofdstuk5a_Paragraaf2_Artikel5a.4" r:id="rId13">
+      <w:hyperlink w:history="1" w:anchor="Hoofdstuk5a_Paragraaf2_Artikel5a.4" r:id="rId14">
         <w:r w:rsidRPr="00900EF5">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>artikelen 5d.3, eerste lid</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, 5d.4, alsmede over de procedure om tot overeenstemming te komen over die omstandigheden, eisen en voorwaarden.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00900EF5" w:rsidR="00900EF5" w:rsidP="000359F5" w:rsidRDefault="00900EF5" w14:paraId="5438B173" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900EF5">
@@ -4110,51 +4128,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Bij of krachtens algemene maatregel van bestuur kunnen nadere regels worden gesteld omtrent:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00900EF5" w:rsidR="00900EF5" w:rsidP="000359F5" w:rsidRDefault="00900EF5" w14:paraId="4BE383D9" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a. de door degene, bedoeld in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="Hoofdstuk5a_Paragraaf2_Artikel5a.3" r:id="rId14">
+      <w:hyperlink w:history="1" w:anchor="Hoofdstuk5a_Paragraaf2_Artikel5a.3" r:id="rId15">
         <w:r w:rsidRPr="00900EF5">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>artikel 5d.2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, te verstrekken informatie over de antenne-opstelpunten waarover zij beschikken,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00900EF5" w:rsidR="00900EF5" w:rsidP="000359F5" w:rsidRDefault="00900EF5" w14:paraId="7246069A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900EF5">
@@ -6929,92 +6947,110 @@
       </w:pPr>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2. In onderdeel h wordt “onderdeel h, van de Wet informatie-uitwisseling bovengrondse en ondergrondse netten en netwerken” vervangen door “van de Wet informatie-uitwisseling netten”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00900EF5" w:rsidP="00900EF5" w:rsidRDefault="00900EF5" w14:paraId="18C02761" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00900EF5" w:rsidR="00C431E8" w:rsidP="00900EF5" w:rsidRDefault="00C431E8" w14:paraId="5EF7C082" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00900EF5" w:rsidR="00900EF5" w:rsidP="00900EF5" w:rsidRDefault="00900EF5" w14:paraId="1EB3774D" w14:textId="3D2A2767">
+    <w:p w:rsidRPr="00900EF5" w:rsidR="00900EF5" w:rsidP="00900EF5" w:rsidRDefault="00900EF5" w14:paraId="1EB3774D" w14:textId="1E3735F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00C431E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">RTIKEL </w:t>
       </w:r>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>V (</w:t>
       </w:r>
       <w:r w:rsidR="002D6C9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>WIJZIGING OP DE ECONOM</w:t>
+        <w:t xml:space="preserve">WIJZIGING </w:t>
+      </w:r>
+      <w:r w:rsidR="002A5041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WET </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>OP DE ECONOM</w:t>
       </w:r>
       <w:r w:rsidR="00856DFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ISCHE DELICTEN</w:t>
       </w:r>
       <w:r w:rsidRPr="00900EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008164C8" w:rsidP="008164C8" w:rsidRDefault="008164C8" w14:paraId="571C9922" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -7923,88 +7959,88 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009D6F5F" w:rsidP="00900EF5" w:rsidRDefault="009D6F5F" w14:paraId="274DFEFF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00900EF5" w:rsidR="00900EF5" w:rsidP="00900EF5" w:rsidRDefault="00900EF5" w14:paraId="5131FAC0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00900EF5" w:rsidR="00900EF5" w:rsidSect="00A11E73">
-      <w:footerReference w:type="even" r:id="rId15"/>
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="113AB456" w14:textId="77777777" w:rsidR="00900EF5" w:rsidRDefault="00900EF5">
+    <w:p w14:paraId="2FB66AC9" w14:textId="77777777" w:rsidR="007D3625" w:rsidRDefault="007D3625">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68BC01A3" w14:textId="77777777" w:rsidR="00900EF5" w:rsidRDefault="00900EF5">
+    <w:p w14:paraId="135178E2" w14:textId="77777777" w:rsidR="007D3625" w:rsidRDefault="007D3625">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="48CAEFC1" w14:textId="77777777" w:rsidR="00900EF5" w:rsidRDefault="00900EF5">
+    <w:p w14:paraId="3B991628" w14:textId="77777777" w:rsidR="007D3625" w:rsidRDefault="007D3625">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -8145,67 +8181,100 @@
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="70BF15A2" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AD9DA35" w14:textId="77777777" w:rsidR="00900EF5" w:rsidRDefault="00900EF5">
+    <w:p w14:paraId="7000CA02" w14:textId="77777777" w:rsidR="007D3625" w:rsidRDefault="007D3625">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="475FA32B" w14:textId="77777777" w:rsidR="00900EF5" w:rsidRDefault="00900EF5">
+    <w:p w14:paraId="216FF06B" w14:textId="77777777" w:rsidR="007D3625" w:rsidRDefault="007D3625">
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="5363FCEE" w14:textId="3278B393" w:rsidR="00737DC9" w:rsidRPr="0087070F" w:rsidRDefault="00737DC9">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087070F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0087070F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Herdruk in verband met</w:t>
+      </w:r>
+      <w:r w:rsidR="0087070F" w:rsidRPr="0087070F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een correctie in de tekst. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0411422C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A0BCFD20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -13467,181 +13536,181 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1124226694">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="108860208">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="850871677">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1425222377">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="670107954">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1830511603">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
+  <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00900EF5"/>
     <w:rsid w:val="00012DBE"/>
     <w:rsid w:val="000271C8"/>
     <w:rsid w:val="000359F5"/>
     <w:rsid w:val="0005130B"/>
     <w:rsid w:val="00060070"/>
     <w:rsid w:val="000A1D81"/>
-    <w:rsid w:val="000E2394"/>
     <w:rsid w:val="00111ED3"/>
     <w:rsid w:val="00132F0F"/>
     <w:rsid w:val="001368AA"/>
     <w:rsid w:val="001C190E"/>
     <w:rsid w:val="002168F4"/>
-    <w:rsid w:val="00242213"/>
+    <w:rsid w:val="002A5041"/>
     <w:rsid w:val="002A727C"/>
     <w:rsid w:val="002B31FE"/>
-    <w:rsid w:val="002D48C4"/>
     <w:rsid w:val="002D6C9A"/>
     <w:rsid w:val="00306FE8"/>
     <w:rsid w:val="00340E34"/>
     <w:rsid w:val="00453F1A"/>
     <w:rsid w:val="004644A1"/>
-    <w:rsid w:val="004B4F47"/>
     <w:rsid w:val="004C5278"/>
     <w:rsid w:val="004D2BC9"/>
+    <w:rsid w:val="00504884"/>
     <w:rsid w:val="00521D02"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="005E73CB"/>
     <w:rsid w:val="00606255"/>
     <w:rsid w:val="006135F4"/>
+    <w:rsid w:val="00646A1D"/>
     <w:rsid w:val="00680EBA"/>
     <w:rsid w:val="006B607A"/>
     <w:rsid w:val="006E21B0"/>
     <w:rsid w:val="0073031F"/>
+    <w:rsid w:val="00737DC9"/>
     <w:rsid w:val="00755531"/>
+    <w:rsid w:val="007D3625"/>
     <w:rsid w:val="007D451C"/>
     <w:rsid w:val="008164C8"/>
     <w:rsid w:val="00826224"/>
     <w:rsid w:val="00856DFF"/>
+    <w:rsid w:val="0087070F"/>
     <w:rsid w:val="008E2634"/>
     <w:rsid w:val="00900EF5"/>
     <w:rsid w:val="00930A23"/>
     <w:rsid w:val="00957C69"/>
     <w:rsid w:val="00997CD7"/>
     <w:rsid w:val="009B4BC7"/>
     <w:rsid w:val="009C7354"/>
     <w:rsid w:val="009D6BEF"/>
     <w:rsid w:val="009D6F5F"/>
     <w:rsid w:val="009E6D7F"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A2521E"/>
     <w:rsid w:val="00A67FD9"/>
     <w:rsid w:val="00AE436A"/>
     <w:rsid w:val="00B000FB"/>
     <w:rsid w:val="00B80110"/>
-    <w:rsid w:val="00B9055B"/>
     <w:rsid w:val="00C135B1"/>
     <w:rsid w:val="00C30DD5"/>
     <w:rsid w:val="00C431E8"/>
     <w:rsid w:val="00C92DF8"/>
     <w:rsid w:val="00CB3578"/>
     <w:rsid w:val="00D20AFA"/>
     <w:rsid w:val="00D34C85"/>
     <w:rsid w:val="00D4289C"/>
     <w:rsid w:val="00D55648"/>
     <w:rsid w:val="00E16443"/>
     <w:rsid w:val="00E36EE9"/>
     <w:rsid w:val="00E55F00"/>
     <w:rsid w:val="00E967D5"/>
     <w:rsid w:val="00F13442"/>
     <w:rsid w:val="00F92968"/>
     <w:rsid w:val="00F956D4"/>
-    <w:rsid w:val="00FC7199"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3DC89C93"/>
-  <w15:docId w15:val="{AB380F97-3551-42E4-8A6B-FA0C828FC367}"/>
+  <w15:docId w15:val="{31AC31C1-EDA6-4CED-9883-F878625F74A5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14920,51 +14989,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
     <w:name w:val="Onderwerp van opmerking Char"/>
     <w:basedOn w:val="TekstopmerkingChar"/>
     <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00900EF5"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0009950/2024-01-01/0/Hoofdstuk5a/afdrukken" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0009950/2024-01-01/0/Hoofdstuk5a/afdrukken" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0003045&amp;artikel=24b&amp;g=2025-01-31&amp;z=2025-01-31" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0009950/2024-01-01/0/Hoofdstuk5a/afdrukken" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0009950/2024-01-01/0/Hoofdstuk5a/afdrukken" TargetMode="External" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0009950/2024-01-01/0/Hoofdstuk5a/afdrukken" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0003045&amp;artikel=24b&amp;g=2025-01-31&amp;z=2025-01-31" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0009950/2024-01-01/0/Hoofdstuk5a/afdrukken" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0009950/2024-01-01/0/Hoofdstuk5a/afdrukken" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0009950/2024-01-01/0/Hoofdstuk5a/afdrukken" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\wet.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -15221,97 +15290,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>17</ap:Pages>
-  <ap:Words>5248</ap:Words>
-  <ap:Characters>28867</ap:Characters>
+  <ap:Words>5250</ap:Words>
+  <ap:Characters>28878</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>240</ap:Lines>
   <ap:Paragraphs>68</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>34047</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>34060</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-12-07T14:10:00.0000000Z</lastPrinted>
+  <lastPrinted>2009-12-07T23:10:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
-  <dc:subject/>
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
-[...16 lines deleted...]
-  </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>