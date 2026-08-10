--- v0 (2026-05-11)
+++ v1 (2026-08-10)
@@ -1,485 +1,165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...155 lines deleted...]
-      <w:r w:rsidRPr="001C2C36">
+    <w:p w:rsidR="007525CF" w:rsidRDefault="00F8533D" w14:paraId="038F1938" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8533D">
+        <w:t>21501-30</w:t>
+      </w:r>
+      <w:r w:rsidR="007525CF">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007525CF">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007525CF">
+        <w:tab/>
+        <w:t xml:space="preserve">Raad voor Concurrentievermogen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D80872" w:rsidR="007525CF" w:rsidP="007525CF" w:rsidRDefault="007525CF" w14:paraId="7A0315E4" w14:textId="146BD82F">
+      <w:pPr>
+        <w:ind w:left="2832" w:hanging="2832"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8533D">
+        <w:t>695</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Brief van de</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20109" w:rsidR="00B20109">
-[...229 lines deleted...]
-    <w:p w:rsidR="00820DDA" w:rsidP="00CA35E4" w:rsidRDefault="00E44C93" w14:paraId="39DC8E0C" w14:textId="77777777">
+      <w:r w:rsidRPr="00D80872">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minister van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007525CF" w:rsidP="00F8533D" w:rsidRDefault="007525CF" w14:paraId="338AF409" w14:textId="51B418D5">
+      <w:r w:rsidRPr="00CA1499">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007525CF" w:rsidP="00F8533D" w:rsidRDefault="007525CF" w14:paraId="25C96718" w14:textId="0DF153DA">
+      <w:r>
+        <w:t>Den Haag, 11 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="5661B43A" w14:textId="77777777"/>
+    <w:p w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="357E8BBC" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Hierbij bied ik uw Kamer, mede namens de minister van Economische Zaken en Klimaat, het verslag van het onderzoeks- en innovatiedeel van de digitale informele Raad voor Concurrentievermogen aan van 31 maart jongstleden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="5948FA34" w14:textId="77777777"/>
+    <w:p w:rsidR="00F8533D" w:rsidP="007525CF" w:rsidRDefault="00F8533D" w14:paraId="5FB38A6F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
         <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F521E" w:rsidP="003A7160" w:rsidRDefault="000F521E" w14:paraId="5D4237DA" w14:textId="77777777"/>
-[...26 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00F8533D" w:rsidP="007525CF" w:rsidRDefault="007525CF" w14:paraId="50DDD077" w14:textId="3F9FA2DE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">R.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C6CF8" w:rsidR="00F8533D">
+        <w:t>Letschert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8533D" w:rsidP="007525CF" w:rsidRDefault="00F8533D" w14:paraId="689342E4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004874AA" w:rsidR="000D4F1D" w:rsidP="000D4F1D" w:rsidRDefault="000D4F1D" w14:paraId="2F01BE21" w14:textId="77777777">
+    <w:p w:rsidRPr="004874AA" w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="747A179E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004874AA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Verslag van het onderzoeks- en innovatiedeel van de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> digitale</w:t>
       </w:r>
       <w:r w:rsidRPr="004874AA">
@@ -501,309 +181,309 @@
       <w:r w:rsidRPr="004874AA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>formele Raad voor Concurrentievermogen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> op 31 maart </w:t>
       </w:r>
       <w:r w:rsidRPr="004874AA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004874AA" w:rsidR="000D4F1D" w:rsidP="000D4F1D" w:rsidRDefault="000D4F1D" w14:paraId="70E7B966" w14:textId="77777777">
+    <w:p w:rsidRPr="004874AA" w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="0AE8ECBB" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004874AA" w:rsidR="000D4F1D" w:rsidP="000D4F1D" w:rsidRDefault="000D4F1D" w14:paraId="6542F7F8" w14:textId="77777777">
+    <w:p w:rsidRPr="004874AA" w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="24CE7DCE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Van excellent onderzoek naar mondiale schaal: het Europese innovatiepotentieel ontsluiten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004874AA" w:rsidR="000D4F1D" w:rsidP="000D4F1D" w:rsidRDefault="000D4F1D" w14:paraId="552FD2A3" w14:textId="77777777">
+    <w:p w:rsidRPr="004874AA" w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="20BD0056" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004874AA">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Beleidsdebat </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D4F1D" w:rsidP="000D4F1D" w:rsidRDefault="000D4F1D" w14:paraId="26B0A67C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    <w:p w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="0DC29513" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E7F88" w:rsidP="009E7F88" w:rsidRDefault="009E7F88" w14:paraId="62EB13A5" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    <w:p w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="7CDDA55B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het beleidsdebat ging in op </w:t>
       </w:r>
       <w:r w:rsidRPr="007F53D0">
         <w:t>het optimaal benutten van het Europese innovatiepotentieel</w:t>
       </w:r>
       <w:r>
         <w:t>. Het Cypriotisch voorzitterschap gaf bij de introductie van het beleidsdebat aan dat fundamenteel onderzoek en ‘deep tech’-innovatie bepalend zijn voor de toekomst van de EU. Het voorzitterschap benoemde dat het innovatiepotentieel van de EU ontsloten moet worden en dat we daar gezamenlijk voor aan de lat staan. Het voorstel van de Commissie om een 28</w:t>
       </w:r>
       <w:r w:rsidRPr="003419AF">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ste</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> regime te introduceren, draagt hieraan bij. Dit regime </w:t>
       </w:r>
       <w:r w:rsidRPr="005C352E">
         <w:t>introduceert een geharmoniseerde optionele Europese rechtsvorm, de EU Inc. Dit is een rechtsvorm die vergelijkbaar is met de Nederlandse BV.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidDel="005C352E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A5CAF">
         <w:t>De doelstellingen van het voorstel zijn het creëren van betere voorwaarden voor het starten van ondernemingen, het realiseren van betere kansen voor het groeien en opschalen van ondernemingen in de Europese Unie en het aanmoedigen van investeringen in Europese ondernemingen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E7F88" w:rsidP="009E7F88" w:rsidRDefault="009E7F88" w14:paraId="4DADC589" w14:textId="375C16FF">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    <w:p w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="5E1DA1BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het Cypriotisch voorzitterschap sloot af met de oproep dat het van belang is dat de EU talent aan blijft trekken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E7F88" w:rsidP="009E7F88" w:rsidRDefault="009E7F88" w14:paraId="1E7FECEB" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    <w:p w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="31D308CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E7F88" w:rsidP="009E7F88" w:rsidRDefault="009E7F88" w14:paraId="2CB0A62D" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    <w:p w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="0805C0AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>De Eurocommissaris vulde aan dat de Commissie, naast het 28</w:t>
       </w:r>
       <w:r w:rsidRPr="004D38F1">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ste</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> regime, ook werkt aan de implementatie van de startup en scale-up strategie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> zodat fragmentatie van regelgeving in de EU tegen wordt gegaan en meer investeerders kunnen worden aangetrokken. Verder zet de Commissie in op het Scaleup Europe Fund</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, dat investeringen in scale-ups mogelijk maakt en bijdraagt aan strategische groei van baanbrekende technologieën. De Commissie gaf aan dat dit fonds, samen met het nieuwe kaderprogramma, Horizon Europe (2028-2034), bijdraagt aan het doel om 3% van het bbp aan investeringen in onderzoek en ontwikkeling te besteden. De Eurocommissaris onderschreef de oproep van het Cypriotische voorzitterschap dat het aantrekken van talent voor Europa cruciaal is. Dit zal daarom worden meegenomen in de ERA Act, waarin ook bijvoorbeeld academische vrijheid als onderwerp terugkomt. </w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:t xml:space="preserve">, dat investeringen in scale-ups mogelijk maakt en bijdraagt aan strategische groei van baanbrekende technologieën. De Commissie gaf aan dat dit fonds, samen met het nieuwe kaderprogramma, Horizon Europe (2028-2034), bijdraagt aan het doel om 3% van het bbp aan investeringen in onderzoek en ontwikkeling te besteden. De Eurocommissaris onderschreef de oproep van het Cypriotische voorzitterschap dat het aantrekken van talent voor Europa cruciaal is. Dit zal daarom worden </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">meegenomen in de ERA Act, waarin ook bijvoorbeeld academische vrijheid als onderwerp terugkomt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="5FBD474C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E7F88" w:rsidP="009E7F88" w:rsidRDefault="009E7F88" w14:paraId="3023093D" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    <w:p w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="7B650D04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00927F45">
         <w:t>Lidstaten</w:t>
       </w:r>
       <w:r>
         <w:t>, waaronder Nederland,</w:t>
       </w:r>
       <w:r w:rsidRPr="00927F45">
         <w:t xml:space="preserve"> verwelkomden de inzet van het voorzitterschap en de Commissie, omdat dit goed aansluit bij de positie van Nederland zoals onder andere verwoord in </w:t>
       </w:r>
       <w:r>
         <w:t>het BNC-fiche over het nieuwe kaderprogramma.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E7F88" w:rsidP="009E7F88" w:rsidRDefault="009E7F88" w14:paraId="4B263403" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    <w:p w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="6EB14D8F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zo werd door veel lidstaten benadrukt dat het </w:t>
       </w:r>
       <w:r w:rsidRPr="001859AA">
         <w:t>noodzaak</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is om een naadloos investeringstraject van fundamenteel en toegepast onderzoek tot startup, scale-up en wereldwijde productie te ontwikkelen. Hierbij werd ook benoemd dat strategische O&amp;I-ecosystemen hierin van groot belang</w:t>
       </w:r>
       <w:r w:rsidRPr="007B1A62">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">zijn, zodat excellent </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">onderzoek ook tot economische impact kan leiden en kennis kansen biedt voor bedrijven. Inzet op </w:t>
+        <w:t xml:space="preserve">zijn, zodat excellent onderzoek ook tot economische impact kan leiden en kennis kansen biedt voor bedrijven. Inzet op </w:t>
       </w:r>
       <w:r w:rsidRPr="001859AA">
         <w:t xml:space="preserve">financiering voor opschaling, bijvoorbeeld </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">via </w:t>
       </w:r>
       <w:r w:rsidRPr="001859AA">
         <w:t>het Scaleup</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Europe Fund, werd om deze reden verwelkomd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E7F88" w:rsidP="009E7F88" w:rsidRDefault="009E7F88" w14:paraId="13A6428A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    <w:p w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="22F95193" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E7F88" w:rsidP="009E7F88" w:rsidRDefault="009E7F88" w14:paraId="6C536DBD" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    <w:p w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="51BB3A29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De lidstaten gaven verder aan dat bovengenoemde punten ook onder het volgende Meerjarig Financieel Kader (MFK) zouden moeten worden doorgezet, onder andere door de verbinding tussen Horizon Europe (2028-2034) en het Europees Concurrentievermogenfonds (ECF). Hierdoor zal in Europa het klimaat voor publiek-private samenwerking versterken en komt de doelstelling om 3% van het bbp te investeren in onderzoek en ontwikkeling dichterbij. Nederland verwelkomde deze interventies van andere lidstaten, omdat Nederland ook het belang van investeringen in onderzoek, ontwikkeling en innovatie voor het versterken van het concurrentievermogen ziet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E7F88" w:rsidP="009E7F88" w:rsidRDefault="009E7F88" w14:paraId="57A5E20C" w14:textId="77777777">
+    <w:p w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="16B314DC" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E7F88" w:rsidP="009E7F88" w:rsidRDefault="009E7F88" w14:paraId="11DDBFE7" w14:textId="77777777">
+    <w:p w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="6F33E6DA" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nederland omarmde de inzet van de Commissie om de staatssteunregels te herzien. Het is hierbij met name belangrijk om de definitie voor ‘Onderneming in Moeilijkheden’ aan te passen. Beginnende bedrijven, met name startups en scale-ups, worden gefinancierd met veel vreemd kapitaal en hebben op papier grote schulden. Dat verhindert hen om binnen de huidige staatsteunregels publieke investeringen aan te trekken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E7F88" w:rsidP="009E7F88" w:rsidRDefault="009E7F88" w14:paraId="0317B6B8" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    <w:p w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="352C3C78" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001E3010" w:rsidR="009E7F88" w:rsidP="009E7F88" w:rsidRDefault="009E7F88" w14:paraId="3FC9745B" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    <w:p w:rsidRPr="001E3010" w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="7D18AA6C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Met betrekking tot het aantrekken van talentvolle onderzoekers, innovators en investeerders, een ambitie die ook in het regeerakkoord is opgenomen, noemde Nederland het belang van stabiliteit en voorspelbaarheid in beleid en betrouwbare structuren. Verder werd door vele lidstaten, waaronder Nederland, het ‘talent trekt talent aan’-effect benadrukt van instrumenten zoals </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de European Research Council (ERC) en Marie Skłodowska Curie Actions (MSCA). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="364EE17A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>Als laatste benadrukten verschillende lidstaten de noodzaak van het verder omarmen van “de vijfde vrijheid”, in lijn met het Letta rapport</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> uit 2024. </w:t>
       </w:r>
       <w:r w:rsidRPr="0041281F">
         <w:t>De vijfde vrijheid</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0041281F">
         <w:t>bepleit het vrije verkeer van onderzoek, innovatie, kennis en onderwijs binnen de Europese Unie.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -823,3613 +503,758 @@
       <w:r w:rsidRPr="0041281F">
         <w:t xml:space="preserve"> goederen, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="0041281F">
         <w:t xml:space="preserve">diensten, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="0041281F">
         <w:t xml:space="preserve">kapitaal en </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidRPr="0041281F">
         <w:t>personen is gewaarborgd.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> De lidstaten kijken uit naar verdere uitwerking van de vijfde vrijheid onder de ERA-act. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E7F88" w:rsidP="009E7F88" w:rsidRDefault="009E7F88" w14:paraId="3C0F76DD" w14:textId="77777777">
+    <w:p w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="0B2CE30F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E7F88" w:rsidP="009E7F88" w:rsidRDefault="009E7F88" w14:paraId="384FC4E4" w14:textId="77777777">
+    <w:p w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="540F72D7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
-          <w:kern w:val="2"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
-          <w:kern w:val="2"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Het Cypriotisch voorzitterschap sloot de discussie en de Raad af met de constatering dat dat er een sterke en gezamenlijke ambitie is om het Europese onderzoek- en innovatiesysteem te versterken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D4F1D" w:rsidP="000D4F1D" w:rsidRDefault="000D4F1D" w14:paraId="1FB49D5E" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00820DDA" w:rsidR="000D4F1D" w:rsidP="000D4F1D" w:rsidRDefault="000D4F1D" w14:paraId="6F05EFD8" w14:textId="77777777">
+    <w:p w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="6FB58B61" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00820DDA" w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="22B0E9F2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00820DDA" w:rsidR="000D4F1D" w:rsidP="000D4F1D" w:rsidRDefault="000D4F1D" w14:paraId="51CF235C" w14:textId="77777777">
+    <w:p w:rsidRPr="00820DDA" w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="780BBD5B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00820DDA" w:rsidR="00E44C93" w:rsidP="000D4F1D" w:rsidRDefault="00E44C93" w14:paraId="39465078" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidRPr="00820DDA" w:rsidR="00F8533D" w:rsidP="00F8533D" w:rsidRDefault="00F8533D" w14:paraId="756C4118" w14:textId="77777777"/>
+    <w:p w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="550A2B6E" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="006F53E6" w:rsidSect="00507616">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="514F2428" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00E44C93">
+    <w:p w14:paraId="4DA46BB5" w14:textId="77777777" w:rsidR="005C7585" w:rsidRDefault="005C7585" w:rsidP="00F8533D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642AE241" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AC96F3A" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00E44C93">
+    <w:p w14:paraId="15CA2FFD" w14:textId="77777777" w:rsidR="005C7585" w:rsidRDefault="005C7585" w:rsidP="00F8533D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBCC615" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...33 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59EBA036" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="5EEBC4F6" w14:textId="77777777" w:rsidR="00F8533D" w:rsidRPr="00F8533D" w:rsidRDefault="00F8533D" w:rsidP="00F8533D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="012CB2CE" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="32D3E2C2" w14:textId="77777777" w:rsidR="00F8533D" w:rsidRPr="00F8533D" w:rsidRDefault="00F8533D" w:rsidP="00F8533D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...131 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="587E9D86" w14:textId="77777777" w:rsidR="00F8533D" w:rsidRPr="00F8533D" w:rsidRDefault="00F8533D" w:rsidP="00F8533D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02D8AE02" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00E44C93">
+    <w:p w14:paraId="3A58FE53" w14:textId="77777777" w:rsidR="005C7585" w:rsidRDefault="005C7585" w:rsidP="00F8533D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D983A66" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="368EC095" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00E44C93">
+    <w:p w14:paraId="3B0244E9" w14:textId="77777777" w:rsidR="005C7585" w:rsidRDefault="005C7585" w:rsidP="00F8533D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7EEE45" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6741390A" w14:textId="77777777" w:rsidR="009E7F88" w:rsidRDefault="009E7F88" w:rsidP="009E7F88">
+    <w:p w14:paraId="4843BE08" w14:textId="77777777" w:rsidR="00F8533D" w:rsidRPr="007525CF" w:rsidRDefault="00F8533D" w:rsidP="00F8533D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007525CF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>https://www.rijksoverheid.nl/documenten/2026/03/18/fiche1voorstel28steregimevoorondernemingeneuinc</w:t>
+      <w:r w:rsidRPr="007525CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://www.rijksoverheid.nl/documenten/2026/03/18/fiche1voorstel28steregimevoorondernemingeneuinc</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4C362925" w14:textId="77777777" w:rsidR="009E7F88" w:rsidRDefault="009E7F88" w:rsidP="009E7F88">
+    <w:p w14:paraId="69DE2420" w14:textId="77777777" w:rsidR="00F8533D" w:rsidRPr="007525CF" w:rsidRDefault="00F8533D" w:rsidP="00F8533D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007525CF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007525CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="0026358C">
+        <w:r w:rsidRPr="007525CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://research-and-innovation.ec.europa.eu/strategy/strategy-research-and-innovation/jobs-and-economy/eu-startup-and-scaleup-strategy_en</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="007525CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="54D55B97" w14:textId="77777777" w:rsidR="009E7F88" w:rsidRPr="00AD1367" w:rsidRDefault="009E7F88" w:rsidP="009E7F88">
+    <w:p w14:paraId="0A1CDD0F" w14:textId="77777777" w:rsidR="00F8533D" w:rsidRPr="007525CF" w:rsidRDefault="00F8533D" w:rsidP="00F8533D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007525CF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD1367">
+      <w:r w:rsidRPr="007525CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="000A7666">
+        <w:r w:rsidRPr="007525CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://eic.ec.europa.eu/eic-fund/scaleup-europe-fund_en</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="007525CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007525CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00AD1367">
+      <w:r w:rsidRPr="007525CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:instrText>HYPhttps://eic.ec.europa.eu/eic-fund/scaleup-europe-fund_en"</w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007525CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00AD1367">
+      <w:r w:rsidRPr="007525CF">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Scaleup Europe Fund - European Innovation Council - European Commission</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007525CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="18277FF5" w14:textId="77777777" w:rsidR="009E7F88" w:rsidRDefault="009E7F88" w:rsidP="009E7F88">
+    <w:p w14:paraId="10593E7A" w14:textId="77777777" w:rsidR="00F8533D" w:rsidRPr="007525CF" w:rsidRDefault="00F8533D" w:rsidP="00F8533D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007525CF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007525CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00E46E8B">
+        <w:r w:rsidRPr="007525CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.rijksoverheid.nl/documenten/publicaties/2025/09/12/bnc-fiche-mfk-voorstel-verordening-en-besluit-horizon-europa-het-europese-kaderprogramma-voor-onderzoek-en-innovatie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="007525CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3E649426" w14:textId="77777777" w:rsidR="009E7F88" w:rsidRPr="00AD1367" w:rsidRDefault="009E7F88" w:rsidP="009E7F88">
+    <w:p w14:paraId="4ABE805F" w14:textId="77777777" w:rsidR="00F8533D" w:rsidRPr="007525CF" w:rsidRDefault="00F8533D" w:rsidP="00F8533D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007525CF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD1367">
+      <w:r w:rsidRPr="007525CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00AD1367">
+        <w:r w:rsidRPr="007525CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://european-research-area.ec.europa.eu/documents/letta-report-much-more-market-april-2024</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AD1367">
+      <w:r w:rsidRPr="007525CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="38534496" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="77DFA771" w14:textId="77777777" w:rsidR="00F8533D" w:rsidRPr="00F8533D" w:rsidRDefault="00F8533D" w:rsidP="00F8533D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="39E89D4C" w14:textId="77777777" w:rsidR="00F8533D" w:rsidRPr="00F8533D" w:rsidRDefault="00F8533D" w:rsidP="00F8533D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="27487E82" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="2724BC81" w14:textId="77777777" w:rsidR="00F8533D" w:rsidRPr="00F8533D" w:rsidRDefault="00F8533D" w:rsidP="00F8533D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1544 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="105"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...900 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00F8533D"/>
+    <w:rsid w:val="00093D72"/>
+    <w:rsid w:val="00507616"/>
+    <w:rsid w:val="005C7585"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007525CF"/>
+    <w:rsid w:val="007701E3"/>
+    <w:rsid w:val="00863959"/>
+    <w:rsid w:val="009E668C"/>
+    <w:rsid w:val="00D26641"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rsid w:val="00FA1432"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2D9AD350"/>
-  <w15:docId w15:val="{C9688B7A-E989-43F8-8EAF-DE435D274330}"/>
+  <w14:docId w14:val="05DA505C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{562B8F7B-00D5-48C9-B22F-FD363ECBB931}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4578,1218 +1403,1144 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F8533D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F8533D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F8533D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00F8533D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F8533D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F8533D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F8533D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F8533D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F8533D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...394 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F8533D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00F8533D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F8533D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F8533D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00F8533D"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00F8533D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00F8533D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="003A7160"/>
-[...16 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00F8533D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00F8533D"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00F8533D"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
+    <w:name w:val="Colofonkop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F8533D"/>
+    <w:pPr>
+      <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    <w:rsid w:val="00F8533D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="003419AF"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...3 lines deleted...]
-    <w:name w:val="annotation reference"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00D91EB2"/>
-[...49 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F8533D"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007525CF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/publicaties/2025/09/12/bnc-fiche-mfk-voorstel-verordening-en-besluit-horizon-europa-het-europese-kaderprogramma-voor-onderzoek-en-innovatie" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eic.ec.europa.eu/eic-fund/scaleup-europe-fund_en" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-and-innovation.ec.europa.eu/strategy/strategy-research-and-innovation/jobs-and-economy/eu-startup-and-scaleup-strategy_en" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://european-research-area.ec.europa.eu/documents/letta-report-much-more-market-april-2024" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4900</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>861</ap:Words>
+  <ap:Characters>4737</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>40</ap:Lines>
+  <ap:Lines>39</ap:Lines>
   <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5779</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5587</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O217MEE</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O217MEE</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>