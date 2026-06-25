--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,4795 +1,929 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00340ECA" w:rsidP="007426AA" w:rsidRDefault="0087374F" w14:paraId="2F588330" w14:textId="353CA475">
-[...54 lines deleted...]
-    <w:p w:rsidRPr="00AC0A8D" w:rsidR="00D57B84" w:rsidP="00D57B84" w:rsidRDefault="00D57B84" w14:paraId="46B87850" w14:textId="66BB6462">
+    <w:p w:rsidRPr="00631F39" w:rsidR="00631F39" w:rsidRDefault="00F66BA3" w14:paraId="7BB09807" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21501-32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39" w:rsidR="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00631F39" w:rsidR="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Landbouw- en Visserijraad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00631F39" w:rsidP="00631F39" w:rsidRDefault="00631F39" w14:paraId="65AF3BEA" w14:textId="246AFF7B">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1791</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de minister en staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00631F39" w14:paraId="15C86086" w14:textId="06E3659C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00631F39" w:rsidP="00F66BA3" w:rsidRDefault="00631F39" w14:paraId="75894843" w14:textId="583ABDFA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 11 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00631F39" w:rsidP="00F66BA3" w:rsidRDefault="00631F39" w14:paraId="359DD652" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="6507D9F1" w14:textId="607C25F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 27 april jl. vond de Landbouw- en Visserijraad (hierna: Raad) plaats in Luxemburg. Met deze brief informeren wij de Kamer over de uitkomsten van de Raad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="7940CF62" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="4660E4D4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC0A8D">
-        <w:rPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Verslag Landbouw- en Visserijraad d.d. 27 april 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D57B84" w:rsidP="00D57B84" w:rsidRDefault="00D57B84" w14:paraId="0B937C1A" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="0E37672B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="7E7DA167" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC0A8D">
-        <w:rPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Gemeenschappelijk Landbouwbeleid na 2027 – Belangrijkste ontwerpkeuzes inkomenssteun </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A56D3" w:rsidP="00ED647D" w:rsidRDefault="003F0192" w14:paraId="50D50A0D" w14:textId="30C0B280">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00AC0A8D" w:rsidR="00212863">
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="34A5E2E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad sprak over de belangrijkste ontwerpkeuzes met betrekking tot de inkomenssteun voor boeren, aan de hand van het voorstel van de Europese Commissie (hierna: Commissie) voor degressieve areaal-gebonden inkomenssteun, ofwel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Degressive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Area-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Based</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0A8D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AC0A8D" w:rsidR="00212863">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Income</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (DABIS). Het Cypriotisch voorzitterschap had twee vragen opgesteld ten behoeve van de discussie: één over de wijze van toekenning van inkomenssteun en de daarbij benodigde flexibiliteit voor lidstaten en de andere over de voorgestelde mechanismen van degressiviteit en plafonnering van inkomenssteun, die moeten bijdragen aan een rechtvaardigere verdeling van de steun. Nederland heeft gepleit voor het borgen van een veerkrachtige, toekomstgerichte en marktgeoriënteerde landbouw in de EU. Daarbij heeft Nederland aangegeven een bredere ambitie te hebben om duurzame landbouw te bevorderen, waarbij de inkomenssteun een instrument in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toolbox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het Gemeenschappelijk Landbouwbeleid (GLB) blijft. Ook pleitte Nederland dat het toekomstige GLB moet blijven bijdragen aan het behalen van gemeenschappelijke doelen in de Europese Unie (EU) en gaf tegelijk daarbij aan keuzevrijheid voor lidstaten belangrijk te vinden in hoe die gemeenschappelijke doelen te behalen. Ook heeft Nederland naar voren gebracht dat er een sterkere focus moet komen op GLB-steun die agrarische ondernemers faciliteert in het bijdragen aan lange termijn concurrentievermogen en veerkracht van de EU door het investeren in een meer innovatieve en milieuvriendelijke landbouwsector. Daarbij heeft Nederland benadrukt dat er meer investeringen en betalingen nodig zijn voor ecosysteemdiensten en steun voor jonge boeren. Veel lidstaten gaven, evenals Nederland, aan wel een gedeeld EU-beleidskader te ambiëren, maar tegelijk meer flexibiliteit te willen ten aanzien van de manier van inrichten van inkomenssteun,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zodat zij deze kunnen richten op lokale en regionale behoeften.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="5AFDB252" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="51AED2CC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland pleitte als één van de weinige lidstaten voor degressiviteit en plafonnering, omdat het bijdraagt aan een betere balans in betalingen aan agrarisch ondernemers in de EU en een positieve impuls kan zijn voor investeringen in een toekomstbestendige agrarische sector. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast Nederland gaven enkele lidstaten aan voorstander te zijn van het verlagen of afschaffen van de ondergrens van de DABIS-bandbreedte, om zo meer budget vrij te houden voor andere GLB-interventies. Verder maakte ongeveer de helft van de lidstaten kenbaar ten algemene geen voorstander te zijn van degressiviteit en plafonnering. Een aantal lidstaten legden daarbij uit dat zij de steun aan landbouwbedrijven niet willen plafonneren, omdat de productiecapaciteit van de EU ook door grote landbouwbedrijven geborgd wordt. De Commissie gaf aan dat degressiviteit en plafonnering geen impact hebben op de nationale allocatie van GLB-middelen en dat deze juist een kans bieden om meer budget binnen het GLB-budget te gebruiken voor meer gerichte steun. Dit is dan ook een kans voor investeringen voor bedrijven op groter schaalniveau. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="3AD9C23D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="4EFD67BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sommige lidstaten gaven aan de nadruk in het Commissievoorstel op generatievernieuwing en het ondersteunen van jonge boeren oneerlijk te vinden ten opzichte van andere groepen agrarische ondernemers. Ook gaven meerdere lidstaten aan dat zij pensioengerechtigde boeren niet willen uitsluiten van inkomenssteun zoals voorgesteld, vanwege mogelijke implicaties zoals het verdwijnen van landbouwgrond en productiecapaciteit. Velen gaven aan wel op andere wijze te willen bijdragen aan generatievernieuwing, voornamelijk via stimulerende maatregelen. Ten slotte was er veel steun om plafonnering niet toe te passen op jonge boeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="6A81A5BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="0AC0029A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Marktsituatie, in het bijzonder na de invasie van Oekraïne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="0330979B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie gaf een overzicht van de marktsituatie van de verschillende landbouwsectoren. De Commissie ging ook in op de situatie in het Midden-Oosten, die geleid heeft tot een grote stijging van prijzen voor energie, brandstoffen en meststoffen. Daarbij werd aangegeven dat er op de korte termijn geen risico’s zijn voor de leveringszekerheid van voedselproducten in de EU en dat de zomeroogst geen gevaar loopt. Het is echter wel belangrijk dat de toelevering van meststoffen niet stil komt te liggen, om zo voldoende beschikbaarheid te garanderen voor volgend jaar. Tevens kondigde de Commissie opnieuw het Actieplan Meststoffen aan, dat naar verwachting op 19 mei a.s. wordt gepubliceerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="7A34B79F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="5375564F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland bedankte de Commissie voor het overzicht van de markten en deelde de analyse van de Commissie dat de landbouwmarkten in de EU over het algemeen veerkrachtig blijven. Nederland plaatste daarbij de opmerking dat crisis-mitigerende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">maatregelen prijssignalen niet teveel mogen verstoren. Verder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39" w:rsidDel="00E50C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pleitte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39" w:rsidDel="00E50C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor het continueren van steun aan Oekraïne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en bracht het naar voren dat de effecten van dergelijke internationale conflictsituaties het belang aantonen van nauwe economische banden met andere landen en van internationale handelsrelaties in het algemeen. Voorts gaf Nederland aan, net als vele andere lidstaten, uit te kijken naar het Actieplan Meststoffen. Dit plan biedt een goede kans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39" w:rsidDel="00F35ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om te investeren in een meer duurzaam gebruik van meststoffen en het promoten van het recyclen van nutriënten zoals </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AC0A8D" w:rsidR="00212863">
-[...3 lines deleted...]
-        <w:t>Degressive</w:t>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Renure</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AC0A8D" w:rsidR="00212863">
-[...21 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ook heeft Nederland gepleit voor het investeren in de veerkracht en toekomst van onze landbouw, inclusief het verminderen van energie-afhankelijkheid en energieverbruik, het versterken van innovatie en het stimuleren van het gebruik van duurzame energiebronnen in de agrofood-sector. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="577CF5BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veel lidstaten deelden de analyse van de Commissie dat de huidige conflictsituaties vooral volgend jaar tot problemen kunnen leiden en vroegen de Commissie om de markten en prijzen nauwlettend te blijven monitoren. Een groot aantal lidstaten pleitte daarbij voor het instellen van een tijdelijk crisiskader voor staatssteun met een verhoogde drempel (is nu €50.000) en het opschorten van CBAM-heffingen voor kunstmest. Anderen haalden de huidige omstandigheden aan in hun pleidooi voor het bevorderen van een circulaire economie in de EU, met focus op duurzame voedselproductie, efficiënte productiesystemen en het duurzaam gebruik van grondstoffen. Wat betreft de zuivelmarkt gaf een aantal lidstaten aan dat melkprijzen zijn gedaald door de gestegen productie. Zij vroegen de Commissie private opslag van kaas en boter mogelijk te maken om de daling van prijzen wat af te remmen. Ook benoemde een aantal lidstaten de problemen in de aardappelsector (groot overschot) en de wijnsector (klimaatverandering). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39" w:rsidDel="003F0192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Twee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lidstaten benoemden dierziektes, zoals Afrikaanse varkenspest, en enkele andere vroegen naar de mogelijkheden om de Kaderrichtlijn Afvalstoffen te wijzigen zodat mestvergisting niet als afval wordt behandeld. De Commissie gaf aan dat het aantal aanvragen voor de landbouwreserve is gestegen vanwege effecten van klimaatverandering, terwijl die reserve eigenlijk het laatste financiële redmiddel moet zijn. In dat kader motiveerde de Commissie de lidstaten te investeren in risicobeheer op de lange termijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="6FEBE963" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="48656EBB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strategisch belang van landbouw en bosbeheer bij risicopreventie en weerbaarheid tegen natuurbranden </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="7655C7D5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 25 maart jl. presenteerde de Commissie een mededeling waarin een nieuwe strategie is opgenomen gericht op risicopreventie en weerbaarheid tegen natuurbranden. Aanleiding voor de Commissiemededeling is de stijging in frequentie van natuurbranden in de EU vanwege klimaatverandering, veranderingen in landgebruik en de rol van menselijk gedrag hierbij. De Commissie gaf tijdens de Raad aan dat de strategie vooral is gericht op bewustwording, preventie, mitigatie, bestrijding en herstel. De Commissie benadrukte daarbij het belang van het versterken van het risicobewustzijn bij het algemene publiek en van een sector </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">overstijgende aanpak, waarbij de EU een ondersteunende en coördinerende rol kan vervullen wat betreft financiering, monitoring en het leveren van technische expertise. Nederland gaf aan een parlementair voorbehoud te hebben, maar dat de voorgenomen inzet van de Commissie veelal overeenkomt met bestaand beleid en de aanpak van (het risico op) natuurbranden in Nederland. Andere lidstaten konden zich vinden in de prioriteiten van de Commissie en bevestigden de urgentie van actief en duurzaam landbeheer en investeringen om toenemende risico’s op natuurbranden aan te pakken. Meerdere lidstaten stelden dat dit niet gefinancierd kan worden met enkel GLB-middelen. Verder waren veel lidstaten van mening dat boeren en bosbeheerders een belangrijke rol hebben in de preventie van natuurbranden en dat zij ondersteund moeten worden om vegetatie en landschappen zo te beheren dat risico’s op natuurbranden worden verkleind. Door een aantal lidstaten, waaronder Nederland, werd het subsidiariteitsbeginsel aangehaald om te beargumenteren dat de strategie voldoende ruimte moet laten aan de lidstaten om maatregelen te nemen die passen bij de specifieke situatie van de lidstaat. Daarnaast heeft Nederland nog opgemerkt dat natuurbranden in Nederland veelal voorkomen in natuurgebieden en niet op landbouwgronden en dat daarom het GLB op dit moment geen rol speelt in het risicobeheer van natuurbranden in Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="53E036A8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="5B9DA3AC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Diversenpunt: Belang van veen voor voedselzekerheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="499CD2C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Letland en Finland brachten gezamenlijk een diversenpunt in over het belang van veen voor de voedselzekerheid in de EU. Zij pleitten in de Raad voor meer inzet op onderzoek en innovatie die bijdraagt aan de ontwikkeling van alternatieve koolstofefficiënte alternatieven voor turf en veen. Op dit moment worden deze grondstoffen nog door een aantal lidstaten gebruikt, bijvoorbeeld in de tuinbouwsector en bij de teelt van bosbouwkundig materiaal. Letland en Finland gaven aan een geharmoniseerde aanpak te willen zien op het gebied van turf en veen in de EU en graag met andere lidstaten samen te werken om tot een evenwichtige aanpak te komen ten aanzien van de beschikbaarheid en het gebruik van deze belangrijke grondstoffen. Het belang van het duurzaam beheer van veen en turf in het kader van de opslag van koolstofdioxide en de klimaatopgave werd door meerdere lidstaten aangehaald. De Commissie gaf aan dat het onderzoeksprogramma Horizon 2020 op dit moment meerdere projecten omtrent (alternatieven voor) turf en veen financiert, met als doel om de overdracht van kennis en technologie te bevorderen. Nederland heeft niet geïntervenieerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="204E04B7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="6C17A8B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Diversenpunt: Registratieplicht bij het gebruik van gewasbeschermingsmiddelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="62B02BDA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2023 zijn alle lidstaten akkoord gegaan met de uitvoeringsverordening waarbij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de registratie van het gebruik van gewasbeschermingsmiddelen door telers werd gestandaardiseerd. Middels dit diversenpunt van Duitsland, is er door sommige lidstaten bezwaar gemaakt over het feit dat deze standaardisatie in hun ogen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>onnodige informatievereisten vraagt en hiermee een onnodige administratieve last vormt voor agrarische ondernemers. Nederland heeft niet geïntervenieerd. De Commissie gaf aan dat de bestaande registratievereisten noodzakelijk zijn om naleving van productvoorwaarden te waarborgen en effectieve monitoring mogelijk te maken. Daarnaast bevestigde de Commissie open te staan voor kansen om de registratievereisten voor gebruikers te verduidelijken en andere ideeën om het concurrentievermogen van de EU te verbeteren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00AC0A8D" w:rsidR="00077596">
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="1B8F2D07" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="5EBF2F6C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00631F39" w:rsidRDefault="00631F39" w14:paraId="407BEFA9" w14:textId="65B87F67">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39" w:rsidR="00F66BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39" w:rsidR="00F66BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0A8D" w:rsidR="003D3812">
-[...285 lines deleted...]
-          <w:szCs w:val="18"/>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00631F39" w:rsidP="00631F39" w:rsidRDefault="00631F39" w14:paraId="7935149C" w14:textId="0EA05DD2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van Essen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00F66BA3" w:rsidRDefault="00F66BA3" w14:paraId="6DA5F7EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00F66BA3" w:rsidP="00631F39" w:rsidRDefault="00631F39" w14:paraId="42FBAB9D" w14:textId="60137691">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39" w:rsidR="00F66BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00713A6A" w:rsidR="00F36C16">
-[...2215 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="00631F39" w:rsidP="00631F39" w:rsidRDefault="00631F39" w14:paraId="05864B28" w14:textId="0617922C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P.A. Erkens </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00631F39" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="4BF38A24" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00631F39" w:rsidR="006F53E6" w:rsidSect="00F66BA3">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CD15781" w14:textId="77777777" w:rsidR="00C97BAC" w:rsidRDefault="00C97BAC">
+    <w:p w14:paraId="30AE8716" w14:textId="77777777" w:rsidR="00F66BA3" w:rsidRDefault="00F66BA3" w:rsidP="00F66BA3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7616B0AC" w14:textId="77777777" w:rsidR="00C97BAC" w:rsidRDefault="00C97BAC"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0210A7B9" w14:textId="77777777" w:rsidR="00C97BAC" w:rsidRDefault="00C97BAC">
+    <w:p w14:paraId="1D7B183F" w14:textId="77777777" w:rsidR="00F66BA3" w:rsidRDefault="00F66BA3" w:rsidP="00F66BA3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FF2864" w14:textId="77777777" w:rsidR="00C97BAC" w:rsidRDefault="00C97BAC"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Agrofont">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2ECB7224" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="75A74D8F" w14:textId="77777777" w:rsidR="00F66BA3" w:rsidRPr="00F66BA3" w:rsidRDefault="00F66BA3" w:rsidP="00F66BA3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="38E4FF64" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6953DDF7" w14:textId="77777777" w:rsidR="00F66BA3" w:rsidRPr="00F66BA3" w:rsidRDefault="00F66BA3" w:rsidP="00F66BA3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="44267AF7" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3233A408" w14:textId="77777777" w:rsidR="00F66BA3" w:rsidRPr="00F66BA3" w:rsidRDefault="00F66BA3" w:rsidP="00F66BA3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="429AA393" w14:textId="77777777" w:rsidR="00C97BAC" w:rsidRDefault="00C97BAC">
+    <w:p w14:paraId="280B0447" w14:textId="77777777" w:rsidR="00F66BA3" w:rsidRDefault="00F66BA3" w:rsidP="00F66BA3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41820DC0" w14:textId="77777777" w:rsidR="00C97BAC" w:rsidRDefault="00C97BAC"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E9F72DC" w14:textId="77777777" w:rsidR="00C97BAC" w:rsidRDefault="00C97BAC">
+    <w:p w14:paraId="7E03A373" w14:textId="77777777" w:rsidR="00F66BA3" w:rsidRDefault="00F66BA3" w:rsidP="00F66BA3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5606486C" w14:textId="77777777" w:rsidR="00C97BAC" w:rsidRDefault="00C97BAC"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...108 lines deleted...]
-  <w:p w14:paraId="2C125672" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="2ED7F40A" w14:textId="77777777" w:rsidR="00F66BA3" w:rsidRPr="00F66BA3" w:rsidRDefault="00F66BA3" w:rsidP="00F66BA3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...104 lines deleted...]
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+  <w:p w14:paraId="4F2D4B72" w14:textId="77777777" w:rsidR="00F66BA3" w:rsidRPr="00F66BA3" w:rsidRDefault="00F66BA3" w:rsidP="00F66BA3">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1A4158AB" w14:textId="529515B1" w:rsidR="00527BD4" w:rsidRDefault="00646F5F" w:rsidP="000049FB">
-[...424 lines deleted...]
-  <w:p w14:paraId="5AADAB6F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6706330F" w14:textId="77777777" w:rsidR="00F66BA3" w:rsidRPr="00F66BA3" w:rsidRDefault="00F66BA3" w:rsidP="00F66BA3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...986 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DFA7AE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5F2AD02"/>
     <w:lvl w:ilvl="0" w:tplc="08B0CD40">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -4834,1357 +968,228 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...279 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="235751140">
+  <w:num w:numId="1" w16cid:durableId="971785480">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1101298825">
-[...23 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="94"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...840 lines deleted...]
-    <w:rsid w:val="7B51052F"/>
+    <w:rsidRoot w:val="00F66BA3"/>
+    <w:rsid w:val="00000CF5"/>
+    <w:rsid w:val="001B674D"/>
+    <w:rsid w:val="00631F39"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00E84D2A"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F57E20"/>
+    <w:rsid w:val="00F66BA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5753B105"/>
+  <w14:docId w14:val="44E7ED12"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{CD7E22AB-318A-41DC-8569-62F77CB9C547}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6206,74 +1211,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6422,1243 +1428,1154 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F66BA3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F66BA3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F66BA3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00F66BA3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00F66BA3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...30 lines deleted...]
-    <w:name w:val="Titel Char"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F66BA3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...78 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Dot pt,F5 List Paragraph,List Paragraph1,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,Bullet Points,Párrafo de lista,MAIN CONTENT,Recommendation,List Paragraph2,Normal numbere,Colorful List - Accent 11"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="LijstalineaChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00D57B84"/>
+    <w:rsid w:val="00F66BA3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F66BA3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F66BA3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
+    <w:name w:val="Koptekst Char1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
+    <w:name w:val="Voettekst Char1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00F66BA3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
     <w:name w:val="Lijstalinea Char"/>
     <w:aliases w:val="Dot pt Char,F5 List Paragraph Char,List Paragraph1 Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,Bullet 1 Char,Bullet Points Char,Párrafo de lista Char,MAIN CONTENT Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00713A6A"/>
-[...79 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F66BA3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00631F39"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9977</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1843</ap:Words>
+  <ap:Characters>10141</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>83</ap:Lines>
+  <ap:Lines>84</ap:Lines>
   <ap:Paragraphs>23</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11767</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11961</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>